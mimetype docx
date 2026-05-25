--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -368,1191 +368,1191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method based on wavelets to analyse overlapped and dependant M-Waves</w:t>
+                <w:t xml:space="preserve">Restoring hand functions in people with tetraplegia through multi-contact, fascicular and auto-pilot stimulation: a proof-of-concept demonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Teissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Geffrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lucie William</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2022.102646⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurotrauma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/neu.2021.0381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697149v1</w:t>
+                <w:t xml:space="preserve">hal-03537892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-Domain sEMG Classification Using a Single Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thekla Stefanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (5), pp.1939. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s22051939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03597292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Residual Movement Classification Based User Interface for Control of Assistive Devices by Persons with Complete Tetraplegia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A method based on wavelets to analyse overlapped and dependant M-Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie William</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Dali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNSRE.2022.3156269⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63, pp.102646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2022.102646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03597202v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activating effective functional hand movements in individuals with complete tetraplegia through neural stimulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Residual Movement Classification Based User Interface for Control of Assistive Devices by Persons with Complete Tetraplegia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hiairrassary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-19906-x⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30, pp.569 - 578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSRE.2022.3156269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817189v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoring hand functions in people with tetraplegia through multi-contact, fascicular and auto-pilot stimulation: a proof-of-concept demonstration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Teissier</w:t>
+                <w:t xml:space="preserve">Activating effective functional hand movements in individuals with complete tetraplegia through neural stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie William</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hiairrassary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Geffrier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucie William</w:t>
+                <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurotrauma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.16189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/neu.2021.0381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-19906-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537892v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiratory Monitoring Based on Tracheal Sounds: Continuous Time-Frequency Processing of the Phonospirogram Combined with Phonocardiogram-Derived Respiration</w:t>
+                <w:t xml:space="preserve">Contribution of Single-Fiber Evaluation on Monitoring Outcomes Following Injection of Botulinum Toxin-A: A Narrative Review of the Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinyue Lu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+                <w:t xml:space="preserve">Hélène Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Cécile Nierat</w:t>
+                <w:t xml:space="preserve">Corine Gagnard-Landra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Renaux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Dupeyron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s21010099⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (356), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins13050356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093720v1</w:t>
+                <w:t xml:space="preserve">hal-03227777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of axono-cortical evoked potentials: an electrophysiological signature unique to each white matter functional site?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugues Duffau</w:t>
+                <w:t xml:space="preserve">New Stimulation Device to Drive Multiple Transverse Intrafascicular Electrodes and Achieve Highly Selective and Rich Neural Responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guiho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Manuel López-Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Čvančara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hiairrassary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00701-020-04656-4⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.#7219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21217219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03112263v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Single-Fiber Evaluation on Monitoring Outcomes Following Injection of Botulinum Toxin-A: A Narrative Review of the Literature</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patterns of axono-cortical evoked potentials: an electrophysiological signature unique to each white matter functional site?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Stengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonnetblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Dali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Duffau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins13050356⟩</w:t>
+              <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00701-020-04656-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227777v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Stimulation Device to Drive Multiple Transverse Intrafascicular Electrodes and Achieve Highly Selective and Rich Neural Responses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guiho</w:t>
+                <w:t xml:space="preserve">Respiratory Monitoring Based on Tracheal Sounds: Continuous Time-Frequency Processing of the Phonospirogram Combined with Phonocardiogram-Derived Respiration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyue Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Nierat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Manuel López-Álvarez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Andreu</w:t>
+                <w:t xml:space="preserve">Thomas Similowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21, pp.#7219. </w:t>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s21217219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s21010099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409467v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacral Anterior Root Stimulation (SARS) and Visceral Function Outcomes in Spinal Cord Injury–A Systematic Review of the Literature Over Four Decades</w:t>
               </w:r>
@@ -1672,90 +1672,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophysiological Mapping During Brain Tumor Surgery: Recording Cortical Potentials Evoked Locally, Subcortically and Remotely by Electrical Stimulation to Assess the Brain Connectivity On-line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Duffau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Dali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1800,2093 +1800,2093 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the electrophysiological effects of direct electrical stimulation after awake brain surgery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attenuation and delay of remote potentials evoked by direct electrical stimulation during brain surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Duffau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hugues Duffau</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (1), pp.#016047. </w:t>
+              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (1), pp.143-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/ab5cdd⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10548-019-00732-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02390467v1</w:t>
+                <w:t xml:space="preserve">hal-02301730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Electrical Stimulators and Sensors Network for Closed Loop Control in Rehabilitation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+                <w:t xml:space="preserve">Measuring the electrophysiological effects of direct electrical stimulation after awake brain surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonnetblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Duffau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2020.00117⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (1), pp.#016047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/ab5cdd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02484732v1</w:t>
+                <w:t xml:space="preserve">lirmm-02390467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative assessment of near-infrared spectroscopy time course under hypercapnia using an a priori model-based fitting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+                <w:t xml:space="preserve">Wireless Electrical Stimulators and Sensors Network for Closed Loop Control in Rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sijobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2020.103638⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.#117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2020.00117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02470184v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02484732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective neural electrical stimulation restores hand and forearm movements in individuals with complete tetraplegia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Gélis</w:t>
+                <w:t xml:space="preserve">Quantitative assessment of near-infrared spectroscopy time course under hypercapnia using an a priori model-based fitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Deverdun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12984-020-00676-4⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.103638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2020.103638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02613474v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02470184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of flexible thin-film metallization stimulation electrodes: analysis of explants after first-in-human study and improvement of in vivo performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Andreu</w:t>
+                <w:t xml:space="preserve">Selective neural electrical stimulation restores hand and forearm movements in individuals with complete tetraplegia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Tigra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Dali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie William</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/ab9a9a⟩</w:t>
+              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (1), pp.66-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12984-020-00676-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907515v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02613474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attenuation and delay of remote potentials evoked by direct electrical stimulation during brain surgery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+                <w:t xml:space="preserve">Stability of flexible thin-film metallization stimulation electrodes: analysis of explants after first-in-human study and improvement of in vivo performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Čvančara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Boretius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor López-Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Maciejasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 33 (1), pp.143-148. </w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (4), pp.#046006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10548-019-00732-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/ab9a9a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301730v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of selective neural stimulation with a multicontact cuff electrode using multicriteria analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Six-months assessment of a hand prosthesis with intraneural tactile feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Taillades</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rossel</w:t>
+                <w:t xml:space="preserve">Francesco M. Petrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Granata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Di Iorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0219079⟩</w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85 (1), pp.137-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ana.25384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02171464v1</w:t>
+                <w:t xml:space="preserve">lirmm-01943433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of multi-channel intraneural stimulation in transradial amputees</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Edoardo d'Anna</w:t>
+                <w:t xml:space="preserve">Assisted Grasping in Individuals with Tetraplegia: Improving Control through Residual Muscle Contraction and Movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Tigra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Granata</w:t>
+                <w:t xml:space="preserve">Benjamin Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.#19258. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (20), pp.#4532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-55591-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s19204532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02573122v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02327424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of parylene-based multi-electrode arrays chronically implanted on adult rat brains, and evidence of electrical stimulation on contact impedance</w:t>
+                <w:t xml:space="preserve">Multiscale Hill-type modeling of the mechanical muscle behavior driven by the neural drive in isometric conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Napoleon Torres</w:t>
+                <w:t xml:space="preserve">Vincent Carriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ratel</w:t>
+                <w:t xml:space="preserve">Sofiane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Cretallaz</w:t>
+                <w:t xml:space="preserve">Jeremy Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gaude</w:t>
+                <w:t xml:space="preserve">Adriana Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Maubert</w:t>
+                <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115, pp.#103480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/ab3836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2019.103480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02272772v1</w:t>
+                <w:t xml:space="preserve">lirmm-02307823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multisensory bionic limb to achieve prosthesis embodiment and reduce distorted phantom limb perceptions</w:t>
+                <w:t xml:space="preserve">Sensory feedback restoration in leg amputees improves walking speed, metabolic cost and phantom pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Rognini</w:t>
+                <w:t xml:space="preserve">Francesco Maria Petrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Maria Petrini</w:t>
+                <w:t xml:space="preserve">Marko Bumbasirevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanisa Raspopovic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Granata</w:t>
+                <w:t xml:space="preserve">Vladimir Ilic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavle Mijović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jnnp-2018-318570⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (9), pp.1356-1363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-019-0567-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01856829v1</w:t>
+                <w:t xml:space="preserve">lirmm-02282558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the efficiency of chopped and non-rectangular electrical stimulus waveforms in activating small vagus nerve fibers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multisensory bionic limb to achieve prosthesis embodiment and reduce distorted phantom limb perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
+                <w:t xml:space="preserve">Giulio Rognini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Maria Petrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanisa Raspopovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Granata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2019.02.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90 (7), pp.833-836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jnnp-2018-318570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02072446v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01856829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory feedback restoration in leg amputees improves walking speed, metabolic cost and phantom pain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Valle</w:t>
+                <w:t xml:space="preserve">Comparison of the efficiency of chopped and non-rectangular electrical stimulus waveforms in activating small vagus nerve fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Dali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Ilic</w:t>
+                <w:t xml:space="preserve">Chloé Picq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Maciejasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavle Mijović</w:t>
+                <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (9), pp.1356-1363. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 320, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41591-019-0567-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2019.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02282558v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02072446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisted Grasping in Individuals with Tetraplegia: Improving Control through Residual Muscle Contraction and Movement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Relevance of selective neural stimulation with a multicontact cuff electrode using multicriteria analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Dali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie William</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Tigra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Navarro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles Fattal</w:t>
+                <w:t xml:space="preserve">Hubert Taillades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (20), pp.#4532. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (7), pp.e0219079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s19204532⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0219079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02327424v1</w:t>
+                <w:t xml:space="preserve">lirmm-02171464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six-months assessment of a hand prosthesis with intraneural tactile feedback</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of multi-channel intraneural stimulation in transradial amputees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco M. Petrini</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Fiorenzo Artoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Granata</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Di Iorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 85 (1), pp.137-154. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.#19258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ana.25384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-55591-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01943433v1</w:t>
+                <w:t xml:space="preserve">lirmm-02573122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Hill-type modeling of the mechanical muscle behavior driven by the neural drive in isometric conditions</w:t>
+                <w:t xml:space="preserve">Reliability of parylene-based multi-electrode arrays chronically implanted on adult rat brains, and evidence of electrical stimulation on contact impedance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Carriou</w:t>
+                <w:t xml:space="preserve">Napoleon Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Boudaoud</w:t>
+                <w:t xml:space="preserve">David Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Laforet</w:t>
+                <w:t xml:space="preserve">Céline Cretallaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Mendes</w:t>
+                <w:t xml:space="preserve">Christophe Gaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Canon</w:t>
+                <w:t xml:space="preserve">Sandrine Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 115, pp.#103480. </w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2019.103480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/ab3836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02307823v1</w:t>
+                <w:t xml:space="preserve">lirmm-02272772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing functional abilities and cognitive integration of the lower limb prosthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Maria Petrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Bumbasirevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Barberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3944,697 +3944,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02307824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations of EEG rhythms during motor preparation following awake brain surgery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugues Duffau</w:t>
+                <w:t xml:space="preserve">Model based optimal multipolar stimulation without a priori knowledge of nerve structure: application to vagus nerve stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Dali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
+                <w:t xml:space="preserve">Laure Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2018.05.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (4), pp.046018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/aabeb9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01813291v1</w:t>
+                <w:t xml:space="preserve">lirmm-01770039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phantom somatosensory evoked potentials following selective intraneural electrical stimulation in two amputees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel EMG interface for individuals with tetraplegia to pilot robot hand grasping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Tigra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Granata</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roberto Romanello</w:t>
+                <w:t xml:space="preserve">Benjamin Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Iodice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stanisa Raspopovic</w:t>
+                <w:t xml:space="preserve">Andrea Cherubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gorron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2018.02.138⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (2), pp.291-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSRE.2016.2609478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01767540v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01373668v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Closed-Loop Functional Electrical Stimulation Control of Muscle Activation with Evoked Electromyography Feedback for Spinal Cord Injured Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Neural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (6), pp.#1750063. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0129065717500630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01736440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel EMG interface for individuals with tetraplegia to pilot robot hand grasping</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrea Cherubini</w:t>
+                <w:t xml:space="preserve">Phantom somatosensory evoked potentials following selective intraneural electrical stimulation in two amputees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Granata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Di Iorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Gorron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Gélis</w:t>
+                <w:t xml:space="preserve">Roberto Romanello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Iodice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanisa Raspopovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNSRE.2016.2609478⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 129 (6), pp.1117-1120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2018.02.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01373668v2</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01767540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model based optimal multipolar stimulation without a priori knowledge of nerve structure: application to vagus nerve stimulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laure Laporte</w:t>
+                <w:t xml:space="preserve">Alterations of EEG rhythms during motor preparation following awake brain surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Duffau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfredo Hernández</w:t>
+                <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (4), pp.046018. </w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 125, pp.45-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/aabeb9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2018.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01770039v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional selectivity of lumbosacral stimulation: Methodological approach and pilot study to assess visceral function in pigs</w:t>
               </w:r>
@@ -4646,51 +4646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guiho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delleci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4793,64 +4793,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delleci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurourology and Urodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (1), pp.138-147. </w:t>
@@ -4882,1414 +4882,1414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01539038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of chronic abdominal vagal stimulation of small-diameter neurons on brain metabolism and food intake</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Electrophysiological brain mapping: Basics of recording evoked potentials induced by electrical stimulation and its physiological spreading in the human brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Duffau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonnetblanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2017.04.126⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 128 (10), pp.1886-1890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2017.07.402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01551445v1</w:t>
+                <w:t xml:space="preserve">hal-01613032v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophysiological brain mapping: Basics of recording evoked potentials induced by electrical stimulation and its physiological spreading in the human brain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effects of chronic abdominal vagal stimulation of small-diameter neurons on brain metabolism and food intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bobillier-Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Picq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 128 (10), pp.1886-1890. </w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (4), pp.735-743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2017.07.402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2017.04.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613032v2</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01551445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vagus nerve stimulation: State of the art of stimulation and recording strategies to address autonomic function neuromodulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Real-time estimation of FES-induced joint torque with evoked EMG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Couderc</w:t>
+                <w:t xml:space="preserve">Mourad Benoussaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-2560/13/4/041002⟩</w:t>
+              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (1), pp.60-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12984-016-0169-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372361v1</w:t>
+                <w:t xml:space="preserve">hal-01336280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The difference between electrical microstimulation and direct electrical stimulation – towards new opportunities for innovative functional brain mapping?</w:t>
+                <w:t xml:space="preserve">Case report: remote neuromodulation with direct electrical stimulation of the brain, as evidenced by intra-operative EEG recordings during wide-awake neurosurgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Herbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues Duffau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in the Neurosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/revneuro-2015-0029⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 127 (2), pp.1752-1754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2015.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01237972v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01237964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast simulation and optimization tool to explore selective neural stimulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Model-Based Design and Experimental Validation of Control Modules for Neuromodulation Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector M Romero Ugalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Le Rolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Translational Myology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4081/ejtm.2016.6060⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (7), pp.1551-1558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2015.2498878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01366222v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Design and Experimental Validation of Control Modules for Neuromodulation Devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
+                <w:t xml:space="preserve">The difference between electrical microstimulation and direct electrical stimulation – towards new opportunities for innovative functional brain mapping?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Herbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Duffau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2015.2498878⟩</w:t>
+              <w:t xml:space="preserve">Reviews in the Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (3), pp.231-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/revneuro-2015-0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337430v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01237972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case report: remote neuromodulation with direct electrical stimulation of the brain, as evidenced by intra-operative EEG recordings during wide-awake neurosurgery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Fast simulation and optimization tool to explore selective neural stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Dali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2015.11.005⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Translational Myology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (3), pp.215-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/ejtm.2016.6060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01237964v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01366222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid functional electrical stimulation for real-time estimation of joint torque and closed-loop control of muscle activation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Vagus nerve stimulation: State of the art of stimulation and recording strategies to address autonomic function neuromodulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Gélis</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Carrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Translational Myology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4081/ejtm.2016.6064⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (4), pp.041002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2560/13/4/041002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01402535v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring selective neural electrical stimulation for upper limb functions restoration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A hybrid functional electrical stimulation for real-time estimation of joint torque and closed-loop control of muscle activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Translational Myology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 26 (2), pp.26-161. </w:t>
+              <w:t xml:space="preserve">, 2016, 26 (3), pp.193-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4081/ejtm.2016.6035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4081/ejtm.2016.6064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01598025v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01402535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intermediate animal model of spinal cord stimulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Delleci</w:t>
+                <w:t xml:space="preserve">Exploring selective neural electrical stimulation for upper limb functions restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Tigra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Patrick Chenu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Rodolphe Vignes</w:t>
+                <w:t xml:space="preserve">Bertrand Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Translational Myology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 26 (2), pp.150-154. </w:t>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.26-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4081/ejtm.2016.6034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4081/ejtm.2016.6035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01338316v1</w:t>
+                <w:t xml:space="preserve">lirmm-01598025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phantom axon setup for validating models of action potential recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6330,1952 +6330,1952 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01347422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time estimation of FES-induced joint torque with evoked EMG</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Andreu</w:t>
+                <w:t xml:space="preserve">An intermediate animal model of spinal cord stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guiho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delleci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Benoussaad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Fattal</w:t>
+                <w:t xml:space="preserve">Jean-Patrick Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rodolphe Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13 (1), pp.60-71. </w:t>
+              <w:t xml:space="preserve">European Journal of Translational Myology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.150-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12984-016-0169-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4081/ejtm.2016.6034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336280v1</w:t>
+                <w:t xml:space="preserve">lirmm-01338316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Biosignal processing and computational methods to enhance sensory motor neuroprosthetics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Inverse Estimation of Multiple Muscle Activations from Joint Moment with Muscle Synergy Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dario Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2015.00434⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (1), pp.64-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JBHI.2014.2342274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01235841v1</w:t>
+                <w:t xml:space="preserve">lirmm-01037874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living Lab MACVIA Handicap Correspondance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Carré</w:t>
+                <w:t xml:space="preserve">Synthesis of Optimal Electrical Stimulation Patterns for Functional Motion Restoration Applied to Spinal Cord Injured Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Benoussaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.007⟩</w:t>
+              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (3), pp.227-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11517-014-1227-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01755995v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01235810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Optimal Electrical Stimulation Patterns for Functional Motion Restoration Applied to Spinal Cord Injured Patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles Fattal</w:t>
+                <w:t xml:space="preserve">Le site de référence du Partenariat européen d’innovation pour un vieillissement actif et en bonne santé MACVIA-LR (contre les maladies chroniques pour un vieillissement en bonne santé en Languedoc-Roussillon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Camuzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Domy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11517-014-1227-x⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (1), pp.S6-S22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01235810v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de référence du Partenariat européen d’innovation pour un vieillissement actif et en bonne santé MACVIA-LR (contre les maladies chroniques pour un vieillissement en bonne santé en Languedoc-Roussillon)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Biosignal processing and computational methods to enhance sensory motor neuroprosthetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose L. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Farina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.013⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (#434), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2015.00434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756022v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01235841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delaying discharge after the stimulus significantly decreases muscle activation thresholds with small impact on the selectivity: an in vivo study using TIME</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Stieglitz</w:t>
+                <w:t xml:space="preserve">Living Lab MACVIA Handicap Correspondance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Oana Coroian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11517-015-1244-4⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44, pp.S60 - S69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01116454v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Estimation of Multiple Muscle Activations from Joint Moment with Muscle Synergy Extraction</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delaying discharge after the stimulus significantly decreases muscle activation thresholds with small impact on the selectivity: an in vivo study using TIME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweł Maciejasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Badia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Boretius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stieglitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 19 (1), pp.64-73. </w:t>
+              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (4), pp.371-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JBHI.2014.2342274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11517-015-1244-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01037874v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01116454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle Fatigue Tracking with Evoked EMG via Recurrent Neural Network: Toward Personalized Neuroprosthetics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Neural and muscular mechanisms of electrically induced fatigue in patients with spinal cord injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computational Intelligence Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MCI.2014.2307224⟩</w:t>
+              <w:t xml:space="preserve">Spinal Cord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52, pp.246-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sc.2013.172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00980641v1</w:t>
+                <w:t xml:space="preserve">lirmm-00952423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric interhemispheric excitability evidenced by event-related potential amplitude patterns after &amp;quot;wide-awake surgery&amp;quot; of brain tumours</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Implanted functional electrical stimulation: case report of a paraplegic patient with complete SCI after 9 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Benoussaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (15), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1743-0003-11-15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-014-4075-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01103379v1</w:t>
+                <w:t xml:space="preserve">lirmm-00951769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for muscle fatigue assessment: Online model identification techniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Muscle Fatigue Tracking with Evoked EMG via Recurrent Neural Network: Toward Personalized Neuroprosthetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mus.24190⟩</w:t>
+              <w:t xml:space="preserve">IEEE Computational Intelligence Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.38-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCI.2014.2307224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00952416v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00980641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-stroke balance rehabilitation under multi-level electrotherapy: a conceptual review</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Asymmetric interhemispheric excitability evidenced by event-related potential amplitude patterns after &amp;quot;wide-awake surgery&amp;quot; of brain tumours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonnetblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Herbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pom Charras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2014.00403⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 232 (12), pp.3907-3918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-014-4075-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100748v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01103379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural and muscular mechanisms of electrically induced fatigue in patients with spinal cord injury</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">A new method for muscle fatigue assessment: Online model identification techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spinal Cord</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sc.2013.172⟩</w:t>
+              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (4), pp.556-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mus.24190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00952423v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00952416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implanted functional electrical stimulation: case report of a paraplegic patient with complete SCI after 9 years</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Post-stroke balance rehabilitation under multi-level electrotherapy: a conceptual review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anirban Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uttama Lahiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhijit Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Nitsche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11 (15), pp.10. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (403), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1743-0003-11-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2014.00403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00951769v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voluntary EMG-to-force estimation with a multi-scale physiological muscle model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">In-vivo Identification of Skeletal Muscle Dynamics with Nonlinear Kalman Filter -Comparison between EKF and SPKF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMedical Engineering OnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 12 (September), pp.86. </w:t>
+              <w:t xml:space="preserve">ISRN Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.ID 610709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1475-925X-12-86⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2013/610709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868769v1</w:t>
+                <w:t xml:space="preserve">lirmm-00835852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-vivo Identification of Skeletal Muscle Dynamics with Nonlinear Kalman Filter -Comparison between EKF and SPKF</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Voluntary EMG-to-force estimation with a multi-scale physiological muscle model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISRN Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2013, pp.ID 610709. </w:t>
+              <w:t xml:space="preserve">BioMedical Engineering OnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (September), pp.86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2013/610709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1475-925X-12-86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00835852v1</w:t>
+                <w:t xml:space="preserve">hal-00868769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental parameter identification of a multi-scale musculoskeletal model controlled by electrical stimulation: application to patients with spinal cord injury.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Benoussaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (6), pp.617-631. </w:t>
@@ -8319,461 +8319,461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a neurotechnological system for relieving phantom limb pain using transverse intrafascicular electrodes (TIME)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward Lower Limbs Movement Restoration With Input-Output Feedback Linearization and Model Predictive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Navarro</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Samer S. Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Engineering = Biomedizinische Technik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/bmt-2011-0140⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (2), pp.182-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2011.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00739544v1</w:t>
+                <w:t xml:space="preserve">hal-00917505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Lower Limbs Movement Restoration With Input-Output Feedback Linearization and Model Predictive Control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poignet</w:t>
+                <w:t xml:space="preserve">Development of a neurotechnological system for relieving phantom limb pain using transverse intrafascicular electrodes (TIME)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stieglitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Boretius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Fraisse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Xavier Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Badia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 20 (2), pp.182-195. </w:t>
+              <w:t xml:space="preserve">Biomedical Engineering = Biomedizinische Technik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (6), pp.457-465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2011.10.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/bmt-2011-0140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917505v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00739544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Lower Limbs Movement Restoration with Input-Output Feedback Linearization and Model Predictive Control Through Functional Electrical Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20 (2), pp.182-195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conengprac.2011.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00655894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacing the Neural System to Restore Deficient Functions: From Theoretical Studies to Neuroprothesis Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 335 (1), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8819,90 +8819,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smooth muscle modeling and experimental identification: application to bladder isometric contraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Taillades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8974,77 +8974,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FES-Induced Torque Prediction with Evoked EMG Sensing for Muscle Fatigue Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 16(5), pp.816 - 826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9091,77 +9091,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modeling of skeletal muscle properties and experimental validations in isometric conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan El Makssoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9224,90 +9224,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evoked EMG-based torque prediction under muscle fatigue in implanted neural stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (6), pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9347,1553 +9347,1553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00630237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-16 Modeling and Experimental Identification for Muscular force Estimation Based on Evoked EMG in FES</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Does Central Fatigue Exist Under Low-Frequency Stimulation of a Low Fatigue-Resistant Muscle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 43 (Sup. 1), pp.S66. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 110 (4), pp.815-823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0021-9290(10)70146-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-010-1565-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00530135v1</w:t>
+                <w:t xml:space="preserve">lirmm-00499494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verticalisation assistée par stimulation électrique chez le paraplégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et Technologies pour le Handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Numéro Spécial Handicap et Mouvement, pp.20. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/sth.4.131-143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00503037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of neuromuscular changes during low-frequency electrical stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 41 (1), pp.54-62. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mus.21427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00405225v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spike Sorting of Muscle Spindle Afferent Nerve Activity Recorded With Thin-Film Intrafascicular Electrodes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">T-16 Modeling and Experimental Identification for Muscular force Estimation Based on Evoked EMG in FES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kenichi Yoshida</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Intelligence and Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2010/836346⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (Sup. 1), pp.S66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9290(10)70146-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00447972v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00530135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combattre les douleurs fantômes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Spike Sorting of Muscle Spindle Afferent Nerve Activity Recorded With Thin-Film Intrafascicular Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Djilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Yoshida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Intelligence and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Special Issue "Signal Processing for Neural Spike Trains", pp.#836346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2010/836346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00511440v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00447972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Central Fatigue Exist Under Low-Frequency Stimulation of a Low Fatigue-Resistant Muscle ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Combattre les douleurs fantômes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Conscience, 439 mars 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00499494v1</w:t>
+                <w:t xml:space="preserve">inria-00511440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for paraplegic upper-body posture estimation during standing: a pilot study for rehabilitation purposes</w:t>
+                <w:t xml:space="preserve">Amplificateur faible-bruit dédié à l'enregistrement d'ENG à partir d'une électrode cuff hexagonale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Pages</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Lionel Gouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cathébras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 06-07 2009, pp.N/A</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00384983v1</w:t>
+                <w:t xml:space="preserve">lirmm-00406532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of muscle spindle afferent nerve response to passive muscle stretch recorded with thin-film longitudinal intrafascicular electrodes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A Distributed Architecture for Activating the Peripheral Nervous System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kenichi Yoshida</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Souquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNSRE.2009.2032286⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6, pp.001-018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2560/6/2/026001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00411814v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00361686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Architecture for Activating the Peripheral Nervous System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Interpretation of muscle spindle afferent nerve response to passive muscle stretch recorded with thin-film longitudinal intrafascicular electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Djilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Souquet</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Yoshida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-2560/6/2/026001⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (5), pp.445-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSRE.2009.2032286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00361686v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00411814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded System used for Classifying Motor Activities of Elderly and Disabled People</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A method for paraplegic upper-body posture estimation during standing: a pilot study for rehabilitation purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2009.01.011⟩</w:t>
+              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (6), pp.625-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11517-009-0470-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00370444v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00384983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplificateur faible-bruit dédié à l'enregistrement d'ENG à partir d'une électrode cuff hexagonale</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Embedded System used for Classifying Motor Activities of Elderly and Disabled People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fourty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Perolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igone Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (1), pp.419-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2009.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00406532v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00370444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medecine's great strides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Stimulation électrique pour les patients paraplégiques et hémiplégiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Blonz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering &amp; Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00322912v1</w:t>
+                <w:t xml:space="preserve">hal-01350378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation électrique pour les patients paraplégiques et hémiplégiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Medecine's great strides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Blonz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (7), pp.46-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/et:20080704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01350378v1</w:t>
+                <w:t xml:space="preserve">lirmm-00322912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulation Electro-Fonctionnelle : Vers une Architecture distribuée de Stimulation Neurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 41 (2), pp.159-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10933,410 +10933,410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00176499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An implantable neuroprosthesis for standing and walking in paraplegia: five-year patient follow-up</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Original electronic design to perform epimysial and neural stimulation in paraplegia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stieglitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Peter Koch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rabischong</w:t>
+                <w:t xml:space="preserve">Gérard Taroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Divoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 3, pp.268-275. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-2560/3/4/003⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 3, pp.276-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2560/3/4/004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00127870v1</w:t>
+                <w:t xml:space="preserve">inria-00138151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restaurer la marche grâce à une puce</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">An implantable neuroprosthesis for standing and walking in paraplegia: five-year patient follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stieglitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Peter Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rabischong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3, pp.268-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2560/3/4/003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350360v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00127870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original electronic design to perform epimysial and neural stimulation in paraplegia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Restaurer la marche grâce à une puce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Divoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inria-00138151v1</w:t>
+                <w:t xml:space="preserve">hal-01350360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche en marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Blonz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11445,51 +11445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamot-Nonin Manon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oppelt Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11650,718 +11650,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the H-reflex on the selectivity of recruitment using multi-contact epineural stimulation of the median nerve in a participant with complete tetraplegia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-contact epineural electrical stimulation to restore upper-limb functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Geffrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Oliveira Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lucie William</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC 2022 - 44th International Engineering in Medicine and Biology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">RehabWeek 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, ROTTERDAM, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681875v1</w:t>
+                <w:t xml:space="preserve">hal-03702524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGILIS: Restoring functional grasping in individuals with tetraplegy using epineural electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie William</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hiairrassary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICETRAN 2022 - 9th international conference on electrical, electronic and computing engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Novi Pazar, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-contact epineural electrical stimulation to restore upper-limb functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the H-reflex on the selectivity of recruitment using multi-contact epineural stimulation of the median nerve in a participant with complete tetraplegia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie William</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RehabWeek 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, ROTTERDAM, Netherlands</w:t>
+              <w:t xml:space="preserve">EMBC 2022 - 44th International Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702524v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring phrenic nerve stimulation-induced breathing via tracheal sounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Breathing detection from tracheal sounds in both temporal and frequency domains in the context of phrenic nerve stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinyue Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Similowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFESS 2019 - RehabWeek 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBC 2019 - 41st International Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2019, Berlin, Germany. pp.5473-5476, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8856440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02304820v1</w:t>
+                <w:t xml:space="preserve">lirmm-02304800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breathing detection from tracheal sounds in both temporal and frequency domains in the context of phrenic nerve stimulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Monitoring phrenic nerve stimulation-induced breathing via tracheal sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinyue Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Similowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC 2019 - 41st International Engineering in Medicine and Biology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFESS 2019 - RehabWeek 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8856440⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02304800v1</w:t>
+                <w:t xml:space="preserve">lirmm-02304820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the efficiency of the shape of chopped pulses using earthworm model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Dali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guiho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweł Maciejasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC 2018 - 40th International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Honolulu, United States. pp.5483-5486, </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12395,64 +12395,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophysiological Activity Evoked by Direct Electrical Stimulation of the Human Brain: Interest of the P0 Component</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Duffau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12529,90 +12529,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sensor fusion approach for inertial sensors based 3D kinematics and pathological gait assessments: toward an adaptive control of stimulation in post-stroke subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sijobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Feuvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12659,103 +12659,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Upper Limb Movement Classification on Users with Tetraplegia as a Possible Neuroprosthesis Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Padilha Lanari Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC 2018 - 40th International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Honolulu, HI, United States. pp.5053-5056, </w:t>
@@ -12806,90 +12806,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced 56 channels stimulation system to drive intrafascicular electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guiho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Manuel López-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cvancara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hiairrassary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNR: International Conference on NeuroRehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Segovia, Spain. pp.743-747, </w:t>
@@ -12927,90 +12927,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On biocompatibility and stability of transversal intrafascicular multichannel electrodes - TIME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stieglitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Boretius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cvancara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guiho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13055,1065 +13055,1065 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01386633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of multipolar configuration and prepulse technique to obtain spatially reverse recruitment order</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Exploring selective neural electrical stimulation for upper limb functions restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Tigra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, La Grande Motte, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01387130v1</w:t>
+                <w:t xml:space="preserve">lirmm-01316291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A measure of cortico-cortical potentials evoked by 10Hz direct electrical stimulation of the brain and by means of a differential recording mode of electrocorticographic signals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of multipolar configuration and prepulse technique to obtain spatially reverse recruitment order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Dali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Duffau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2016, Orlando, FL, United States. pp.4543-4546, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2016.7591738⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2016, Orlando, United States. pp.5461-5464, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2016.7591962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01391953v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01387130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring selective neural electrical stimulation for upper limb functions restoration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A measure of cortico-cortical potentials evoked by 10Hz direct electrical stimulation of the brain and by means of a differential recording mode of electrocorticographic signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonnetblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Duffau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Orlando, FL, United States. pp.4543-4546, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2016.7591738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01316291v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01391953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-silico Phantom Axon: Emulation of an Action Potential Propagating Along Artificial Nerve Fiber</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stimulation of small diameter myelinated and unmyelinated abdominal vagal neurons using high frequency pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweł Maciejasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Picq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.228-230, </w:t>
+              <w:t xml:space="preserve">7th Annual International IEEE/EMBS Conference on Neural Engineering (NER 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Montpellier, France. pp.510-513, </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2015.123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NER.2015.7146671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01237977v1</w:t>
+                <w:t xml:space="preserve">hal-02739746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation of small diameter myelinated and unmyelinated abdominal vagal neurons using high frequency pulses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Andreu</w:t>
+                <w:t xml:space="preserve">New sectorized implantable microelectrode fabrication, packaging and ageing for neural sensing and stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bottausci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baleras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pudda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Annual International IEEE/EMBS Conference on Neural Engineering (NER 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Montpellier, France. pp.510-513, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NER.2015.7146671⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2015, Montpellier, France. pp.466-469, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NER.2015.7146660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739746v1</w:t>
+                <w:t xml:space="preserve">hal-02742713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New sectorized implantable microelectrode fabrication, packaging and ageing for neural sensing and stimulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced Active Implantable Medical Devices: How to get the best trade off between research needs and clinical usability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cathébras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Annual International IEEE/EMBS Conference on Neural Engineering (NER 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NEWCAS: NEW Circuits And Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742713v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01161904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Active Implantable Medical Devices: How to get the best trade off between research needs and clinical usability?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Ergonomics of the control by a quadriplegic of hand functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Tigra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS: NEW Circuits And Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NER 2015 - 7th International IEEE/EMBS Conference on Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Montpellier, France. pp.759-762, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NER.2015.7146734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01161904v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01276002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergonomics of the control by a quadriplegic of hand functions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">In-silico Phantom Axon: Emulation of an Action Potential Propagating Along Artificial Nerve Fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NER 2015 - 7th International IEEE/EMBS Conference on Neural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Montpellier, France. pp.759-762, </w:t>
+              <w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.228-230, </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NER.2015.7146734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2015.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01276002v1</w:t>
+                <w:t xml:space="preserve">lirmm-01237977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Closed-Loop FES Control of Muscle Activation with Evoked EMG Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NER: Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Montpellier, France. pp.623-626, </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14160,90 +14160,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward complex multipolar selective neural stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guiho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernández Alfredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NER: Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Montpellier, France. pp.569-572, </w:t>
@@ -14275,991 +14275,991 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01237858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A system for real-time estimation of joint torque with evoked EMG under electrical stimulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Real-time Muscle Deformation via Decoupled Modeling of Solid and Muscle Fiber Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Yacine Berranen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNR: International Conference on NeuroRehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08072-7_76⟩</w:t>
+              <w:t xml:space="preserve">MICCAI: Medical Image Computing and Computer-Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Boston, MA, United States. pp.65-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10470-6_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00983717v1</w:t>
+                <w:t xml:space="preserve">lirmm-01102481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Muscle Deformation via Decoupled Modeling of Solid and Muscle Fiber Mechanics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">A system for real-time estimation of joint torque with evoked EMG under electrical stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI: Medical Image Computing and Computer-Assisted Intervention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Boston, MA, United States. pp.65-72, </w:t>
+              <w:t xml:space="preserve">ICNR: International Conference on NeuroRehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Aalborg, Denmark. pp.513-520, </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-10470-6_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08072-7_76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01102481v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00983717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroprostheses for Movement Restoration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Awake Surgery&amp;quot; of Slow-Growing Tumors and Cortical Excitability Measured by EEG Recordings. Preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonnetblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Herbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pom Charras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NER: Neural Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICNR: Internationale Conference on NeuroRehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Toledo, Spain. pp.525-528, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34546-3_84⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00927062v1</w:t>
+                <w:t xml:space="preserve">lirmm-00805198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phenomological model for capturing cerebrovascular reactivity to anodal transcranial direct current stimulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Inverse Estimation of Muscle Activations from Joint Torque Via Local Multiple Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NER: Neural Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Osaka, Japan. pp.6639-6642, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2013.6611078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851739v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00853191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroprosthesis: Why restoring movement is still a challenge?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A phenomological model for capturing cerebrovascular reactivity to anodal transcranial direct current stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anirban Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFAMEA: Société Francophone d'Analyse du Mouvement chez l’Enfant et l’Adulte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">NER: Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00807028v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forward Estimation of Joint Torque from EMG Signal through Muscle Synergy Combinations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Neuroprostheses for Movement Restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NER: Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2013, San Diego, CA, United States</w:t>
+              <w:t xml:space="preserve">, Nov 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00853197v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00927062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awake Surgery&amp;quot; of Slow-Growing Tumors and Cortical Excitability Measured by EEG Recordings. Preliminary Results</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Neuroprosthesis: Why restoring movement is still a challenge?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jovana Jovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNR: Internationale Conference on NeuroRehabilitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SOFAMEA: Société Francophone d'Analyse du Mouvement chez l’Enfant et l’Adulte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-34546-3_84⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805198v1</w:t>
+                <w:t xml:space="preserve">lirmm-00807028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Estimation of Muscle Activations from Joint Torque Via Local Multiple Regression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Forward Estimation of Joint Torque from EMG Signal through Muscle Synergy Combinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NER: Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, San Diego, CA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2013.6611078⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00853191v1</w:t>
+                <w:t xml:space="preserve">lirmm-00853197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Estimation of Multiple Muscle Activations under Isokinetic Condition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Interfacing the neural system to restore deficient functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNR: International Conference on NeuroRehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Toledo, Spain. pp.347-351</w:t>
+              <w:t xml:space="preserve">The 3rd International US-Turkey Advanced Institute on Global Healthcare Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00750594v1</w:t>
+                <w:t xml:space="preserve">lirmm-00807010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacing the neural system to restore deficient functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Inverse Estimation of Multiple Muscle Activations under Isokinetic Condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd International US-Turkey Advanced Institute on Global Healthcare Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Turkey</w:t>
+              <w:t xml:space="preserve">ICNR: International Conference on NeuroRehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Toledo, Spain. pp.347-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00807010v1</w:t>
+                <w:t xml:space="preserve">lirmm-00750594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recruitment Selectivity of Single and Pairs of Transverse, Intrafascicular, Multi-channel Electrodes (TIME) in the Pig Median Nerve</w:t>
               </w:r>
@@ -15284,64 +15284,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aritra Kundu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stieglitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweł Maciejasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Banff, Canada</w:t>
@@ -15370,90 +15370,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Volumetric Muscle Modeling For Real-time Deformation Analysis With FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yacine Berranen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, San Diego, United States. pp.4863-4866, </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15487,90 +15487,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FES-Induced Muscular Torque Prediction with Evoked EMG Synthesized by NARX-Type Recurrent Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Vilamoura, Algarve, Portugal. pp.2198-2203, </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15598,1315 +15598,1315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00744448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Implanted Functional Electrical Stimulation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Investigation of Fibre Size Stimulation Selectivity Using Earthworm Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweł Maciejasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Sao Paulo, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00607832v1</w:t>
+                <w:t xml:space="preserve">lirmm-00617233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developments towards a Psychophysical Testing Platform - A Computerized Tool to Control, Deliver and Evaluate Electrical Stimulation to Relieve Phantom Limb Pain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computer-based remote programming and control of stimulation units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Passama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Nordic-Baltic Conference on Biomedical Engineering and Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-21683-1_34⟩</w:t>
+              <w:t xml:space="preserve">NER: Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Cancun, Mexico. pp.538-541, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NER.2011.5910604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00649379v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00649554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Setup for Evaluation of Strategies for Nerve Fibre Diameter Selective Stimulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Muscle Fatigue Tracking Based on Stimulus Evoked EMG and Adaptive Torque Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMT 2011 - 45. Jahrestagung der DGBMT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Freiburg, Germany. pp.N/A</w:t>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Shanghai, China. pp.1433-1438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00601675v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00588948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle Fatigue Tracking Based on Stimulus Evoked EMG and Adaptive Torque Prediction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">An Experimental Setup for Evaluation of Strategies for Nerve Fibre Diameter Selective Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweł Maciejasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Shanghai, China. pp.1433-1438</w:t>
+              <w:t xml:space="preserve">BMT 2011 - 45. Jahrestagung der DGBMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Freiburg, Germany. pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00588948v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00601675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based fatigue assessment</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Developments towards a Psychophysical Testing Platform - A Computerized Tool to Control, Deliver and Evaluate Electrical Stimulation to Relieve Phantom Limb Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Geng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Rauhe Harreby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aritra Kundu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Boretius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th Nordic-Baltic Conference on Biomedical Engineering and Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Aalborg, Denmark. pp.137-140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21683-1_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00644064v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00649379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development on an implantable system for relieving phantom pain using transversal intrafascicular electrodes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Advances in Implanted Functional Electrical Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cathébras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technically Assited Rehabilitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Athens, Greece. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIS.2011.5941417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00649385v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00607832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Fibre Size Stimulation Selectivity Using Earthworm Model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Model-based fatigue assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, Sao Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">, 2011, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00617233v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00644064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-based remote programming and control of stimulation units</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Development on an implantable system for relieving phantom pain using transversal intrafascicular electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stieglitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Boretius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Badia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NER: Neural Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technically Assited Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Berlin, Germany. pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NER.2011.5910604⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00649554v1</w:t>
+                <w:t xml:space="preserve">lirmm-00649385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Identification Method Corresponding to Muscle Property Variation in FES - Experiments in Paraplegic Patients</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Wireless Distributed Architecture for Therapeutic Functional Electrical Stimulation : a technology to design network-based muscle control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRob: Biomedical Robotics and Biomechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Tokyo, Japan. pp.401-406, </w:t>
+              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.6218-6221, </w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BIOROB.2010.5628018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5627724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00502181v1</w:t>
+                <w:t xml:space="preserve">lirmm-00506293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and simulation of bladder artificial control</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Nonlinear Identification Method Corresponding to Muscle Property Variation in FES - Experiments in Paraplegic Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Benoussaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioRob: Biomedical Robotics and Biomechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2010, Tokyo, Japan. pp.265-269, </w:t>
+              <w:t xml:space="preserve">, Sep 2010, Tokyo, Japan. pp.401-406, </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BIOROB.2010.5627007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/BIOROB.2010.5628018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00506246v1</w:t>
+                <w:t xml:space="preserve">lirmm-00502181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Distributed Architecture for Therapeutic Functional Electrical Stimulation : a technology to design network-based muscle control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Modeling and simulation of bladder artificial control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Laforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.6218-6221, </w:t>
+              <w:t xml:space="preserve">BioRob: Biomedical Robotics and Biomechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Tokyo, Japan. pp.265-269, </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5627724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/BIOROB.2010.5627007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00506293v1</w:t>
+                <w:t xml:space="preserve">lirmm-00506246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an implantable transverse intrafascicular multichannel electrode (TIME) system for relieving phantom limb pain</w:t>
               </w:r>
@@ -16918,77 +16918,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winnie Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvestro Micera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stieglitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Buenos Aires, Argentina. pp.6214-6217, </w:t>
@@ -17039,90 +17039,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torque Prediction Using Stimulus Evoked EMG and its Identification for Different Muscle Fatigue States in SCI Subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC'10: 32nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society "Merging Medical Humanism and Technology"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.3523-3526</w:t>
@@ -17145,637 +17145,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00502330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Nerve Signal Biosensor</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Identification and Validation of FES Physiological Musculoskeletal Model in Paraplegic Subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Benoussaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS-TAISA'09: North-East Workshop on Circuits and Systems, Traitement Analogique de l'Information, du Signal et ses Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Minneapolis, MN, United States. pp.6538-6541, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2009.5334507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00413452v1</w:t>
+                <w:t xml:space="preserve">lirmm-00413465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroprothèses et déficiences sensori motrices, alternative et synergie thérapeutiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">EMG-to-force estimation with full-scale physiology based muscle model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Machine Interface Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS'09: International Conference on Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.1621-1626, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00437206v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00429594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological Musculoskeletal Model Identification for the Lower Limbs Control of Paraplegic Under Implanted FES</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Design of Nerve Signal Biosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cathébras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS'09: International Conference on Intelligent RObots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NEWCAS-TAISA'09: North-East Workshop on Circuits and Systems, Traitement Analogique de l'Information, du Signal et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.400-403</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00413447v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00413452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and Validation of FES Physiological Musculoskeletal Model in Paraplegic Subjects</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Neuroprothèses et déficiences sensori motrices, alternative et synergie thérapeutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Machine Interface Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Paris, France. pp.34-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2009.5334507⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00413465v1</w:t>
+                <w:t xml:space="preserve">lirmm-00437206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMG-to-force estimation with full-scale physiology based muscle model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Physiological Musculoskeletal Model Identification for the Lower Limbs Control of Paraplegic Under Implanted FES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Benoussaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS'09: International Conference on Intelligent RObots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.1621-1626, </w:t>
+              <w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.3549-3554, </w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00429594v1</w:t>
+                <w:t xml:space="preserve">lirmm-00413447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torque assessment based on evoked EMG for FES-induced muscle contractions in SCI patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Seoul, South Korea. pp.51-53</w:t>
@@ -17804,77 +17804,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Electrical Stimulation for Spinal Cord Injured Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approche pluridisciplinaire de la motricité humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Lyon, pp.313-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17899,64 +17899,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A toolchain to simulate and investigate selective stimulation strategies for FES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18016,90 +18016,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimized layout for multipolar neural recording electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Seoul, South Korea. pp.39-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18124,77 +18124,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMG-Based Neuromuscular Modeling with Full Physiological Dynamics and Its Comparison with Modified Hill Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Minneapolis, MN, United States. pp.6530-6533, </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18222,4136 +18222,4136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00429579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards bladder function modeling: FES induced detrusor activity modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Petri nets based methodology for communicating neuroprosthesis design and prototyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Souquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">ISABEL'08: 1st International Symposium on Applied Sciences in Biomedical and Communication Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00320539v1</w:t>
+                <w:t xml:space="preserve">lirmm-00320485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Noise Averaging Amplifier Dedicated to ENG Recording with Hexagonal Cuff Electrode</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">From Neuroprosthetics to Implanted FES Control Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Souquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS-TAISA 2008 - 2008 Joint 6th International IEEE Northeast Workshop on Circuits and Systems and TAISA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Montreal, Quebec, Canada. pp.161-164, </w:t>
+              <w:t xml:space="preserve">IROS'08: International Conference on Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.2380-2385, </w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2008.4606346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2008.4650954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00336369v1</w:t>
+                <w:t xml:space="preserve">lirmm-00320538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Implantable Network of Stimulation Units</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Optimal Functional Electrical Stimulation patterns synthesis for knee joint control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Benoussaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWCUCA'08: 2nd International Conference on Wireless Communications in Underground and Confined Areas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS'08: International Conference on Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.2386-2391, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2008.4651112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00320406v1</w:t>
+                <w:t xml:space="preserve">lirmm-00286413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Progress on Pathological Tremor Modeling and Active Compensation using Functional Electrical Stimulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulating the human motion under Functional Electrical Stimulation using the HuMAnS toolbox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheng Yap Shee</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martine Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISG 2008 - 6th Conference of the International Society for Gerontechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Pisa, Italy. pp.001-006</w:t>
+              <w:t xml:space="preserve">Workshop on 3D Physiological Human</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Zermatt, Switzerland. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00288453v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00458376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth Muscle Model for Functional Electrical Stimulation applications : Simulation of realistic bladder behavior under FES</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Current Progress on Pathological Tremor Modeling and Active Compensation using Functional Electrical Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinan Widjaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Yap Shee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dingguo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Tech Ang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISG 2008 - 6th Conference of the International Society for Gerontechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Pisa, Italy. pp.001-006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00346127v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00288453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear identification of skeletal muscle dynamics with sigma-point kalman filter for model-based FES</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Considerations on Improving the Design of Cuff Electrode for ENG Recording - Geometrical Approach, Dedicated IC, Sensitivity and Noise Rejection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cathébras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2008 - IEEE International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BIODEVICES: Biomedical Electronics and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Funchal, Madeira, Portugal. pp.180-185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2008.4543508⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00196062v1</w:t>
+                <w:t xml:space="preserve">lirmm-00334769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considerations on Improving the Design of Cuff Electrode for ENG Recording - Geometrical Approach, Dedicated IC, Sensitivity and Noise Rejection</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Smooth Muscle Model for Functional Electrical Stimulation applications : Simulation of realistic bladder behavior under FES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Laforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIODEVICES: Biomedical Electronics and Devices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Vancouver, BC, Canada. pp.3702-3705, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2008.4650013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00334769v1</w:t>
+                <w:t xml:space="preserve">lirmm-00346127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Functional Electrical Stimulation patterns synthesis for knee joint control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Nonlinear identification of skeletal muscle dynamics with sigma-point kalman filter for model-based FES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS'08: International Conference on Intelligent RObots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA 2008 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Pasadena, CA, United States. pp.2049-2054, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2008.4543508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2008.4651112⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00286413v1</w:t>
+                <w:t xml:space="preserve">lirmm-00196062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating the human motion under Functional Electrical Stimulation using the HuMAnS toolbox</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">An Implantable Network of Stimulation Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on 3D Physiological Human</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Zermatt, Switzerland. pp.27</w:t>
+              <w:t xml:space="preserve">ICWCUCA'08: 2nd International Conference on Wireless Communications in Underground and Confined Areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Val-d'Or, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00458376v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00320406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Activation Model of Motor Response and H-Reflex under FES</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Towards bladder function modeling: FES induced detrusor activity modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Laforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference of Functional Electrical Stimulation (IFESS 2008)</w:t>
+              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00344724v1</w:t>
+                <w:t xml:space="preserve">lirmm-00320539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time course of neuromuscular changes during low-frequency electrical stimulation of human triceps surae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Low-Noise Averaging Amplifier Dedicated to ENG Recording with Hexagonal Cuff Electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cathébras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII International Symposium of Electrophysiology and Kinesiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NEWCAS-TAISA 2008 - 2008 Joint 6th International IEEE Northeast Workshop on Circuits and Systems and TAISA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Montreal, Quebec, Canada. pp.161-164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2008.4606346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00344670v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00336369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 3D Potential Induced by Functional Electrical Stimulation with Multi-Contact Cuff Electrodes: Simulation and Validation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Activation Model of Motor Response and H-Reflex under FES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Veltz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Sanne Floor Campfens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Louis Divoux</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
+              <w:t xml:space="preserve">13th International Conference of Functional Electrical Stimulation (IFESS 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00344730v1</w:t>
+                <w:t xml:space="preserve">lirmm-00344724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet-Based Spike Sorting of Muscle Spindle Afferent Nerve Activity Recorded With Thin-Film Intrafascicular Electrodes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Time course of neuromuscular changes during low-frequency electrical stimulation of human triceps surae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ken Yoshida</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">XVII International Symposium of Electrophysiology and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Niagara falls, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00321075v1</w:t>
+                <w:t xml:space="preserve">lirmm-00344670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromuscular fatigue during triceps surae low-frequency electrical stimulation in subjects with different force generating capacity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The 3D Potential Induced by Functional Electrical Stimulation with Multi-Contact Cuff Electrodes: Simulation and Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Veltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Varray</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Divoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Congress of the European College of Sports Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Estoril, Portugal</w:t>
+              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00344676v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00344730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petri nets based methodology for communicating neuroprosthesis design and prototyping</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Wavelet-Based Spike Sorting of Muscle Spindle Afferent Nerve Activity Recorded With Thin-Film Intrafascicular Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Djilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bourien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Yoshida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISABEL'08: 1st International Symposium on Applied Sciences in Biomedical and Communication Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00320485v1</w:t>
+                <w:t xml:space="preserve">lirmm-00321075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Neuroprosthetics to Implanted FES Control Architecture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Neuromuscular fatigue during triceps surae low-frequency electrical stimulation in subjects with different force generating capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS'08: International Conference on Intelligent RObots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th Congress of the European College of Sports Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Estoril, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2008.4650954⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00320538v1</w:t>
+                <w:t xml:space="preserve">lirmm-00344676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Patterns Synthesis Approach for Knee Motion under Functional Electrical Stimulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A New Configuration of Multipolar Cuff Electrode and Dedicated IC for Afferent Signal Recording</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cathébras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">3rd International IEEE/EMBS Conference on Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hawai, United States. pp.578-581</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00193720v1</w:t>
+                <w:t xml:space="preserve">lirmm-00195236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of the electrical potential inside the nerve induced by an electrical stimulus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Lower Limbs Movement Restoration using Input-Output Feedback Linearization and Model Predictive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maureen Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, San Diego, United States. pp.1945-1950</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00367904v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00194986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural Strategies Emerging in Complete Paraplegic Patients Verticalized with Functional Electrical Stimulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Séquences de stimulation électrique optimales pour la restauration du mouvement fonctionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Benoussaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPGR'06: International Society for Posture and Gait Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Burlington, Vermont, USA, pp.NA</w:t>
+              <w:t xml:space="preserve">ASSISTH'07: 1st International Conference on Accessibility and Assistive Technology for People in Disability Situation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Toulouse, France, pp.343-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00135959v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00189889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquences de stimulation électrique optimales pour la restauration du mouvement fonctionnel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Experimental Identification of Skeletal Muscle Biomechanical Parameters with Sigma Point Kalman Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASSISTH'07: 1st International Conference on Accessibility and Assistive Technology for People in Disability Situation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Toulouse, France, pp.343-348</w:t>
+              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00189889v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00189892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Identification of Skeletal Muscle Biomechanical Parameters with Sigma Point Kalman Filter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Low-Noise ASIC and New Layout of Multipolar Electrode for Both High ENG Selectivity and Parasitic Signal Rejection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cathébras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">ICECS'07: International Conference on Electronics, Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Marrakech, Morocco, Morocco. pp.A4L-A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00189892v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00195231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower Limbs Movement Restoration using Input-Output Feedback Linearization and Model Predictive Control</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Postural Strategies Emerging in Complete Paraplegic Patients Verticalized with Functional Electrical Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Delignères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, San Diego, United States. pp.1945-1950</w:t>
+              <w:t xml:space="preserve">ISPGR'06: International Society for Posture and Gait Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Burlington, Vermont, USA, pp.NA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00194986v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00135959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Noise ASIC and New Layout of Multipolar Electrode for Both High ENG Selectivity and Parasitic Signal Rejection</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Optimal Patterns Synthesis Approach for Knee Motion under Functional Electrical Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Benoussaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICECS'07: International Conference on Electronics, Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Marrakech, Morocco, Morocco. pp.A4L-A</w:t>
+              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00195231v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00193720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth Muscle Model For Functional Electrical Stimulation Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Computation of the electrical potential inside the nerve induced by an electrical stimulus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabir Jacquir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Fruitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.2722-2725, </w:t>
+              <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.1711-1714, </w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00216094v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00367904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrabody Network for Advanced and Efficient Functional Electrical Stimulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Smooth Muscle Model For Functional Electrical Stimulation Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Laforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Vienna International Workshop on Functional Electrical Stimulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.2722-2725, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00176494v1</w:t>
+                <w:t xml:space="preserve">lirmm-00216094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper Body Posture Estimation for Standing Function Restoration</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Intrabody Network for Advanced and Efficient Functional Electrical Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Souquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Roma, Italy. pp.3742-3747</w:t>
+              <w:t xml:space="preserve">9th Vienna International Workshop on Functional Electrical Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Krems, Austria, France. pp.71-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00146414v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00176494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cuff Electrode Dedicated to ENG Recording with Multipolar Configuration for Both Efficient Sensitivity and High Rejection of EMG Parasitic Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Vienna International Workshop on Functional Electrical Stimulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Krems, Austria, pp.78-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00176528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of Postural Coordination Patterns During FES-Assisted Standing in Complete Paraplegia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Upper Body Posture Estimation for Standing Function Restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Vienna International Workshop on Functional Electrical Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Krems, Austria. pp.140-143</w:t>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Roma, Italy. pp.3742-3747</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00176547v1</w:t>
+                <w:t xml:space="preserve">lirmm-00146414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Configuration of Multipolar Cuff Electrode and Dedicated IC for Afferent Signal Recording</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Description of Postural Coordination Patterns During FES-Assisted Standing in Complete Paraplegia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International IEEE/EMBS Conference on Neural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hawai, United States. pp.578-581</w:t>
+              <w:t xml:space="preserve">9th Vienna International Workshop on Functional Electrical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Krems, Austria. pp.140-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00195236v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00176547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper Body Posture Estimation Using Handle Force Measurements : Experimental Results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+                <w:t xml:space="preserve">Human upper body posture estimation from forces exerted on handles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROBIO'06: IEEE International Conference on Robotics and Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Kunming, China. pp.410-415, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBIO.2006.340212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00368170v1</w:t>
+                <w:t xml:space="preserve">lirmm-00368078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed Loop Non Linear Model Predictive Control Applied On Paralyzed Muscles To Restore Lower Limbs Functions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A specific neural network used on a portable system for classifying activities in ambulatory monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fourty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Perolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igone Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS'06: International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, pp.259-264</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Technology (ICIT'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Mumbai, India. pp.1-4244-0726-5/06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00125486v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00290184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A specific neural network used on a portable system for classifying activities in ambulatory monitoring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Upper Body Posture Estimation Using Handle Force Measurements : Experimental Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Igone Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Technology (ICIT'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Mumbai, India. pp.1-4244-0726-5/06</w:t>
+              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Miyagi-ZAO, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00290184v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00368170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Reliable Posture Estimation for Standing in Paraplegia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Closed Loop Non Linear Model Predictive Control Applied On Paralyzed Muscles To Restore Lower Limbs Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFAC Symposium on Modelling and Control in Biomedical Systems 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Reims (France), pp.63-68</w:t>
+              <w:t xml:space="preserve">IROS'06: International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, pp.259-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00099913v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00125486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Modelling the Human Sensory Motor System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Towards a Reliable Posture Estimation for Standing in Paraplegia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCBMS’06: 6th IFAC Symposium on Modelling and Control in Biomedical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Reims, France. pp.399-404</w:t>
+              <w:t xml:space="preserve">6th IFAC Symposium on Modelling and Control in Biomedical Systems 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Reims (France), pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00100349v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00099913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human upper body posture estimation from forces exerted on handles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Towards Modelling the Human Sensory Motor System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBIO'06: IEEE International Conference on Robotics and Biomimetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MCBMS’06: 6th IFAC Symposium on Modelling and Control in Biomedical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Reims, France. pp.399-404</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBIO.2006.340212⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00368078v1</w:t>
+                <w:t xml:space="preserve">lirmm-00100349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Control Law Strategy Based on High Order Sliding Mode : Towards a Muscle Control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Electrical Performances of a New Multipolar Micro-Stimulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cathébras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hassan El Makssoud</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS'05: International Conference on Intelligent Robots &amp; Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Edmonton (Canada), pp.2882-2887</w:t>
+              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Montréal, Canada. pp.232-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106501v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Performances of a New Multipolar Micro-Stimulator</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Robust Control Law Strategy Based on High Order Sliding Mode : Towards a Muscle Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Bernard</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan El Makssoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Montréal, Canada. pp.232-234</w:t>
+              <w:t xml:space="preserve">IROS'05: International Conference on Intelligent Robots &amp; Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Edmonton (Canada), pp.2882-2887</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106475v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00106501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils Théoriques de l'Automatique au Service de la Modélisation et de la Commande du Système Sensori-Moteur Humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNRR 2005 - 5e Journées Nationales de la Recherche en Robotique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Guidel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22376,90 +22376,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantable Autonomous Stimulation Unit for FES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Montreal, Canada. pp.36-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22497,77 +22497,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Co-contraction Muscle Control Strategy For Paraplegics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan El Makssoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22608,234 +22608,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Control of Human Paralysed Lower Limbs Under Functional Electrical Simulation (FES)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">An Implantable Asic for Neural Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cathébras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HLR: Humanoid and Legged Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Metz, France</w:t>
+              <w:t xml:space="preserve">Biomedical Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Singapore, pp.S1.7.INV-5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108917v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the Knee Joint Under Functional Electrical Stimulation: Simulation Results Based on a New Physiological Muscle Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan El Makssoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Bournemouth, United Kingdom. pp.113-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22873,77 +22869,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a complex, physiological based modelling of the muscle to perform realistic simulation and test control strategies: closed loop controlled stand up example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan El Makssoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22994,64 +22990,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Muscle Model for Functional Electrical Stimulation Control Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan El Makssoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, New Orleans, LA, United States. pp.1282-1287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23070,926 +23066,930 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Implantable Stimulator for the FES of Paralyzed Muscles</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modelling and Control of Human Paralysed Lower Limbs Under Functional Electrical Simulation (FES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan El Makssoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSCIRC: European Solid-State Circuits Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HLR: Humanoid and Legged Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108820v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Implantable Asic for Neural Stimulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId520" w:history="1">
+                <w:t xml:space="preserve">New Implantable Stimulator for the FES of Paralyzed Muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Circuits and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESSCIRC: European Solid-State Circuits Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Leuven, Belgium. pp.455-458, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESSCIR.2004.1356716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108827v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00108820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Control Theory Applied to the Restoration of the Movement of Paralysed Limbs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modelling of the human paralysed lower limb under FES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan El Makssoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Dombre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IARP: International Advanced Robotics Programme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Taipei, Taiwan. pp.2218-2223, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2003.1241923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269763v1</w:t>
+                <w:t xml:space="preserve">inria-00390865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the Skeletal Muscle under Functional Electrical Stimulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Control Theory Applied to the Restoration of the Movement of Paralysed Limbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan El Makssoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Sunshine Coast, Bribane, Australia. pp.206-209</w:t>
+              <w:t xml:space="preserve">IARP: International Advanced Robotics Programme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Madrid, Spain. pp.99-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269712v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Voltage Circuit Design for Medical Application</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modelling of the Skeletal Muscle under Functional Electrical Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan El Makssoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETS: South European Test Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2003, Pitztal, Austria</w:t>
+              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Sunshine Coast, Bribane, Australia. pp.206-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269713v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications des Outils de l'Automatique au Problème de la Restauration du Mouvement de Membres Paralysés sous Stimulation Electrique Fonctionnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">High Voltage Circuit Design for Medical Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cathébras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dombre</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRR: Journées Nationales de la Recherche en Robotique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Clermont-Ferrand, France. pp.75-80</w:t>
+              <w:t xml:space="preserve">SETS: South European Test Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2003, Pitztal, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269702v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the human paralysed lower limb under FES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Applications des Outils de l'Automatique au Problème de la Restauration du Mouvement de Membres Paralysés sous Stimulation Electrique Fonctionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan El Makssoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JNRR: Journées Nationales de la Recherche en Robotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Clermont-Ferrand, France. pp.75-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2003.1241923⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00390865v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a First Order Model of Implanted Electrodes on the First SUAW Patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rabischong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Ljubljana, Slovenia. pp.214-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24014,103 +24014,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle du mouvement du membre inférieur humain paralysé sous stimulation électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan El Makssoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROBEA 2002 - 2ièmes Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, Toulouse, France. pp.9-15</w:t>
@@ -24197,51 +24197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Baum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Maggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie William</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24296,90 +24296,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Fes - Assisted Grasping Controlled by Residual Muscle Contraction and Movement on Persons with Tetraplegia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Tigra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Padilha Lanari Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24434,90 +24434,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophysiological Effects of Direct Electrical Stimulations During Awake Brain Surgery: Methodological Considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonnetblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NER: Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Montpellier, France. IEEE/EMBS, 7th International Neural Engineering Conference, 2015</w:t>
@@ -24559,64 +24559,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Measurement Unit for Closed-Loop Functional Electrical Stimulation: Prototype for Muscular Activity Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coppey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Banff, Canada. , 17th International Conference of Functional Electrical Stimulation, pp.376-379, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24635,282 +24635,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00733021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awake Surgery: Skills of Neurosurgeon Matter but Those of Patient Too. How to Optimize Functional Brain Mapping by Improving Per-Operatory Testing?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gom2n: A Software to Simulate Multipolar Neural Stimulation for Cochlear Implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Laforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheikh Niang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pom Charras</w:t>
+                <w:t xml:space="preserve">Jessica Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Argon</w:t>
-[...38 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Veau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SKILLS'11: The International Conference of the European SKILLS Project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Montpellier, France. , 1, 2011, </w:t>
+              <w:t xml:space="preserve">NER: Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Cancun, Mexico. 5th IEEE/EMBS International Conference on Neural Engineering, pp.216-219, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bioconf/20110100067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NER.2011.5910526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00653692v1</w:t>
+                <w:t xml:space="preserve">lirmm-00606116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gom2n: A Software to Simulate Multipolar Neural Stimulation for Cochlear Implants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Awake Surgery: Skills of Neurosurgeon Matter but Those of Patient Too. How to Optimize Functional Brain Mapping by Improving Per-Operatory Testing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Falcone</w:t>
+                <w:t xml:space="preserve">Cheikh Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pom Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Veau</w:t>
-[...17 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stéphane Argon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Duffau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bardy Lagarde Mottet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NER: Neural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Cancun, Mexico. 5th IEEE/EMBS International Conference on Neural Engineering, pp.216-219, 2011, </w:t>
+              <w:t xml:space="preserve">SKILLS'11: The International Conference of the European SKILLS Project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Montpellier, France. , 1, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NER.2011.5910526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/20110100067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00606116v1</w:t>
+                <w:t xml:space="preserve">lirmm-00653692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse Intrafascicular Multichannel Electrode (TIME) System for Treatment of Phantom Limb Pain in Amputees</w:t>
               </w:r>
@@ -24922,77 +24922,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winnie Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvestro Micera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stieglitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEK'10: The XVIII Congress of The International Society of Electrophysiology and Kinesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Aalborg, Denmark. , pp.N/A, 2010</w:t>
@@ -25053,77 +25053,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroprothèses de stimulation motrice du membre supérieur tétraplégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25161,64 +25161,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Peripheral Nerve Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Dali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Neuroengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Singapore, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
@@ -25252,103 +25252,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 7: Synchronous multichannel stimulator with embedded safety procedure to perform 12-poles TIME3H 3D stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweł Maciejasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Direct Nerve Stimulation for Induction os Sensation and Treatment of Phantom Limb Pain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
@@ -25377,77 +25377,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of stimulation selectivity in monopolar and bipolar configuration using the Transversal Intrafascicular Multichannel Electrode (TIME) - Preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweł Maciejasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Badia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Boretius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristian Rauhe Harreby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25527,77 +25527,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 24 : Comprendre la lésion médullaire traumatique et ses conséquences motrices. Implications en recherche fondamentale et clinique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25652,103 +25652,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fatigue du muscle sous-lésionnel du sujet lésé médullaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maïmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Benoussaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue Musculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Masson, pp.139-144, 2010</w:t>
@@ -25777,103 +25777,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications du tissu musculaire sous-lésionnel chez le lésé médullaire : Perspectives et applications thérapeutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maïmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Benoussaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Muscle, Nouveaux Concepts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
@@ -25915,64 +25915,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principe de la stimulation électrique fonctionnelle. Exemples d'application thérapeuthique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26010,103 +26010,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating the Human Motion under Functional Electrical Stimulation using the HuMAnS Toolbox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nadia Magnenat-Thalmann and Jian J. Zhang and David D. Feng. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in the 3D Physiological Human</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -26170,90 +26170,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipolar Electrode and Preamplifier Design for ENG-Signal Acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ana Fred; Joaquim Filipe; Hugo Gamboa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Engineering Systems and Technologies</w:t>
@@ -26302,273 +26302,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00345755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rehabilitation of the Paralyzed Lower Limbs Using Functional Electrical Stimulation: Robust Closed Loop Control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+                <w:t xml:space="preserve">Posture and Movement Estimation based on Reduced Information. Application to the Context of FES-Based Control of Lower Limbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Héliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nilanjan Sarkar. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cutting Edge Robotics - Rehabilitation Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Robot Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, InTech, pp.289-308, 2007, 9783902613134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/5198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00171438v1</w:t>
+                <w:t xml:space="preserve">lirmm-00371785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posture and Movement Estimation based on Reduced Information. Application to the Context of FES-Based Control of Lower Limbs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Rehabilitation of the Paralyzed Lower Limbs Using Functional Electrical Stimulation: Robust Closed Loop Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Robot Interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cutting Edge Robotics - Rehabilitation Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.337-358, 2007, 978-3-902613-04-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5772/5198⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00371785v1</w:t>
+                <w:t xml:space="preserve">lirmm-00171438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -26586,64 +26586,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active implantable medical device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Sorli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26687,77 +26687,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif et système de contrôle du corps humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Charvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26788,64 +26788,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device for Distributing Power between Cathodes of a Multipolar Electrode, in Particular of an Implant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26906,103 +26906,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de répartition de courant entre des cathodes d'une électrode multipolaire, notamment d'un implant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: N°04 09351. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -27069,51 +27069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur la création d’un comité d’éthique en Sciences et Technologies du Numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dowek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27170,51 +27170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte contrôleur et logiciel embarqué pour la commande de systèmes médicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27249,51 +27249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte contrôleur et logiciel embarqué pour la commande de systèmes médicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27322,255 +27322,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00078254v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation Electro-Fonctionnelle : Noyau d'Exécution Intégré au Sein d'une Unité de Stimulation Répartie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Stimulation Electro-Fonctionnelle : Protocole de Communication au Sein d'une Architecture de Stimulation Répartie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bruchon</w:t>
+                <w:t xml:space="preserve">Gladys Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">04067, 2004</w:t>
+              <w:t xml:space="preserve">04073, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00118997v1</w:t>
+                <w:t xml:space="preserve">lirmm-00119000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation Electro-Fonctionnelle : Protocole de Communication au Sein d'une Architecture de Stimulation Répartie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Stimulation Electro-Fonctionnelle : Noyau d'Exécution Intégré au Sein d'une Unité de Stimulation Répartie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys Claude</w:t>
+                <w:t xml:space="preserve">Nicolas Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">04073, 2004</w:t>
+              <w:t xml:space="preserve">04067, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00119000v1</w:t>
+                <w:t xml:space="preserve">lirmm-00118997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -27588,51 +27588,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du système sensori-moteur humain en vue de l'étude de ses déficiences. Développement de solutions palliatives à l'aide de neuroprothèses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université Montpellier II - Sciences et Techniques du Languedoc, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27819,51 +27819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458821v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ferreira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Degeorge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-025-01857-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04296540v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul &#268;van&#269;ara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Valle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias M&#252;ller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Bartels" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41528-023-00284-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697149v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie William" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2022.102646" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03597292v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thekla Stefanou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fattal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fonseca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22051939" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03597202v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hiairrassary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2022.3156269" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19906-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03537892v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teissier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Geffrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2021.0381" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03093720v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue Lu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Nierat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Renaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Similowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21010099" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03112263v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Stengel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnetblanc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Duffau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-020-04656-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03227777v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Gagnard-Landra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupeyron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13050356" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03409467v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Manuel L&#243;pez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21217219" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03375512v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delleci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rodolphe Vignes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2021.09.041" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03106388v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vincent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-020-00814-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02390467v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mandonnet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab5cdd" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02484732v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sijobert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Toussaint" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00117" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02470184v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vagn&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Bars" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Deverdun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rossel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2020.103638" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02613474v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Tigra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G&#233;lis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-020-00676-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02907515v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Boretius" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor L&#243;pez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Maciejasz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab9a9a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-019-00732-w" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02171464v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Taillades" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219079" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02573122v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Strauss" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenzo Artoni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo d'Anna" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Granata" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55591-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02272772v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napoleon Torres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ratel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cretallaz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaude" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maubert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab3836" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01856829v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Rognini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Petrini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanisa Raspopovic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2018-318570" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02072446v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Picq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2019.02.017" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02282558v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bumbasirevic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ilic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavle Mijovi&#263;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-019-0567-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02327424v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navarro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19204532" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01943433v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco M. Petrini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Di Iorio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25384" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02307823v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carriou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudaoud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Laforet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Mendes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103480" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02307824v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Barberi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Bortolotti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aav8939" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813291v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2018.05.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01767540v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Romanello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Iodice" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2018.02.138" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01736440v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129065717500630" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/lirmm-01373668v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cherubini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gorron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2016.2609478" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01770039v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laporte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aabeb9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886954v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2018.2871763" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01539038v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nau.23325" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01551445v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bobillier-Chaumont" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Divoux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2017.04.126" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/hal-01613032v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2017.07.402" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372361v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Couderc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/13/4/041002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237972v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herbet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/revneuro-2015-0029" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01366222v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6060" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337430v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector M Romero Ugalde" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ojeda" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Rolle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2498878" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237964v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2015.11.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-673VB1D5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01402535v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6064" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01598025v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Coulet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6035" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01338316v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Chenu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6034" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347422v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-016-1463-3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336280v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-016-0169-y" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235841v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose L. Pons" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Farina" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2015.00434" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01755995v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Oana Coroian" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carr&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.007" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235810v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-014-1227-x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01116454v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Maciejasz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-015-1244-4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01037874v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2014.2342274" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00980641v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCI.2014.2307224" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01103379v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pom Charras" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-4075-x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00952416v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papaiordanidou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Varray" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.24190" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JHPB5SRF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100748v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Dutta" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uttama Lahiri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Das" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nitsche" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00403" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00952423v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sc.2013.172" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00951769v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-0003-11-15" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868769v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-925X-12-86" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835852v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/610709" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908533v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-013-1032-y" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2BRGZGSL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00739544v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Navarro" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bmt-2011-0140" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-HM5DNZX7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917505v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer S. Mohammed" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.10.010" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWZCX9BL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00655894v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Mohammed" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00657208v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.10.006" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T1XJT1P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00597214v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/3/036024" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q8WCBJGX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00604670v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Zhang" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2011.2160809" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00631528v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Makssoud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-011-0445-7" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DT1WZHHB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00630237v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/6/064001" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MK8VBJTJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00530135v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(10)70146-9" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00503037v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.4.131-143" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-D63MSQN6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/lirmm-00405225v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.21427" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LQ9VZGH5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00447972v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Djilas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Yoshida" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/836346" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511440v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00499494v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1565-9" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3172G7TF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00384983v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pages" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-009-0470-z" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F6HW58K1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00411814v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2009.2032286" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00361686v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souquet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/6/2/026001" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4NC50VTK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370444v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourty" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perolle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igone Etxeberria" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2009.01.011" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQHGWDZ5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406532v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gouyet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322912v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/et:20080704" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350378v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blonz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176499v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.159-177" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-SFGBLTVZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00127870v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Peter Koch" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Divoux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rabischong" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/3/4/003" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7WGWBB71-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350360v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00138151v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Taroni" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/3/4/004" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-J8T2XXL2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350320v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289925v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Baum" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamot-Nonin Manon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oppelt Vera" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05351187v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03681875v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03681557v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03702524v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Oliveira Fonseca" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02304820v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02304800v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856440" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01958158v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513642" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873027v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8512733" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01924841v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feuvrier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Froger" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8512985" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01900330v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Padilha Lanari Bo" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513418" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01386618v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Manuel L&#243;pez-Alvarez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cvancara" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46669-9_122" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01386633v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46669-9_120" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01387130v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591962" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01391953v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591738" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01316291v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237977v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.123" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739746v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146671" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742713v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bottausci" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleras" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pudda" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cochet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chabrol" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146660" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01161904v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276002v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146734" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235859v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146700" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237858v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;ndez Alfredo" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146686" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00983717v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08072-7_76" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01102481v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yacine Berranen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilles" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10470-6_9" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00927062v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851739v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807028v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Jovic" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00853197v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805198v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34546-3_84" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00853191v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6611078" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00750594v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807010v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723838v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Rauhe Harreby" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Kundu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Geng" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00740832v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6347083" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00744448v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385602" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607832v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2011.5941417" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00649379v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Yoshida" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21683-1_34" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4V5LMQ99-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00601675v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588948v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00644064v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00649385v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00617233v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00649554v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2011.5910604" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00502181v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2010.5628018" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506246v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2010.5627007" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506293v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627724" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00649372v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Jensen" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestro Micera" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627733" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00502330v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413452v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00437206v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413447v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354348" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413465v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5334507" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429594v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354644" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413442v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429407v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00412305v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5334100" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413474v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429579v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5333147" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320539v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00336369v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2008.4606346" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320406v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00288453v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinan Widjaja" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Yap Shee" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingguo Zhang" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tech Ang" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00346127v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4650013" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196062v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543508" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00334769v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00286413v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4651112" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00458376v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Eckert" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344724v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Floor Campfens" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344670v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344730v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Veltz" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00321075v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourien" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344676v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320485v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320538v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650954" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193720v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00367904v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabir Jacquir" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Fruitet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352639" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135959v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simon" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delign&#232;res" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189889v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189892v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194986v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195231v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00216094v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352891" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176494v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00146414v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176528v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176547v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maimoun" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195236v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368170v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125486v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290184v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00099913v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00100349v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368078v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2006.340212" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106501v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106475v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Techer" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00090276v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106066v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gil" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106120v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1583360" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108917v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108860v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108861v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108855v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108820v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIR.2004.1356716" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108827v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269763v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269712v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269713v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269702v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390865v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2003.1241923" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268646v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268635v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352059v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maggioni" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01849237v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237991v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00733021v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coppey" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00653692v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Niang" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Argon" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20110100067" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00606116v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Falcone" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Veau" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2011.5910526" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00515590v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457941v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03320392v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2848-4_61-1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02430785v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723839v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34546-3_13" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LWL3K2XJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00649354v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biard" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531677v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ma&#239;moun" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531683v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395562v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00342335v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/wh0220j8470322k0/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-565-9_8" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345755v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/ml1121444731g97p/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92219-3_11" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00171438v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371785v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe H&#233;liot" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/5198" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461236v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sorli" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00649346v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Charvin" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00389558v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galy" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108588v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03210022v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00145664v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gilbert" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00078254v2" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00118997v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruchon" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119000v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Claude" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00348166v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458821v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ferreira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Degeorge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-025-01857-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04296540v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul &#268;van&#269;ara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Valle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias M&#252;ller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Bartels" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41528-023-00284-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03537892v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fattal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teissier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Geffrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fonseca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie William" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2021.0381" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03597292v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thekla Stefanou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22051939" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697149v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2022.102646" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03597202v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hiairrassary" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2022.3156269" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19906-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03227777v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Gagnard-Landra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupeyron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13050356" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03409467v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Manuel L&#243;pez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21217219" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03112263v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Stengel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnetblanc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Duffau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-020-04656-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03093720v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue Lu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Nierat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Renaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Similowski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21010099" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03375512v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delleci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rodolphe Vignes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2021.09.041" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03106388v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vincent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-020-00814-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301730v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mandonnet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-019-00732-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02390467v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab5cdd" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02484732v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sijobert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Toussaint" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00117" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02470184v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vagn&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Bars" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Deverdun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rossel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2020.103638" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02613474v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Tigra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G&#233;lis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-020-00676-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02907515v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Boretius" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor L&#243;pez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Maciejasz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab9a9a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01943433v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco M. Petrini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Strauss" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Granata" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Di Iorio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25384" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02327424v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navarro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19204532" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02307823v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carriou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudaoud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Laforet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Mendes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103480" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02282558v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Petrini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bumbasirevic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ilic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavle Mijovi&#263;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-019-0567-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01856829v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Rognini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanisa Raspopovic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2018-318570" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02072446v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Picq" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2019.02.017" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02171464v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Taillades" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219079" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02573122v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenzo Artoni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo d'Anna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55591-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02272772v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napoleon Torres" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ratel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cretallaz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaude" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maubert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab3836" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02307824v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Barberi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Bortolotti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aav8939" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01770039v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laporte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aabeb9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/lirmm-01373668v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cherubini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gorron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2016.2609478" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01736440v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Li" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129065717500630" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01767540v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Romanello" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Iodice" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2018.02.138" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813291v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2018.05.010" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886954v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2018.2871763" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01539038v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nau.23325" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/hal-01613032v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2017.07.402" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01551445v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bobillier-Chaumont" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Divoux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2017.04.126" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336280v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-016-0169-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237964v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herbet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2015.11.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-673VB1D5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337430v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector M Romero Ugalde" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ojeda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Rolle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2498878" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237972v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/revneuro-2015-0029" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01366222v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6060" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372361v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Couderc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/13/4/041002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01402535v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6064" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01598025v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Coulet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6035" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347422v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-016-1463-3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01338316v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Chenu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6034" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01037874v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2014.2342274" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235810v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-014-1227-x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235841v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose L. Pons" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Farina" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2015.00434" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01755995v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Oana Coroian" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carr&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.007" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01116454v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Maciejasz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-015-1244-4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00952423v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papaiordanidou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Varray" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sc.2013.172" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00951769v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-0003-11-15" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00980641v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCI.2014.2307224" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01103379v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pom Charras" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-4075-x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00952416v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.24190" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JHPB5SRF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100748v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Dutta" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uttama Lahiri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Das" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nitsche" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00403" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835852v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/610709" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868769v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-925X-12-86" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908533v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-013-1032-y" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2BRGZGSL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917505v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer S. Mohammed" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.10.010" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWZCX9BL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00739544v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Navarro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bmt-2011-0140" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-HM5DNZX7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00655894v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Mohammed" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00657208v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.10.006" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T1XJT1P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00597214v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/3/036024" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q8WCBJGX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00604670v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Zhang" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2011.2160809" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00631528v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Makssoud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-011-0445-7" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DT1WZHHB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00630237v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/6/064001" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MK8VBJTJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00499494v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1565-9" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3172G7TF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00503037v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.4.131-143" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-D63MSQN6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/lirmm-00405225v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.21427" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LQ9VZGH5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00530135v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(10)70146-9" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00447972v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Djilas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Yoshida" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/836346" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511440v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406532v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gouyet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00361686v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souquet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/6/2/026001" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4NC50VTK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00411814v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2009.2032286" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00384983v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pages" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-009-0470-z" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F6HW58K1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370444v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourty" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perolle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igone Etxeberria" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2009.01.011" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQHGWDZ5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350378v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blonz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322912v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/et:20080704" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176499v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.159-177" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-SFGBLTVZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00138151v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Taroni" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/3/4/004" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-J8T2XXL2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00127870v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Peter Koch" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Divoux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rabischong" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/3/4/003" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7WGWBB71-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350360v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350320v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289925v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Baum" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamot-Nonin Manon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oppelt Vera" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05351187v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03702524v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Oliveira Fonseca" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03681557v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03681875v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02304800v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856440" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02304820v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01958158v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513642" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873027v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8512733" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01924841v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feuvrier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Froger" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8512985" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01900330v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Padilha Lanari Bo" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513418" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01386618v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Manuel L&#243;pez-Alvarez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cvancara" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46669-9_122" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01386633v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46669-9_120" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01316291v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01387130v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591962" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01391953v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591738" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739746v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146671" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742713v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bottausci" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleras" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pudda" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cochet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chabrol" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146660" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01161904v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276002v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146734" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237977v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.123" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235859v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146700" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237858v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;ndez Alfredo" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146686" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01102481v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yacine Berranen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilles" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10470-6_9" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00983717v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08072-7_76" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805198v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34546-3_84" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00853191v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6611078" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851739v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00927062v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807028v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Jovic" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00853197v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807010v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00750594v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723838v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Rauhe Harreby" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Kundu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Geng" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00740832v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6347083" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00744448v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385602" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00617233v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00649554v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2011.5910604" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588948v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00601675v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00649379v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Yoshida" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21683-1_34" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4V5LMQ99-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607832v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2011.5941417" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00644064v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00649385v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506293v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627724" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00502181v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2010.5628018" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506246v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2010.5627007" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00649372v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Jensen" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestro Micera" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627733" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00502330v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413465v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5334507" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429594v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354644" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413452v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00437206v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413447v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354348" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413442v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429407v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00412305v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5334100" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413474v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429579v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5333147" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320485v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320538v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650954" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00286413v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4651112" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00458376v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Eckert" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00288453v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinan Widjaja" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Yap Shee" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingguo Zhang" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tech Ang" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00334769v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00346127v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4650013" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196062v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543508" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320406v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320539v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00336369v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2008.4606346" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344724v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Floor Campfens" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344670v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344730v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Veltz" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00321075v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourien" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344676v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195236v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194986v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189889v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189892v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195231v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135959v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simon" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delign&#232;res" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193720v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00367904v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabir Jacquir" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Fruitet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352639" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00216094v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352891" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176494v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176528v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00146414v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176547v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maimoun" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368078v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2006.340212" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290184v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368170v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125486v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00099913v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00100349v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106475v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Techer" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106501v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00090276v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106066v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gil" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106120v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1583360" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108827v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108860v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108861v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108855v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108917v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108820v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIR.2004.1356716" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390865v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2003.1241923" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269763v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269712v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269713v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269702v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268646v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268635v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352059v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maggioni" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01849237v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237991v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00733021v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coppey" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00606116v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Falcone" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Veau" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2011.5910526" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00653692v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Niang" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Argon" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20110100067" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00515590v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457941v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03320392v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2848-4_61-1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02430785v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723839v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34546-3_13" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LWL3K2XJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00649354v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biard" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531677v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ma&#239;moun" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531683v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395562v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00342335v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/wh0220j8470322k0/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-565-9_8" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345755v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/ml1121444731g97p/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92219-3_11" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371785v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe H&#233;liot" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/5198" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00171438v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461236v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sorli" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00649346v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Charvin" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00389558v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galy" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108588v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03210022v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00145664v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gilbert" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00078254v2" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119000v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Claude" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00118997v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruchon" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00348166v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>