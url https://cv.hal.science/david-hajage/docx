--- v0 (2026-03-06)
+++ v1 (2026-04-13)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (94)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (92)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -636,563 +636,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodological review of the high-dimensional propensity score in comparative-effectiveness and safety-of-interventions research finds incomplete reporting relative to algorithm development and robustness</w:t>
+                <w:t xml:space="preserve">Impact of intensive prone position therapy on outcomes in intubated patients with ARDS related to COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Louis Martin</w:t>
+                <w:t xml:space="preserve">Christophe Le Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Petri</w:t>
+                <w:t xml:space="preserve">Thaïs Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Rozenberg</w:t>
+                <w:t xml:space="preserve">Said Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Hajage</w:t>
+                <w:t xml:space="preserve">Florian Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 169, pp.111305. </w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2024.111305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13613-024-01340-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505643v1</w:t>
+                <w:t xml:space="preserve">inserm-05500205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of intensive prone position therapy on outcomes in intubated patients with ARDS related to COVID-19</w:t>
+                <w:t xml:space="preserve">A methodological review of the high-dimensional propensity score in comparative-effectiveness and safety-of-interventions research finds incomplete reporting relative to algorithm development and robustness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Le Terrier</w:t>
+                <w:t xml:space="preserve">Guillaume Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaïs Walter</w:t>
+                <w:t xml:space="preserve">Camille Petri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Lebbah</w:t>
+                <w:t xml:space="preserve">Julian Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.100. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 169, pp.111305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-024-01340-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2024.111305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05500205v1</w:t>
+                <w:t xml:space="preserve">hal-05505643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Airway Occlusion Pressure Is Associated with Dyspnea and Increased Mortality in Critically Ill Mechanically Ventilated Patients</w:t>
+                <w:t xml:space="preserve">Renal replacement therapy initiation strategies in comatose patients with severe acute kidney injury: a secondary analysis of a multicenter randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Le Marec</w:t>
+                <w:t xml:space="preserve">Thomas Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxens Decavèle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Schmidt</w:t>
+                <w:t xml:space="preserve">Didier Dreyfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaura Laurent</w:t>
+                <w:t xml:space="preserve">Saïd Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martin-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.202308-1358OC⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-024-07339-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450317v1</w:t>
+                <w:t xml:space="preserve">hal-04484144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renal replacement therapy initiation strategies in comatose patients with severe acute kidney injury: a secondary analysis of a multicenter randomized controlled trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rambaud</w:t>
+                <w:t xml:space="preserve">High Airway Occlusion Pressure Is Associated with Dyspnea and Increased Mortality in Critically Ill Mechanically Ventilated Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Lebbah</w:t>
+                <w:t xml:space="preserve">Maxens Decavèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Martin-Lefevre</w:t>
+                <w:t xml:space="preserve">Isaura Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 210 (2), pp.201-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00134-024-07339-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1164/rccm.202308-1358OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484144v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Care of the critically ill begins in the emergency medicine setting</w:t>
               </w:r>
@@ -1440,563 +1440,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitation of life-sustaining therapies in critically ill patients with COVID-19: a descriptive epidemiological investigation from the COVID-ICU study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative outcomes of extracorporeal membrane oxygenation for COVID-19 delivered in experienced European centres during successive SARS-CoV-2 variant outbreaks (ECMO-SURGES): an international, multicentre, retrospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhael Giabicani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Le Terrier</w:t>
+                <w:t xml:space="preserve">Micha Landoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Poncet</w:t>
+                <w:t xml:space="preserve">Benjamin Pequignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Guidet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Rigaud</w:t>
+                <w:t xml:space="preserve">Elise Langouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-023-04349-1⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (2), pp.163-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2213-2600(22)00438-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04399172v1</w:t>
+                <w:t xml:space="preserve">hal-03935806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Anti-CD20 Therapies and COVID-19 Severity Among Patients With Relapsing-Remitting and Progressive Multiple Sclerosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why the article that led to the widespread use of hydroxychloroquine in COVID-19 should be retracted.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Januel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Hajage</w:t>
+                <w:t xml:space="preserve">Lonni Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Labauge</w:t>
+                <w:t xml:space="preserve">Elisabeth M Bik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Maillart</w:t>
+                <w:t xml:space="preserve">Eric Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme de Sèze</w:t>
+                <w:t xml:space="preserve">Franck Clarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (6), pp.e2319766. </w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78 (4), pp.437-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2023.19766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506167v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why the article that led to the widespread use of hydroxychloroquine in COVID-19 should be retracted.</w:t>
+                <w:t xml:space="preserve">Association Between Anti-CD20 Therapies and COVID-19 Severity Among Patients With Relapsing-Remitting and Progressive Multiple Sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Barraud</w:t>
+                <w:t xml:space="preserve">Edouard Januel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lonni Besançon</w:t>
+                <w:t xml:space="preserve">Pierre Labauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth M Bik</w:t>
+                <w:t xml:space="preserve">Elisabeth Maillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Billy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Clarot</w:t>
+                <w:t xml:space="preserve">Jérôme de Sèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.06.001⟩</w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (6), pp.e2319766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2023.19766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228661v1</w:t>
+                <w:t xml:space="preserve">hal-04506167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative outcomes of extracorporeal membrane oxygenation for COVID-19 delivered in experienced European centres during successive SARS-CoV-2 variant outbreaks (ECMO-SURGES): an international, multicentre, retrospective cohort study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Hajage</w:t>
+                <w:t xml:space="preserve">Limitation of life-sustaining therapies in critically ill patients with COVID-19: a descriptive epidemiological investigation from the COVID-ICU study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Giabicani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micha Landoll</w:t>
+                <w:t xml:space="preserve">Antoine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pequignot</w:t>
+                <w:t xml:space="preserve">Bertrand Guidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Langouet</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (2), pp.163-175. </w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (1), pp.103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2213-2600(22)00438-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13054-023-04349-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935806v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FX06 to rescue SARS-CoV-2-induced acute respiratory distress syndrome: a randomized clinical trial</w:t>
               </w:r>
@@ -2244,3373 +2244,3373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodological review of population-adjusted indirect comparisons reveals inconsistent reporting and suggests publication bias</w:t>
+                <w:t xml:space="preserve">Levosimendan in patients undergoing extracorporeal membrane oxygenation after cardiac surgery: an emulated target trial using observational data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Serret-Larmande</w:t>
+                <w:t xml:space="preserve">Julien Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belkacem Zenati</w:t>
+                <w:t xml:space="preserve">Noémie Simon-Tillaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Dechartres</w:t>
+                <w:t xml:space="preserve">Joanna Tohme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lambert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geoffroy Hariri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2023.09.004⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (1), pp.51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-023-04328-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003639v1</w:t>
+                <w:t xml:space="preserve">hal-03995492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prone Positioning During Extracorporeal Membrane Oxygenation in Patients With Severe ARDS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Schmidt</w:t>
+                <w:t xml:space="preserve">A methodological review of population-adjusted indirect comparisons reveals inconsistent reporting and suggests publication bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Serret-Larmande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Zenati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dechartres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jama.2023.24491⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 163, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2023.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393135v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levosimendan in patients undergoing extracorporeal membrane oxygenation after cardiac surgery: an emulated target trial using observational data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noémie Simon-Tillaux</w:t>
+                <w:t xml:space="preserve">Prone Positioning During Extracorporeal Membrane Oxygenation in Patients With Severe ARDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Tohme</w:t>
+                <w:t xml:space="preserve">Guillaume Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Hariri</w:t>
+                <w:t xml:space="preserve">Martin Dres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Dureau</w:t>
+                <w:t xml:space="preserve">Christophe Guervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27 (1), pp.51. </w:t>
+              <w:t xml:space="preserve">JAMA Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 330 (24), pp.2343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-023-04328-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jama.2023.24491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03995492v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early prone positioning in acute respiratory distress syndrome related to COVID-19: a propensity score analysis from the multicentric cohort COVID-ICU network—the ProneCOVID study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Personalization of renal replacement therapy initiation: a secondary analysis of the AKIKI and IDEAL-ICU trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Desmedt</w:t>
+                <w:t xml:space="preserve">François Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Bourredjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 26 (1), pp.71. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-022-03949-7⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 26 (1), pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-022-03936-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04820973v1</w:t>
+                <w:t xml:space="preserve">hal-03732822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analyses frequently include old trials that are associated with a larger intervention effect: a meta-epidemiological study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Caille</w:t>
+                <w:t xml:space="preserve">Positive impact on 10-year outcome of the window of opportunity for conventional synthetic DMARDs in rheumatoid arthritis: results from the ESPOIR cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youri Yordanov</w:t>
+                <w:t xml:space="preserve">Alexandre Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dougados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2022.01.023⟩</w:t>
+              <w:t xml:space="preserve">RMD Open : Rheumatic &amp; Musculoskeletal Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), pp.e002040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/rmdopen-2021-002040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03868048v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability to predict rheumatoid arthritis relapse after tumour necrosis factor inhibitor tapering by the Multi-Biomarker Disease Activity Score: a post-hoc analysis of the STRASS trial</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variance estimators for weighted and stratified linear dose–response function estimators using generalized propensity score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Tubach</w:t>
+                <w:t xml:space="preserve">Valérie Garès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.55563/clinexprheumatol/eonoj3⟩</w:t>
+              <w:t xml:space="preserve">Biometrical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64 (1), pp.33-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bimj.202000267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838507v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of prone positioning on survival in adult patients receiving venovenous extracorporeal membrane oxygenation for acute respiratory distress syndrome: a systematic review and meta-analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Schmidt</w:t>
+                <w:t xml:space="preserve">Meta-analyses frequently include old trials that are associated with a larger intervention effect: a meta-epidemiological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Smail-Faugeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidan Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri Yordanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-021-06604-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 145, pp.144-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2022.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04002241v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03868048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive impact on 10-year outcome of the window of opportunity for conventional synthetic DMARDs in rheumatoid arthritis: results from the ESPOIR cohort</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxime Dougados</w:t>
+                <w:t xml:space="preserve">Ability to predict rheumatoid arthritis relapse after tumour necrosis factor inhibitor tapering by the Multi-Biomarker Disease Activity Score: a post-hoc analysis of the STRASS trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia-Savina Moysidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Kossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMD Open : Rheumatic &amp; Musculoskeletal Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/rmdopen-2021-002040⟩</w:t>
+              <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55563/clinexprheumatol/eonoj3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832138v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalization of renal replacement therapy initiation: a secondary analysis of the AKIKI and IDEAL-ICU trials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Saber Barbar</w:t>
+                <w:t xml:space="preserve">Effect of prone positioning on survival in adult patients receiving venovenous extracorporeal membrane oxygenation for acute respiratory distress syndrome: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Papazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Bourredjem</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-022-03936-y⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (3), pp.270-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-021-06604-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03732822v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variance estimators for weighted and stratified linear dose–response function estimators using generalized propensity score</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Garès</w:t>
+                <w:t xml:space="preserve">Early prone positioning in acute respiratory distress syndrome related to COVID-19: a propensity score analysis from the multicentric cohort COVID-ICU network—the ProneCOVID study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chauvet</w:t>
+                <w:t xml:space="preserve">Luc Desmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biometrical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 64 (1), pp.33-56. </w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (1), pp.71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bimj.202000267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13054-022-03949-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324840v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence, Intensity, and Clinical Impact of Dyspnea in Critically Ill Patients Receiving Invasive Ventilation</w:t>
+                <w:t xml:space="preserve">Cumulative incidence of SARS-CoV-2 infection and associated risk factors among frontline health care workers in Paris: the SEROCOV cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Demoule</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Hajage</w:t>
+                <w:t xml:space="preserve">Pierre Hausfater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Messika</w:t>
+                <w:t xml:space="preserve">David Boutolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Jaber</w:t>
+                <w:t xml:space="preserve">Karine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassimiou Diallo</w:t>
+                <w:t xml:space="preserve">Alexandra Beurton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.202108-1857OC⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.7211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-10945-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03983214v1</w:t>
+                <w:t xml:space="preserve">hal-03920105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulative incidence of SARS-CoV-2 infection and associated risk factors among frontline health care workers in Paris: the SEROCOV cohort study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prevalence, Intensity, and Clinical Impact of Dyspnea in Critically Ill Patients Receiving Invasive Ventilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Boutolleau</w:t>
+                <w:t xml:space="preserve">Alexandre Demoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Lacombe</w:t>
+                <w:t xml:space="preserve">Jonathan Messika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Beurton</w:t>
+                <w:t xml:space="preserve">Samir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Dumont</w:t>
+                <w:t xml:space="preserve">Hassimiou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.7211. </w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 205 (8), pp.917-926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-10945-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1164/rccm.202108-1857OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03920105v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence, Intensity, and Clinical Impact of Dyspnea in Critically Ill Patients Receiving Invasive Ventilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Demoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Messika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassimiou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 205 (8), pp.917-926. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1164/rccm.202108-1857OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04002124v1</w:t>
+                <w:t xml:space="preserve">hal-03983214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence, Intensity and Clinical Impact of Dyspnea in Critically Ill Patients Receiving Invasive Ventilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Demoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Messika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassimiou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1164/rccm.202108-1857OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracorporeal Membrane Oxygenation for Severe Acute Respiratory Distress Syndrome associated with COVID-19: An Emulated Target Trial Analysis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surgery for glioblastomas in the elderly: an Association des Neuro-oncologues d’Expression Française (ANOCEF) trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Mercat</w:t>
+                <w:t xml:space="preserve">Florence Laigle-Donadey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Metellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guyotat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.202111-2495OC⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3171/2022.8.JNS221068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706856v1</w:t>
+                <w:t xml:space="preserve">hal-03850792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surgery for glioblastomas in the elderly: an Association des Neuro-oncologues d’Expression Française (ANOCEF) trial</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Menei</w:t>
+                <w:t xml:space="preserve">Extracorporeal Membrane Oxygenation for Severe Acute Respiratory Distress Syndrome associated with COVID-19: An Emulated Target Trial Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Proust</w:t>
+                <w:t xml:space="preserve">Alain Mercat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-7. </w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 206 (3), pp.281-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3171/2022.8.JNS221068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1164/rccm.202111-2495OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850792v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baclofen Destabilises Breathing during Sleep in Healthy Humans: A Randomised, Controlled, Double-blind Crossover Trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benefits and risks of noninvasive oxygenation strategy in COVID-19: a multicenter, prospective cohort study (COVID-ICU) in 137 hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Demoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Straus</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Hajage</w:t>
+                <w:t xml:space="preserve">Tài Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcp.14569⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-021-03784-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03895162v1</w:t>
+                <w:t xml:space="preserve">hal-04821041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting 90-day survival of patients with COVID-19: Survival of Severely Ill COVID (SOSIC) scores</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Fartoukh</w:t>
+                <w:t xml:space="preserve">Efficacy of Acyclovir to Suppress Herpes Simplex Virus Oropharyngeal Reactivation in Patients Who Are Mechanically Ventilated</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Luyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Burrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hraiech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Hassimiou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-021-00956-9⟩</w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (12), pp.e2139825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2021.39825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821035v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Between Lack of Blinding and Mortality Results in Critical Care Randomized Controlled Trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume L Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Publish Ahead of Print, pp.1800-1811. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/CCM.0000000000005065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of Acyclovir to Suppress Herpes Simplex Virus Oropharyngeal Reactivation in Patients Who Are Mechanically Ventilated</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Edouard Luyt</w:t>
+                <w:t xml:space="preserve">Fully automated opportunistic screening of vertebral fractures and osteoporosis on more than 150 000 routine computed tomography scans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rozes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Reizine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Hraiech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Hassimiou Diallo</w:t>
+                <w:t xml:space="preserve">Christel Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2021.39825⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keab878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500885v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03535890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully automated opportunistic screening of vertebral fractures and osteoporosis on more than 150 000 routine computed tomography scans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Baclofen Destabilises Breathing during Sleep in Healthy Humans: A Randomised, Controlled, Double-blind Crossover Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Straus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Roux</w:t>
+                <w:t xml:space="preserve">Marion Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rozes</w:t>
+                <w:t xml:space="preserve">Sébastien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Reizine</w:t>
+                <w:t xml:space="preserve">Nicolas Wattiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christel Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keab878⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87 (4), pp.1814--1823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcp.14569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03535890v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits and risks of noninvasive oxygenation strategy in COVID-19: a multicenter, prospective cohort study (COVID-ICU) in 137 hospitals</w:t>
+                <w:t xml:space="preserve">Predicting 90-day survival of patients with COVID-19: Survival of Severely Ill COVID (SOSIC) scores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Guidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Demoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Hajage</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maharajah Ponnaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tài Pham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Combes</w:t>
+                <w:t xml:space="preserve">Muriel Fartoukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 25 (1), pp.421. </w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-021-03784-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13613-021-00956-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821041v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Disabilities of Survivors of Out-of-Hospital Cardiac Arrest</w:t>
+                <w:t xml:space="preserve">Compassionate Use of Hydroxychloroquine in Clinical Practice for Patients With Mild to Severe COVID-19 in a French University Hospital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Peskine</w:t>
+                <w:t xml:space="preserve">Olivier Paccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Cariou</w:t>
+                <w:t xml:space="preserve">Amandine Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bleibtreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chest.2020.07.022⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73 (11), pp.e4064-e4072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaa791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03858591v1</w:t>
+                <w:t xml:space="preserve">hal-03793507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compassionate Use of Hydroxychloroquine in Clinical Practice for Patients With Mild to Severe COVID-19 in a French University Hospital</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bleibtreu</w:t>
+                <w:t xml:space="preserve">Characteristics, management, and prognosis of elderly patients with COVID-19 admitted in the ICU during the first wave: insights from the COVID-ICU study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Dres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kimmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tài Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaa791⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-021-00861-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793507v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics, management, and prognosis of elderly patients with COVID-19 admitted in the ICU during the first wave: insights from the COVID-ICU study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Dres</w:t>
+                <w:t xml:space="preserve">Long-Term Disabilities of Survivors of Out-of-Hospital Cardiac Arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peskine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saïd Lebbah</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Deye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Kimmoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tài Pham</w:t>
+                <w:t xml:space="preserve">Emmanuel Guérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 159 (2), pp.699-711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-021-00861-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chest.2020.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524638v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peskine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5664,7319 +5664,7051 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two delayed strategies for renal replacement therapy initiation for severe acute kidney injury (AKIKI 2): a multicentre, open-label, randomised, controlled trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gaudry</w:t>
+                <w:t xml:space="preserve">Evolving outcomes of extracorporeal membrane oxygenation support for severe COVID-19 ARDS in Sorbonne hospitals, Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Langouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Louis</w:t>
+                <w:t xml:space="preserve">Sarah Aissi James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chommeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(21)00350-0⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-021-03780-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997458v1</w:t>
+                <w:t xml:space="preserve">hal-03376061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two delayed strategies for renal replacement therapy initiation for severe acute kidney injury (AKIKI 2): a multicentre, open-label, randomised, controlled trial</w:t>
+                <w:t xml:space="preserve">The AKIKI 2 Trial: A Case for Strategy of Initiation Instead of Timing: Authors' Reply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Quenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dreyfuss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 397 (10281), pp.1293-1300. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 398 (10307), pp.1215--1216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(21)01954-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0140-6736(21)00350-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-03337969v1</w:t>
+                <w:t xml:space="preserve">hal-03849955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AKIKI 2 Trial: A Case for Strategy of Initiation Instead of Timing: Authors' Reply</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characteristics and prognosis of bloodstream infection in patients with COVID-19 admitted in the ICU: an ancillary study of the COVID-ICU study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyvan Razazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(21)01954-1⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-021-00971-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03849955v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolving outcomes of extracorporeal membrane oxygenation support for severe COVID-19 ARDS in Sorbonne hospitals, Paris</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Langouet</w:t>
+                <w:t xml:space="preserve">Comparison of two delayed strategies for renal replacement therapy initiation for severe acute kidney injury (AKIKI 2): a multicentre, open-label, randomised, controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juliette Chommeloux</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martin-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-021-03780-6⟩</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 397 (10281), pp.1293-1300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0140-6736(21)00350-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376061v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03337969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and prognosis of bloodstream infection in patients with COVID-19 admitted in the ICU: an ancillary study of the COVID-ICU study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Ferré</w:t>
+                <w:t xml:space="preserve">Reply to Million et Al</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Paccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bleibtreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-021-00971-w⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (9), pp.e440-e441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaa1122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858178v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Million et Al</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of anti-tumor necrosis factor agents on the risk of colorectal cancer in patients with ulcerative colitis: nationwide French cohort study Short title: Colorectal cancer and anti-TNF in UC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Charkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tubach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beaugerie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kirchgesner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaa1122⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjab184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03888144v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of anti-tumor necrosis factor agents on the risk of colorectal cancer in patients with ulcerative colitis: nationwide French cohort study Short title: Colorectal cancer and anti-TNF in UC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maeva Charkaoui</w:t>
+                <w:t xml:space="preserve">Vascular access for renal replacement therapy among 459 critically ill patients: a pragmatic analysis of the randomized AKIKI trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martin-Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjab184⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-021-00843-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390665v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular access for renal replacement therapy among 459 critically ill patients: a pragmatic analysis of the randomized AKIKI trial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saïd Lebbah</w:t>
+                <w:t xml:space="preserve">Extracorporeal membrane oxygenation for severe acute respiratory distress syndrome associated with COVID-19: a retrospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Pons</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Voiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-021-00843-3⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (11), pp.1121-1131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2213-2600(20)30328-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194284v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03985628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating Receptor Activator of Nuclear Factor kB Ligand and triglycerides are associated with progression of lower limb arterial calcification in type 2 diabetes: a prospective, observational cohort study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Hassimiou Diallo</w:t>
+                <w:t xml:space="preserve">Extracorporeal membrane oxygenation for severe acute respiratory distress syndrome associated with COVID-19: a retrospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole-Elodie Aubert</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Voiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12933-020-01122-4⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2213-2600(20)30328-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946643v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyclovir for Mechanically Ventilated Patients With Herpes Simplex Virus Oropharyngeal Reactivation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Forel</w:t>
+                <w:t xml:space="preserve">ECMO for severe acute respiratory distress syndrome: systematic review and individual patient data meta-analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giles Peek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cayot-Constantin</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollyanna Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darryl Abrams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Internal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamainternmed.2019.5713⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (11), pp.2048-2057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-020-06248-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997124v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renal Replacement Therapy in Acute Kidney Injury: Authors' Reply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dechartres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Quenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dreyfuss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 396 (10267), pp.1975--1976. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0140-6736(20)32673-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECMO for severe acute respiratory distress syndrome: systematic review and individual patient data meta-analysis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Combes</w:t>
+                <w:t xml:space="preserve">Circulating Receptor Activator of Nuclear Factor kB Ligand and triglycerides are associated with progression of lower limb arterial calcification in type 2 diabetes: a prospective, observational cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Hassimiou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giles Peek</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Darryl Abrams</w:t>
+                <w:t xml:space="preserve">Carole-Elodie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-020-06248-3⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (1), pp.140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12933-020-01122-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019399v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracorporeal membrane oxygenation for severe acute respiratory distress syndrome associated with COVID-19: a retrospective cohort study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Schmidt</w:t>
+                <w:t xml:space="preserve">Relative Contribution of Gestational Weight Gain, Gestational Diabetes, and Maternal Obesity to Neonatal Fat Mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mitanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jacqueminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dommergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Voiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (11), pp.1121-1131. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (11), pp.3434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2213-2600(20)30328-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu12113434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03985628v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracorporeal membrane oxygenation for severe acute respiratory distress syndrome associated with COVID-19: a retrospective cohort study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Schmidt</w:t>
+                <w:t xml:space="preserve">Impact of Point‐of‐care Testing on Length of Stay of Patients in the Emergency Department: A Cluster‐randomized Controlled Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hausfater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Voiriot</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bulsei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Canavaggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
+              <w:t xml:space="preserve">Academic Emergency Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2213-2600(20)30328-3⟩</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acem.14072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965517v1</w:t>
+                <w:t xml:space="preserve">hal-02967016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative Contribution of Gestational Weight Gain, Gestational Diabetes, and Maternal Obesity to Neonatal Fat Mass</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Hajage</w:t>
+                <w:t xml:space="preserve">Risk Factors for Developing Severe Acute Kidney Injury in Adult Patients With Refractory Postcardiotomy Cardiogenic Shock Receiving Venoarterial Extracorporeal Membrane Oxygenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Lepère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Duceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bombled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu12113434⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (8), pp.e715-e721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000004433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03071585v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Point‐of‐care Testing on Length of Stay of Patients in the Emergency Department: A Cluster‐randomized Controlled Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Hausfater</w:t>
+                <w:t xml:space="preserve">Venoarterial extracorporeal membrane oxygenation to rescue sepsis-induced cardiogenic shock: a retrospective, multicentre, international cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bréchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Lafourcade</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kimmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Demiselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cara Agerstrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Emergency Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acem.14072⟩</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 396 (10250), pp.545-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(20)30733-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967016v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed versus Early Initiation of Renal Replacement Therapy for Severe Acute Kidney Injury: A Systematic Review and Individual Patient Data Meta-Analysis of Randomised Clinical Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gaudry</w:t>
+                <w:t xml:space="preserve">Acyclovir for Mechanically Ventilated Patients With Herpes Simplex Virus Oropharyngeal Reactivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Luyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Saber Barbar</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cayot-Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(20)30531-6⟩</w:t>
+              <w:t xml:space="preserve">JAMA Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 180 (2), pp.263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamainternmed.2019.5713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03849957v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Factors for Developing Severe Acute Kidney Injury in Adult Patients With Refractory Postcardiotomy Cardiogenic Shock Receiving Venoarterial Extracorporeal Membrane Oxygenation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dujardin</w:t>
+                <w:t xml:space="preserve">Delayed versus Early Initiation of Renal Replacement Therapy for Severe Acute Kidney Injury: A Systematic Review and Individual Patient Data Meta-Analysis of Randomised Clinical Trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Chaïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000004433⟩</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 395 (10235), pp.1506--1515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(20)30531-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946489v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyclovir for Mechanically Ventilated Patients With Herpes Simplex Virus Oropharyngeal Reactivation</w:t>
+                <w:t xml:space="preserve">Acyclovir for Mechanically Ventilated Patients With Herpes Simplex Virus Oropharyngeal Reactivation. A Randomized Clinical Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Luyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cayot-Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAMA Internal Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 180 (2), pp.263. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+              <w:t xml:space="preserve">, 2020, 180 (2), pp.263-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1001/jamainternmed.2019.5713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03983014v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venoarterial extracorporeal membrane oxygenation to rescue sepsis-induced cardiogenic shock: a retrospective, multicentre, international cohort study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bréchot</w:t>
+                <w:t xml:space="preserve">Attributable Mortality of Hip Fracture in Older Patients: A Retrospective Observational Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Zerah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cara Agerstrand</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Cohen-Bittan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Mézière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(20)30733-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (8), pp.2370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm9082370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492164v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attributable Mortality of Hip Fracture in Older Patients: A Retrospective Observational Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorène Zerah</w:t>
+                <w:t xml:space="preserve">Perioperative management of oral anticoagulated patients undergoing an oral, implant, or periodontal procedure: a survey of practices of members of two dental scientific societies, the PRADICO study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Radoï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anthony Mézière</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Maman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Monnet-Corti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm9082370⟩</w:t>
+              <w:t xml:space="preserve">Clinical Oral Investigations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (12), pp.4311-4323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00784-019-02877-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940509v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02202461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of local anesthetic continuous wound infusion for the prevention of postoperative pneumonia after on-pump cardiac surgery with sternotomy: the STERNOCAT randomized clinical trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Amour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cholley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Longrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intensive Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 45 (1), pp.33-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00134-018-5497-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perioperative management of oral anticoagulated patients undergoing an oral, implant, or periodontal procedure: a survey of practices of members of two dental scientific societies, the PRADICO study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loredana Radoï</w:t>
+                <w:t xml:space="preserve">Utility of Cricoid Pressure—Reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Birenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Riou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Oral Investigations</w:t>
+              <w:t xml:space="preserve">JAMA Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00784-019-02877-1⟩</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamasurg.2018.5851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02202461v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utility of Cricoid Pressure—Reply</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Outcomes of Stenotrophomonas maltophilia hospital-acquired pneumonia in intensive care unit: a nationwide retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guerci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bellut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gaudefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mongardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamasurg.2018.5851⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (1), pp.371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-019-2649-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137798v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes of Stenotrophomonas maltophilia hospital-acquired pneumonia in intensive care unit: a nationwide retrospective study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mongardon</w:t>
+                <w:t xml:space="preserve">Effect of Cricoid Pressure Compared With a Sham Procedure in the Rapid Sequence Induction of Anesthesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Birenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ntouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Eurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-019-2649-5⟩</w:t>
+              <w:t xml:space="preserve">JAMA Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 154 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamasurg.2018.3577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427037v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Artificial Kidney Initiation in Kidney Injury 2 (AKIKI2): study protocol for a randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martin-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Moschietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20, pp.726. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13063-019-3774-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Cricoid Pressure Compared With a Sham Procedure in the Rapid Sequence Induction of Anesthesia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Eurin</w:t>
+                <w:t xml:space="preserve">A musical intervention for respiratory comfort during noninvasive ventilation in the ICU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Messika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Maquigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Puechberty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Henry-Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamasurg.2018.3577⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (1), pp.1801873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.01873-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877746v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phase III double-blind placebo-controlled randomized study of dexamphetamine sulfate for fatigue in primary brain tumors patients: An ANOCEF trial (DXA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laigle-Donadey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ducray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Hassimiou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuro-Oncology Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (1), pp.vdz043. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/noajnl/vdz043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A musical intervention for respiratory comfort during noninvasive ventilation in the ICU</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High inertial microfluidics for droplet generation in a flow-focusing geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Birenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Riou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.01873-2018⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Microdevices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (3), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamasurg.2018.5851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305920v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyclovir for Mechanically Ventilated Patients With Herpes Simplex Virus Oropharyngeal Reactivation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Forel</w:t>
+                <w:t xml:space="preserve">Percutaneous versus surgical femoro-femoral veno-arterial ECMO: a propensity score matched study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pichoy Danial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cayot-Constantin</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciro Mastroianni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Demondion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Internal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamainternmed.2019.5713⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (12), pp.2153-2161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-018-5442-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416436v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High inertial microfluidics for droplet generation in a flow-focusing geometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Closed-form variance estimator for weighted propensity score estimators with survival outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tubach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Microdevices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamasurg.2018.5851⟩</w:t>
+              <w:t xml:space="preserve">Biometrical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (6), pp.1151 - 1163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bimj.201700330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996806v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma oxysterols: biomarkers for diagnosis and treatment in spastic paraplegia type 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Marelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foudil Lamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rainteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Banneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 141 (1), pp.72 - 84. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awx297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-form variance estimator for weighted propensity score estimators with survival outcome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extracorporeal Membrane Oxygenation for Severe Acute Respiratory Distress Syndrome and Posterior Probability of Mortality Benefit in a Post Hoc Bayesian Analysis of a Randomized Clinical Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan C Goligher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Tomlinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florence Tubach</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duminda N Wijeysundera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biometrical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bimj.201700330⟩</w:t>
+              <w:t xml:space="preserve">JAMA Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 320 (21), pp.2251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jama.2018.14276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930494v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percutaneous versus surgical femoro-femoral veno-arterial ECMO: a propensity score matched study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pichoy Danial</w:t>
+                <w:t xml:space="preserve">Prevalence and risk factors for acute kidney injury among trauma patients: a multicenter cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Desmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Demondion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-018-5442-z⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (1), pp.344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-022-03949-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03983202v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracorporeal Membrane Oxygenation for Severe Acute Respiratory Distress Syndrome and Posterior Probability of Mortality Benefit in a Post Hoc Bayesian Analysis of a Randomized Clinical Trial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">George Tomlinson</w:t>
+                <w:t xml:space="preserve">Timing of Renal Support and Outcome of Septic Shock and Acute Respiratory Distress Syndrome. A Post Hoc Analysis of the AKIKI Randomized Clinical Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eddy Fan</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Schortgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martin-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jama.2018.14276⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 198 (1), pp.58-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.201706-1255OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973355v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02616898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of Renal Support and Outcome of Septic Shock and Acute Respiratory Distress Syndrome. A Post Hoc Analysis of the AKIKI Randomized Clinical Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles Verney</w:t>
+                <w:t xml:space="preserve">Effect of cumulative exposure to corticosteroid and DMARD on radiographic progression in rheumatoid arthritis: results from the ESPOIR cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann de Rycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Saraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.201706-1255OC⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (9), pp.1563-1573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/key122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02616898v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and risk factors for acute kidney injury among trauma patients: a multicenter cohort study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Desmedt</w:t>
+                <w:t xml:space="preserve">Extracorporeal Membrane Oxygenation for Severe Acute Respiratory Distress Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Capellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Demoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-022-03949-7⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 378 (21), pp.1965-1975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa1800385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04050481v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cumulative exposure to corticosteroid and DMARD on radiographic progression in rheumatoid arthritis: results from the ESPOIR cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Guillemin</w:t>
+                <w:t xml:space="preserve">Ventilator-associated pneumonia in patients assisted by veno-arterial extracorporeal membrane oxygenation support: Epidemiology and risk factors of treatment failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bouglé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bombled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Margetis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/key122⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (4), pp.e0194976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0194976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802400v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventilator-associated pneumonia in patients assisted by veno-arterial extracorporeal membrane oxygenation support: Epidemiology and risk factors of treatment failure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of conditional and marginal odds ratios using the prognostic score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann De rycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tubach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0194976⟩</w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (4), pp.687 - 716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.7170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074796v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracorporeal Membrane Oxygenation for Severe Acute Respiratory Distress Syndrome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Combes</w:t>
+                <w:t xml:space="preserve">Sustainability of TNF-blocker tapering in rheumatoid arthritis over 3 years: long-term follow-up of the STRASS (Spacing of TNF-blocker injections in Rheumatoid ArthritiS Study) randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Sigaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lavoué</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa1800385⟩</w:t>
+              <w:t xml:space="preserve">RMD Open : Rheumatic &amp; Musculoskeletal Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (2), pp.e000474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/rmdopen-2017-000474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074010v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability of TNF-blocker tapering in rheumatoid arthritis over 3 years: long-term follow-up of the STRASS (Spacing of TNF-blocker injections in Rheumatoid ArthritiS Study) randomised controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Morel</w:t>
+                <w:t xml:space="preserve">Impact of Intragastric Balloon Before Laparoscopic Gastric Bypass on Patients with Super Obesity: a Randomized Multicenter Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Maunoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pattou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hébuterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMD Open : Rheumatic &amp; Musculoskeletal Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/rmdopen-2017-000474⟩</w:t>
+              <w:t xml:space="preserve">Obesity Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (4), pp.902 - 909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11695-016-2383-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744743v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of conditional and marginal odds ratios using the prognostic score</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Patient-perceived flares in rheumatoid arthritis: A sub-analysis of the STRASS treatment tapering strategy trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tubach</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Alfaiate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sim.7170⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 84 (5), pp.577 - 581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2016.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486782v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Intragastric Balloon Before Laparoscopic Gastric Bypass on Patients with Super Obesity: a Randomized Multicenter Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Schneider</w:t>
+                <w:t xml:space="preserve">Loxapine to control agitation during weaning from mechanical ventilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sztrymf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mégarbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume van der Meersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11695-016-2383-x⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (1), pp.235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-017-1822-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830196v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-perceived flares in rheumatoid arthritis: A sub-analysis of the STRASS treatment tapering strategy trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thao Pham</w:t>
+                <w:t xml:space="preserve">Initiation Strategies for Renal-Replacement Therapy in the Intensive Care Unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Schortgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martin-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2016.10.001⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 375 (2), pp.122-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa1603017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01857442v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loxapine to control agitation during weaning from mechanical ventilation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume van der Meersch</w:t>
+                <w:t xml:space="preserve">Can we improve transthoracic echocardiography training in non-cardiologist residents? Experience of two training programs in the intensive care unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ederhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Miguel-Montanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Rafat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-017-1822-y⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-016-0150-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860223v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation Strategies for Renal-Replacement Therapy in the Intensive Care Unit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Gaudry</w:t>
+                <w:t xml:space="preserve">Neutrophil expression of glucocorticoid-induced leucine zipper (GILZ) anti-inflammatory protein is associated with acute respiratory distress syndrome severity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alix Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Pons</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Montravers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piednoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa1603017⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-016-0210-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577876v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we improve transthoracic echocardiography training in non-cardiologist residents? Experience of two training programs in the intensive care unit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Rafat</w:t>
+                <w:t xml:space="preserve">Comparison of two strategies for initiating renal replacement therapy in the intensive care unit: study protocol for a randomized controlled trial (AKIKI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderique Schortgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martin-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-016-0150-8⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-015-0718-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320043v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutrophil expression of glucocorticoid-induced leucine zipper (GILZ) anti-inflammatory protein is associated with acute respiratory distress syndrome severity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Alix Espinasse</w:t>
+                <w:t xml:space="preserve">Comparison of two strategies for initiating renal replacement therapy in the intensive care unit: study protocol for a randomized controlled trial (akiki)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dufour</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Schortgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martin-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (1), pp.105. </w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Trials, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-016-0210-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13063-015-0718-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721939v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two strategies for initiating renal replacement therapy in the intensive care unit: study protocol for a randomized controlled trial (AKIKI)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Tubach</w:t>
+                <w:t xml:space="preserve">Long-term outcomes and cardiac surgery in critically ill patients with infective endocarditis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mirabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hajage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Novy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (18), pp.1195-1204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/eht303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-015-0718-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03869534v1</w:t>
+                <w:t xml:space="preserve">hal-03871859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two strategies for initiating renal replacement therapy in the intensive care unit: study protocol for a randomized controlled trial (akiki)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gaudry</w:t>
+                <w:t xml:space="preserve">Long-term outcomes and cardiac surgery in critically ill patients with infective endocarditis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mirabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...146 lines deleted...]
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Novy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Heart Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.1195-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01080963v1</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">hal-03871859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the lowest efficacious dose (toledo): results of a multicenter non-inferiority randomized open-label controlled trial assessing tocilizumab or abatacept injection spacing in rheumatoid arthritis patients in remission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Kedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dieude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ducourau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Congress of Rheumatology (EULAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Madrid, Spain. pp.715-716, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/annrheumdis-2019-eular.5060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">52 – Facteurs décisifs de non-reconstruction chez 1 937 femmes après mastectomie totale ; information et choix des patientes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Héquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dolbeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zarca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Héquet</w:t>
+                <w:t xml:space="preserve">V. Fourchotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Reyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33° Journées de la Société Française de Sénologie et de Pathologie Mammaire (SFSPM), Marseille, 2011. Cancer du sein : surdiagnostic, surtraitement. A la recherche d'un nouvel équilibre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Marseille, France. pp.341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">34 – Prédiction de l’atteinte ganglionnaire axillaire résiduelle chez les patientes ayant un ganglion sentinelle positif : un nouveau nomogramme incluant HER2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ngô</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. de Rycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Castellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fourchotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hugonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33° Journées de la Société Française de Sénologie et de Pathologie Mammaire (SFSPM), Marseille, 2011. Cancer du sein : surdiagnostic, surtraitement. A la recherche d'un nouvel équilibre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Marseille, France. pp.302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12986,279 +12718,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the lowest efficacious dose (toledo): results of a multicenter non-inferiority randomized open-label controlled trial assessing tocilizumab or abatacept injection spacing in rheumatoid arthritis patients in remission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kedra Joanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dieudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ducourau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EULAR 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, MADRID, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential effect of corticosteroids and biological Dmards on five-year radiographic progression in rheumatoid arthritis: results from a weighted cumulative exposure model developed on the Espoir Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann de Rycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Saraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American College of Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, San-Diego, United States. 69, 2017, Arthritis &amp; Rheumatology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13268,117 +13000,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-form variance estimators for weighted and stratified dose-response function estimators using generalized propensity score</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Garès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13388,114 +13120,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation du score de propension et du score pronostique en pharmacoépidémiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé publique et épidémiologie. Université Sorbonne Paris Cité, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017USPCC175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02083652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId466"/>
+      <w:footerReference w:type="default" r:id="rId463"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13642,51 +13374,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505624v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Reinaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mavoungou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hajage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lieng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deivanes Rajendrabose" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2025.3569" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495630v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaudry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lemiale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schmidt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202408-1669oc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05126073v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mah&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnet-Corti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Descroix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2025.102848" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505635v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Collet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beydon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Jiang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111613" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505643v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Louis Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Rozenberg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Simon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111305" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05500205v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Terrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Walter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Lebbah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sigaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01340-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450317v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Marec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxens Decav&#232;le" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaura Laurent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202308-1358OC" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04484144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rambaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dreyfuss" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Lebbah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin-Lefevre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-024-07339-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832650v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Razazi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Luyt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voiriot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Rouz&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MEJ.0000000000001134" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279434v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kedra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieud&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giboin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Marotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Salliot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.42752" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399172v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Giabicani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poncet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guidet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rigaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04349-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506167v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Januel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labauge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maillart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de S&#232;ze" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2023.19766" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228661v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barraud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M Bik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Billy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clarot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.06.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935806v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Landoll" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pequignot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Langouet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(22)00438-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229512v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Belin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Franchineau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Guennec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04616-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04031648v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benichou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Prost" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-023-01105-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003639v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serret-Larmande" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Zenati" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dechartres" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2023.09.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393135v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebreton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dres" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guervilly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2023.24491" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995492v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Simon-Tillaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Tohme" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Hariri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dureau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04328-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820973v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Desmedt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-03949-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03868048v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Smail-Faugeron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Tan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Yordanov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2022.01.023" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838507v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia-Savina Moysidou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kossi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tubach" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55563/clinexprheumatol/eonoj3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002241v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Papazian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-021-06604-x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832138v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lafourcade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Combe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dougados" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2021-002040" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732822v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grolleau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Barbar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bourredjem" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-03936-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324840v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gar&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chauvet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.202000267" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983214v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demoule" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Messika" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jaber" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassimiou Diallo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202108-1857OC" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03920105v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hausfater" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boutolleau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lacombe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Beurton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dumont" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10945-y" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002124v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539812v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706856v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202111-2495OC" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850792v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laigle-Donadey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Metellus" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyotat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menei" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Proust" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2022.8.JNS221068" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03895162v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Straus" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Teulier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wattiez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14569" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fartoukh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00956-9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03217678v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L Martin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Trioux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000005065" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03500885v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Burrel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hraiech" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Hassimiou Diallo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2021.39825" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535890v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rozes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Reizine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Daniel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keab878" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821041v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#224;i Pham" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03784-2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858591v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peskine" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cariou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gu&#233;rot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.07.022" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03793507v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paccoud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baptiste" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bleibtreu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa791" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524638v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00861-1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03879089v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.10.004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997458v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Louis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(21)00350-0" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03337969v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(21)00350-0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849955v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quenot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(21)01954-1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03376061v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aissi James" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chommeloux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03780-6" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858178v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massart" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maxime" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fillatre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ferr&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00971-w" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03888144v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pourcher" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Caumes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1122" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03390665v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Charkaoui" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaugerie Laurent" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kirchgesner" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjab184" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03194284v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pons" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00843-3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946643v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Phan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Elodie Aubert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-020-01122-4" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997124v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Forel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cayot-Constantin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2019.5713" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849958v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(20)32673-8" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03019399v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Peek" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollyanna Hardy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Abrams" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-020-06248-3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985628v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monsel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(20)30328-3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02965517v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03071585v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mitanchez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacqueminet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dommergues" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12113434" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967016v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bulsei" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Canavaggio" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acem.14072" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849957v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Cha&#239;bi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(20)30531-6" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946489v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Lep&#232;re" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Duceau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bombled" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dujardin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000004433" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983014v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492164v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#233;chot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demiselle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Agerstrand" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(20)30733-9" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02940509v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Zerah" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Cohen-Bittan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9082370" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02136007v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amour" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cholley" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ouattara" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Longrois" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leprince" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-018-5497-x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02202461v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Rado&#239;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00784-019-02877-1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02137798v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Birenbaum" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Riou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamasurg.2018.5851" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02427037v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerci" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bellut" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Mokhtari" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gaudefroy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mongardon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2649-5" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417783v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moschietto" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3774-9" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877746v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roche" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ntouba" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Eurin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamasurg.2018.3577" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02899416v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducray" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boone" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/noajnl/vdz043" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02305920v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Martin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Maquigneau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Puechberty" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Henry-Lagarrigue" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01873-2018" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416436v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996806v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01737580v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Marelli" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Lamari" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Banneau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awx297" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930494v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.201700330" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983202v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichoy Danial" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Nguyen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Mastroianni" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demondion" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-018-5442-z" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01973355v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan C Goligher" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tomlinson" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duminda N Wijeysundera" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Fan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2018.14276" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616898v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Schortgen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verney" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201706-1255OC" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050481v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802400v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Louveau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann de Rycke" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saraux" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/key122" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074796v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bougl&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Margetis" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vidal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194976" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074010v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Capellier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavou&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1800385" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01744743v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sigaux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bailly" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mariette" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2017-000474" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486782v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann De&#160;rycke" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.7170" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830196v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coffin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maunoury" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pattou" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. H&#233;buterne" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schneider" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-016-2383-x" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857442v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Portier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gossec" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Alfaiate" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2016.10.001" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1VBKDQP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860223v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sztrymf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sonneville" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;garbane" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume van der Meersch" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-017-1822-y" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03577876v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gaudry" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1603017" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320043v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labb&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ederhy" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Pasquet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Miguel-Montanes" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rafat" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-016-0150-8" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721939v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Espinasse" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montravers" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piednoir" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufour" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-016-0210-0" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869534v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;derique Schortgen" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-015-0718-x" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02733180v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Schortgen" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080963v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mirabel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Novy" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871859v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mirabel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sonneville" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hajage" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Novy" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tubach" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/eht303" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606082v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieude" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ducourau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-eular.5060" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575795v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;quet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dolbeault" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zarca" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fourchotte" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reyal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575806v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ng&#244;" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Rycke" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castellier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hugonnet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02158682v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedra Joanna" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681327v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889794v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02083652v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCC175" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505624v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Reinaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mavoungou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hajage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lieng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deivanes Rajendrabose" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2025.3569" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495630v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaudry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lemiale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schmidt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202408-1669oc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05126073v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mah&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnet-Corti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Descroix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2025.102848" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505635v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Collet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beydon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Jiang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111613" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05500205v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Terrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Walter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Lebbah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sigaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01340-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505643v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Louis Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Rozenberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Simon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111305" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04484144v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rambaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dreyfuss" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Lebbah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin-Lefevre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-024-07339-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Marec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxens Decav&#232;le" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaura Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202308-1358OC" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832650v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Razazi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Luyt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voiriot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Rouz&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MEJ.0000000000001134" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279434v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kedra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieud&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giboin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Marotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Salliot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.42752" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935806v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Landoll" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pequignot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Langouet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(22)00438-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228661v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barraud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M Bik" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Billy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clarot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.06.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506167v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Januel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labauge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maillart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de S&#232;ze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2023.19766" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399172v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Giabicani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poncet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guidet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rigaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04349-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229512v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Belin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Franchineau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Guennec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04616-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04031648v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benichou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Prost" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-023-01105-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995492v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Simon-Tillaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Tohme" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Hariri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dureau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04328-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003639v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serret-Larmande" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Zenati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dechartres" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2023.09.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393135v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebreton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dres" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guervilly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2023.24491" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732822v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grolleau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Barbar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bourredjem" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-03936-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832138v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lafourcade" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Combe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dougados" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2021-002040" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324840v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gar&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chauvet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.202000267" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03868048v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Smail-Faugeron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Tan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Yordanov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2022.01.023" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838507v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia-Savina Moysidou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kossi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tubach" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55563/clinexprheumatol/eonoj3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002241v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Papazian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-021-06604-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820973v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Desmedt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-03949-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03920105v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hausfater" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boutolleau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lacombe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Beurton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dumont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10945-y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002124v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demoule" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Messika" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jaber" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassimiou Diallo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202108-1857OC" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983214v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539812v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850792v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laigle-Donadey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Metellus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyotat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menei" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Proust" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2022.8.JNS221068" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706856v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202111-2495OC" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821041v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#224;i Pham" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03784-2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03500885v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Burrel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hraiech" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Hassimiou Diallo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2021.39825" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03217678v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L Martin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Trioux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000005065" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535890v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rozes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Reizine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Daniel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keab878" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03895162v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Straus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Teulier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wattiez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14569" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821035v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fartoukh" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00956-9" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03793507v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paccoud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baptiste" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bleibtreu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa791" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524638v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00861-1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858591v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peskine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cariou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deye" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gu&#233;rot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.07.022" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03879089v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.10.004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03376061v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aissi James" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chommeloux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03780-6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849955v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Louis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quenot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(21)01954-1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858178v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massart" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maxime" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fillatre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ferr&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00971-w" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03337969v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(21)00350-0" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03888144v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pourcher" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Caumes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1122" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03390665v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Charkaoui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaugerie Laurent" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kirchgesner" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjab184" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03194284v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pons" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00843-3" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985628v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monsel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(20)30328-3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02965517v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03019399v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Peek" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollyanna Hardy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Abrams" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-020-06248-3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849958v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(20)32673-8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946643v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourron" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Phan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Elodie Aubert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-020-01122-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03071585v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mitanchez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacqueminet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dommergues" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12113434" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967016v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bulsei" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Canavaggio" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acem.14072" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946489v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Lep&#232;re" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Duceau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bombled" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dujardin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000004433" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492164v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#233;chot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demiselle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Agerstrand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(20)30733-9" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983014v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Forel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cayot-Constantin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2019.5713" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849957v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Cha&#239;bi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(20)30531-6" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416436v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02940509v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Zerah" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Cohen-Bittan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9082370" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02202461v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Rado&#239;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00784-019-02877-1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02136007v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amour" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cholley" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ouattara" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Longrois" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leprince" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-018-5497-x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02137798v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Birenbaum" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Riou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamasurg.2018.5851" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02427037v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerci" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bellut" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Mokhtari" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gaudefroy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mongardon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2649-5" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877746v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roche" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ntouba" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Eurin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamasurg.2018.3577" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417783v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moschietto" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3774-9" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02305920v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Martin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Maquigneau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Puechberty" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Henry-Lagarrigue" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01873-2018" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02899416v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducray" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boone" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/noajnl/vdz043" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996806v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983202v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichoy Danial" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Nguyen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Mastroianni" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demondion" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-018-5442-z" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930494v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.201700330" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01737580v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Marelli" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Lamari" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Banneau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awx297" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01973355v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan C Goligher" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tomlinson" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duminda N Wijeysundera" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Fan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2018.14276" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050481v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616898v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Schortgen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verney" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201706-1255OC" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802400v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Louveau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann de Rycke" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saraux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/key122" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074010v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Capellier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavou&#233;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1800385" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074796v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bougl&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Margetis" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vidal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194976" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486782v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann De&#160;rycke" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.7170" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01744743v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sigaux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bailly" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mariette" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2017-000474" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830196v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coffin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maunoury" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pattou" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. H&#233;buterne" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schneider" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-016-2383-x" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857442v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Portier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gossec" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Alfaiate" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2016.10.001" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1VBKDQP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860223v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sztrymf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sonneville" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;garbane" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume van der Meersch" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-017-1822-y" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03577876v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gaudry" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1603017" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320043v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labb&#233;" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ederhy" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Pasquet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Miguel-Montanes" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rafat" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-016-0150-8" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721939v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Espinasse" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montravers" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piednoir" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufour" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-016-0210-0" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869534v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;derique Schortgen" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-015-0718-x" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02733180v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Schortgen" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871859v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mirabel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sonneville" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hajage" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Novy" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tubach" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/eht303" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080963v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mirabel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Novy" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606082v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieude" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ducourau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-eular.5060" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575795v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;quet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dolbeault" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zarca" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fourchotte" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reyal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575806v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ng&#244;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Rycke" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castellier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hugonnet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02158682v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedra Joanna" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681327v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889794v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02083652v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCC175" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>