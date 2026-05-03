--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -66,731 +66,731 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (92)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (93)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reporting of Noninferiority Margins on ClinicalTrials.gov</w:t>
+                <w:t xml:space="preserve">Dyspnoea-referenced minimal clinically important difference in the resting inspiratory capacity response to short-acting bronchodilators in COPD patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Reinaud</w:t>
+                <w:t xml:space="preserve">Pierantonio Laveneziana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Mavoungou</w:t>
+                <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hajage</w:t>
+                <w:t xml:space="preserve">Nicolas Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Lieng</w:t>
+                <w:t xml:space="preserve">Clara Bianquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deivanes Rajendrabose</w:t>
+                <w:t xml:space="preserve">François-Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (4), pp.e253569. </w:t>
+              <w:t xml:space="preserve">Pulmonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 32 (1), pp.2611184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2025.3569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/25310429.2025.2611184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505624v1</w:t>
+                <w:t xml:space="preserve">hal-05600645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Reporting of Trials Evaluating Organ Support Therapies Using Multistate Modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Reporting of Noninferiority Margins on ClinicalTrials.gov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mavoungou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Lemiale</w:t>
+                <w:t xml:space="preserve">Chloé Lieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Schmidt</w:t>
+                <w:t xml:space="preserve">Deivanes Rajendrabose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 211 (8), pp.1418-1426. </w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (4), pp.e253569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1164/rccm.202408-1669oc⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2025.3569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495630v1</w:t>
+                <w:t xml:space="preserve">hal-05505624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral anticoagulant periprocedural management in patients undergoing an oral, dental implant or periodontal surgery: a prospective national observational survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the Reporting of Trials Evaluating Organ Support Therapies Using Multistate Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Mahé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Hajage</w:t>
+                <w:t xml:space="preserve">Stéphane Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Monnet-Corti</w:t>
+                <w:t xml:space="preserve">Alain Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Maman</w:t>
+                <w:t xml:space="preserve">Virginie Lemiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Descroix</w:t>
+                <w:t xml:space="preserve">Matthieu Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (3), pp.102848. </w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 211 (8), pp.1418-1426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rpth.2025.102848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1164/rccm.202408-1669oc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126073v1</w:t>
+                <w:t xml:space="preserve">hal-05495630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some superiority trials with nonsignificant results published in high impact factor journals correspond to noninferiority situations: a research-on-research study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oral anticoagulant periprocedural management in patients undergoing an oral, dental implant or periodontal surgery: a prospective national observational survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Collet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Reinaud</w:t>
+                <w:t xml:space="preserve">Isabelle Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Beydon</w:t>
+                <w:t xml:space="preserve">Virginie Monnet-Corti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojun Jiang</w:t>
+                <w:t xml:space="preserve">Louis Maman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2024.111613⟩</w:t>
+              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (3), pp.102848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rpth.2025.102848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505635v1</w:t>
+                <w:t xml:space="preserve">hal-05126073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of intensive prone position therapy on outcomes in intubated patients with ARDS related to COVID-19</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Le Terrier</w:t>
+                <w:t xml:space="preserve">Some superiority trials with nonsignificant results published in high impact factor journals correspond to noninferiority situations: a research-on-research study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deivanes Rajendrabose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaïs Walter</w:t>
+                <w:t xml:space="preserve">Lucie Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Lebbah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Hajage</w:t>
+                <w:t xml:space="preserve">Maxime Beydon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Sigaud</w:t>
+                <w:t xml:space="preserve">Xiaojun Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.100. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 177, pp.111613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-024-01340-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2024.111613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05500205v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodological review of the high-dimensional propensity score in comparative-effectiveness and safety-of-interventions research finds incomplete reporting relative to algorithm development and robustness</w:t>
               </w:r>
@@ -828,51 +828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 169, pp.111305. </w:t>
@@ -904,230 +904,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renal replacement therapy initiation strategies in comatose patients with severe acute kidney injury: a secondary analysis of a multicenter randomized controlled trial</w:t>
+                <w:t xml:space="preserve">Impact of intensive prone position therapy on outcomes in intubated patients with ARDS related to COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Rambaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Christophe Le Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaïs Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Martin-Lefevre</w:t>
+                <w:t xml:space="preserve">Florian Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00134-024-07339-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13613-024-01340-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484144v1</w:t>
+                <w:t xml:space="preserve">inserm-05500205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Airway Occlusion Pressure Is Associated with Dyspnea and Increased Mortality in Critically Ill Mechanically Ventilated Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxens Decavèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaura Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1172,606 +1172,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Care of the critically ill begins in the emergency medicine setting</w:t>
+                <w:t xml:space="preserve">Renal replacement therapy initiation strategies in comatose patients with severe acute kidney injury: a secondary analysis of a multicenter randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keyvan Razazi</w:t>
+                <w:t xml:space="preserve">Thomas Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Edouard Luyt</w:t>
+                <w:t xml:space="preserve">Didier Dreyfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Voiriot</w:t>
+                <w:t xml:space="preserve">Saïd Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anahita Rouzé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Garnier</w:t>
+                <w:t xml:space="preserve">Laurent Martin-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Emergency Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MEJ.0000000000001134⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-024-07339-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832650v1</w:t>
+                <w:t xml:space="preserve">hal-04484144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the lowest efficacious dose (ToLEDo): results of a multicenter non‐inferiority randomized open‐label controlled trial assessing Tocilizumab or Abatacept injection spacing in rheumatoid arthritis in remission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Care of the critically ill begins in the emergency medicine setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyvan Razazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Kedra</w:t>
+                <w:t xml:space="preserve">Charles-Edouard Luyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dieudé</w:t>
+                <w:t xml:space="preserve">Guillaume Voiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Giboin</w:t>
+                <w:t xml:space="preserve">Anahita Rouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Marotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carine Salliot</w:t>
+                <w:t xml:space="preserve">Marc Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/art.42752⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (3), pp.165-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MEJ.0000000000001134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279434v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative outcomes of extracorporeal membrane oxygenation for COVID-19 delivered in experienced European centres during successive SARS-CoV-2 variant outbreaks (ECMO-SURGES): an international, multicentre, retrospective cohort study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Hajage</w:t>
+                <w:t xml:space="preserve">Towards the lowest efficacious dose (ToLEDo): results of a multicenter non‐inferiority randomized open‐label controlled trial assessing Tocilizumab or Abatacept injection spacing in rheumatoid arthritis in remission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micha Landoll</w:t>
+                <w:t xml:space="preserve">Philippe Dieudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pequignot</w:t>
+                <w:t xml:space="preserve">Caroline Giboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Langouet</w:t>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Salliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2213-2600(22)00438-6⟩</w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 76 (4), pp.541-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.42752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935806v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why the article that led to the widespread use of hydroxychloroquine in COVID-19 should be retracted.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Limitation of life-sustaining therapies in critically ill patients with COVID-19: a descriptive epidemiological investigation from the COVID-ICU study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lonni Besançon</w:t>
+                <w:t xml:space="preserve">Mikhael Giabicani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth M Bik</w:t>
+                <w:t xml:space="preserve">Antoine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Billy</w:t>
+                <w:t xml:space="preserve">Bertrand Guidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Clarot</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 78 (4), pp.437-440. </w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (1), pp.103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13054-023-04349-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228661v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Between Anti-CD20 Therapies and COVID-19 Severity Among Patients With Relapsing-Remitting and Progressive Multiple Sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Januel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1842,10873 +1842,11007 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitation of life-sustaining therapies in critically ill patients with COVID-19: a descriptive epidemiological investigation from the COVID-ICU study</w:t>
+                <w:t xml:space="preserve">Why the article that led to the widespread use of hydroxychloroquine in COVID-19 should be retracted.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhael Giabicani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Le Terrier</w:t>
+                <w:t xml:space="preserve">Damien Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Poncet</w:t>
+                <w:t xml:space="preserve">Lonni Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Guidet</w:t>
+                <w:t xml:space="preserve">Elisabeth M Bik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Rigaud</w:t>
+                <w:t xml:space="preserve">Eric Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Clarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-023-04349-1⟩</w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78 (4), pp.437-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04399172v1</w:t>
+                <w:t xml:space="preserve">hal-04228661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FX06 to rescue SARS-CoV-2-induced acute respiratory distress syndrome: a randomized clinical trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Guérin</w:t>
+                <w:t xml:space="preserve">Comparative outcomes of extracorporeal membrane oxygenation for COVID-19 delivered in experienced European centres during successive SARS-CoV-2 variant outbreaks (ECMO-SURGES): an international, multicentre, retrospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Belin</w:t>
+                <w:t xml:space="preserve">Micha Landoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Franchineau</w:t>
+                <w:t xml:space="preserve">Benjamin Pequignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Le Guennec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Hajage</w:t>
+                <w:t xml:space="preserve">Elise Langouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27 (1), pp.331. </w:t>
+              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (2), pp.163-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-023-04616-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2213-2600(22)00438-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229512v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of renal replacement therapy strategy on beta-lactam plasma concentrations: the BETAKIKI study—an ancillary study of a randomized controlled trial</w:t>
+                <w:t xml:space="preserve">FX06 to rescue SARS-CoV-2-induced acute respiratory distress syndrome: a randomized clinical trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Roux</w:t>
+                <w:t xml:space="preserve">Emmanuelle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Benichou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lisa Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Franchineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas de Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.11. </w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (1), pp.331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-023-01105-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13054-023-04616-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031648v1</w:t>
+                <w:t xml:space="preserve">hal-04229512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levosimendan in patients undergoing extracorporeal membrane oxygenation after cardiac surgery: an emulated target trial using observational data</w:t>
+                <w:t xml:space="preserve">Impact of renal replacement therapy strategy on beta-lactam plasma concentrations: the BETAKIKI study—an ancillary study of a randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Massol</w:t>
+                <w:t xml:space="preserve">Damien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Simon-Tillaux</w:t>
+                <w:t xml:space="preserve">Nicolas Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Tohme</w:t>
+                <w:t xml:space="preserve">Laurent Martin-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Hariri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Dureau</w:t>
+                <w:t xml:space="preserve">Nicolas de Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-023-04328-6⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-023-01105-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03995492v1</w:t>
+                <w:t xml:space="preserve">hal-04031648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodological review of population-adjusted indirect comparisons reveals inconsistent reporting and suggests publication bias</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Levosimendan in patients undergoing extracorporeal membrane oxygenation after cardiac surgery: an emulated target trial using observational data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Serret-Larmande</w:t>
+                <w:t xml:space="preserve">Noémie Simon-Tillaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belkacem Zenati</w:t>
+                <w:t xml:space="preserve">Joanna Tohme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Dechartres</w:t>
+                <w:t xml:space="preserve">Geoffroy Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lambert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pauline Dureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 163, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (1), pp.51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2023.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13054-023-04328-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003639v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prone Positioning During Extracorporeal Membrane Oxygenation in Patients With Severe ARDS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A methodological review of population-adjusted indirect comparisons reveals inconsistent reporting and suggests publication bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Serret-Larmande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Zenati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dechartres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jama.2023.24491⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 163, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2023.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393135v1</w:t>
+                <w:t xml:space="preserve">hal-05003639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalization of renal replacement therapy initiation: a secondary analysis of the AKIKI and IDEAL-ICU trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Grolleau</w:t>
+                <w:t xml:space="preserve">Prone Positioning During Extracorporeal Membrane Oxygenation in Patients With Severe ARDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Porcher</w:t>
+                <w:t xml:space="preserve">Guillaume Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saber Barbar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Hajage</w:t>
+                <w:t xml:space="preserve">Martin Dres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Bourredjem</w:t>
+                <w:t xml:space="preserve">Christophe Guervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 26 (1), pp.64. </w:t>
+              <w:t xml:space="preserve">JAMA Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 330 (24), pp.2343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-022-03936-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jama.2023.24491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03732822v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive impact on 10-year outcome of the window of opportunity for conventional synthetic DMARDs in rheumatoid arthritis: results from the ESPOIR cohort</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ability to predict rheumatoid arthritis relapse after tumour necrosis factor inhibitor tapering by the Multi-Biomarker Disease Activity Score: a post-hoc analysis of the STRASS trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lafourcade</w:t>
+                <w:t xml:space="preserve">Georgia-Savina Moysidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Combe</w:t>
+                <w:t xml:space="preserve">Sandra Kossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dougados</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Florence Tubach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMD Open : Rheumatic &amp; Musculoskeletal Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (1), pp.e002040. </w:t>
+              <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/rmdopen-2021-002040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.55563/clinexprheumatol/eonoj3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832138v1</w:t>
+                <w:t xml:space="preserve">hal-04838507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variance estimators for weighted and stratified linear dose–response function estimators using generalized propensity score</w:t>
+                <w:t xml:space="preserve">Effect of prone positioning on survival in adult patients receiving venovenous extracorporeal membrane oxygenation for acute respiratory distress syndrome: a systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Garès</w:t>
+                <w:t xml:space="preserve">Laurent Papazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chauvet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biometrical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 64 (1), pp.33-56. </w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (3), pp.270-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bimj.202000267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00134-021-06604-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324840v1</w:t>
+                <w:t xml:space="preserve">hal-04002241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analyses frequently include old trials that are associated with a larger intervention effect: a meta-epidemiological study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early prone positioning in acute respiratory distress syndrome related to COVID-19: a propensity score analysis from the multicentric cohort COVID-ICU network—the ProneCOVID study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Smail-Faugeron</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Luc Desmedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2022.01.023⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (1), pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-022-03949-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03868048v1</w:t>
+                <w:t xml:space="preserve">hal-04820973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability to predict rheumatoid arthritis relapse after tumour necrosis factor inhibitor tapering by the Multi-Biomarker Disease Activity Score: a post-hoc analysis of the STRASS trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meta-analyses frequently include old trials that are associated with a larger intervention effect: a meta-epidemiological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Smail-Faugeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidan Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgia-Savina Moysidou</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Youri Yordanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.55563/clinexprheumatol/eonoj3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 145, pp.144-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2022.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838507v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03868048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of prone positioning on survival in adult patients receiving venovenous extracorporeal membrane oxygenation for acute respiratory distress syndrome: a systematic review and meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positive impact on 10-year outcome of the window of opportunity for conventional synthetic DMARDs in rheumatoid arthritis: results from the ESPOIR cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Papazian</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Maxime Dougados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-021-06604-x⟩</w:t>
+              <w:t xml:space="preserve">RMD Open : Rheumatic &amp; Musculoskeletal Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), pp.e002040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/rmdopen-2021-002040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04002241v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early prone positioning in acute respiratory distress syndrome related to COVID-19: a propensity score analysis from the multicentric cohort COVID-ICU network—the ProneCOVID study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Said Lebbah</w:t>
+                <w:t xml:space="preserve">Variance estimators for weighted and stratified linear dose–response function estimators using generalized propensity score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Garès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Desmedt</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Guillaume Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 26 (1), pp.71. </w:t>
+              <w:t xml:space="preserve">Biometrical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64 (1), pp.33-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-022-03949-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bimj.202000267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820973v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulative incidence of SARS-CoV-2 infection and associated risk factors among frontline health care workers in Paris: the SEROCOV cohort study</w:t>
+                <w:t xml:space="preserve">Personalization of renal replacement therapy initiation: a secondary analysis of the AKIKI and IDEAL-ICU trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hausfater</w:t>
+                <w:t xml:space="preserve">François Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Boutolleau</w:t>
+                <w:t xml:space="preserve">Raphaël Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Lacombe</w:t>
+                <w:t xml:space="preserve">Saber Barbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Beurton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Margaux Dumont</w:t>
+                <w:t xml:space="preserve">Abderrahmane Bourredjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-10945-y⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (1), pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-022-03936-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920105v1</w:t>
+                <w:t xml:space="preserve">hal-03732822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence, Intensity, and Clinical Impact of Dyspnea in Critically Ill Patients Receiving Invasive Ventilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Demoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Demoule</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Hajage</w:t>
+                <w:t xml:space="preserve">Jonathan Messika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Messika</w:t>
+                <w:t xml:space="preserve">Samir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassimiou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 205 (8), pp.917-926. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1164/rccm.202108-1857OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence, Intensity, and Clinical Impact of Dyspnea in Critically Ill Patients Receiving Invasive Ventilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Demoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Demoule</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Hajage</w:t>
+                <w:t xml:space="preserve">Jonathan Messika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Messika</w:t>
+                <w:t xml:space="preserve">Samir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassimiou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 205 (8), pp.917-926. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.202108-1857OC⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence, Intensity and Clinical Impact of Dyspnea in Critically Ill Patients Receiving Invasive Ventilation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hassimiou Diallo</w:t>
+                <w:t xml:space="preserve">Cumulative incidence of SARS-CoV-2 infection and associated risk factors among frontline health care workers in Paris: the SEROCOV cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hausfater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Boutolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Beurton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.202108-1857OC⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.7211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-10945-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539812v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surgery for glioblastomas in the elderly: an Association des Neuro-oncologues d’Expression Française (ANOCEF) trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laigle-Donadey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Metellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3171/2022.8.JNS221068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracorporeal Membrane Oxygenation for Severe Acute Respiratory Distress Syndrome associated with COVID-19: An Emulated Target Trial Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mercat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 206 (3), pp.281-294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1164/rccm.202111-2495OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits and risks of noninvasive oxygenation strategy in COVID-19: a multicenter, prospective cohort study (COVID-ICU) in 137 hospitals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Schmidt</w:t>
+                <w:t xml:space="preserve">Prevalence, Intensity and Clinical Impact of Dyspnea in Critically Ill Patients Receiving Invasive Ventilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Demoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Demoule</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Combes</w:t>
+                <w:t xml:space="preserve">Jonathan Messika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassimiou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-021-03784-2⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.202108-1857OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821041v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of Acyclovir to Suppress Herpes Simplex Virus Oropharyngeal Reactivation in Patients Who Are Mechanically Ventilated</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Baclofen Destabilises Breathing during Sleep in Healthy Humans: A Randomised, Controlled, Double-blind Crossover Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Straus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wattiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Hassimiou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2021.39825⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87 (4), pp.1814-1823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcp.14569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500885v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Lack of Blinding and Mortality Results in Critical Care Randomized Controlled Trials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Hajage</w:t>
+                <w:t xml:space="preserve">Predicting 90-day survival of patients with COVID-19: Survival of Severely Ill COVID (SOSIC) scores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Guidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Demoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maharajah Ponnaiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Fartoukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000005065⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-021-00956-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217678v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully automated opportunistic screening of vertebral fractures and osteoporosis on more than 150 000 routine computed tomography scans</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Efficacy of Acyclovir to Suppress Herpes Simplex Virus Oropharyngeal Reactivation in Patients Who Are Mechanically Ventilated</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Luyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christel Daniel</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Burrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hraiech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Hassimiou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keab878⟩</w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (12), pp.e2139825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2021.39825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03535890v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baclofen Destabilises Breathing during Sleep in Healthy Humans: A Randomised, Controlled, Double-blind Crossover Trial</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association Between Lack of Blinding and Mortality Results in Critical Care Randomized Controlled Trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Wattiez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Guillaume L Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Trioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tubach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcp.14569⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Publish Ahead of Print, pp.1800-1811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000005065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03895162v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting 90-day survival of patients with COVID-19: Survival of Severely Ill COVID (SOSIC) scores</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fully automated opportunistic screening of vertebral fractures and osteoporosis on more than 150 000 routine computed tomography scans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Fartoukh</w:t>
+                <w:t xml:space="preserve">Christian Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rozes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Reizine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-021-00956-9⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keab878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821035v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03535890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compassionate Use of Hydroxychloroquine in Clinical Practice for Patients With Mild to Severe COVID-19 in a French University Hospital</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Benefits and risks of noninvasive oxygenation strategy in COVID-19: a multicenter, prospective cohort study (COVID-ICU) in 137 hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Demoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tài Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaa791⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-021-03784-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793507v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics, management, and prognosis of elderly patients with COVID-19 admitted in the ICU during the first wave: insights from the COVID-ICU study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Long-Term Disabilities of Survivors of Out-of-Hospital Cardiac Arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peskine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tài Pham</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Deye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-021-00861-1⟩</w:t>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 159 (2), pp.699-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chest.2020.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524638v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Disabilities of Survivors of Out-of-Hospital Cardiac Arrest</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Characteristics, management, and prognosis of elderly patients with COVID-19 admitted in the ICU during the first wave: insights from the COVID-ICU study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Dres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guérot</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kimmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tài Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chest.2020.07.022⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-021-00861-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858591v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Compassionate Use of Hydroxychloroquine in Clinical Practice for Patients With Mild to Severe COVID-19 in a French University Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Paccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tubach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bleibtreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73 (11), pp.e4064-e4072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaa791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chest.2020.10.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03879089v1</w:t>
+                <w:t xml:space="preserve">hal-03793507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolving outcomes of extracorporeal membrane oxygenation support for severe COVID-19 ARDS in Sorbonne hospitals, Paris</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peskine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Luyt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-021-03780-6⟩</w:t>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 159 (3), pp.1303--1304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chest.2020.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376061v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AKIKI 2 Trial: A Case for Strategy of Initiation Instead of Timing: Authors' Reply</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evolving outcomes of extracorporeal membrane oxygenation support for severe COVID-19 ARDS in Sorbonne hospitals, Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Langouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Aissi James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chommeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(21)01954-1⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-021-03780-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03849955v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and prognosis of bloodstream infection in patients with COVID-19 admitted in the ICU: an ancillary study of the COVID-ICU study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Maxime</w:t>
+                <w:t xml:space="preserve">The AKIKI 2 Trial: A Case for Strategy of Initiation Instead of Timing: Authors' Reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fillatre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Keyvan Razazi</w:t>
+                <w:t xml:space="preserve">Guillaume Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Ferré</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Quenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dreyfuss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.183. </w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 398 (10307), pp.1215--1216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-021-00971-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(21)01954-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858178v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two delayed strategies for renal replacement therapy initiation for severe acute kidney injury (AKIKI 2): a multicentre, open-label, randomised, controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Louis</w:t>
+                <w:t xml:space="preserve">Characteristics and prognosis of bloodstream infection in patients with COVID-19 admitted in the ICU: an ancillary study of the COVID-ICU study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyvan Razazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0140-6736(21)00350-0⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-021-00971-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03337969v1</w:t>
+                <w:t xml:space="preserve">hal-03858178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Million et Al</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comparison of two delayed strategies for renal replacement therapy initiation for severe acute kidney injury (AKIKI 2): a multicentre, open-label, randomised, controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Caumes</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martin-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaa1122⟩</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 397 (10281), pp.1293-1300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0140-6736(21)00350-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03888144v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03337969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of anti-tumor necrosis factor agents on the risk of colorectal cancer in patients with ulcerative colitis: nationwide French cohort study Short title: Colorectal cancer and anti-TNF in UC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Reply to Million et Al</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Kirchgesner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Paccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bleibtreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjab184⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (9), pp.e440-e441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaa1122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390665v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular access for renal replacement therapy among 459 critically ill patients: a pragmatic analysis of the randomized AKIKI trial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact of anti-tumor necrosis factor agents on the risk of colorectal cancer in patients with ulcerative colitis: nationwide French cohort study Short title: Colorectal cancer and anti-TNF in UC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Charkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tubach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beaugerie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kirchgesner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-021-00843-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjab184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194284v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracorporeal membrane oxygenation for severe acute respiratory distress syndrome associated with COVID-19: a retrospective cohort study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vascular access for renal replacement therapy among 459 critically ill patients: a pragmatic analysis of the randomized AKIKI trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Voiriot</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martin-Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2213-2600(20)30328-3⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-021-00843-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03985628v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracorporeal membrane oxygenation for severe acute respiratory distress syndrome associated with COVID-19: a retrospective cohort study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Circulating Receptor Activator of Nuclear Factor kB Ligand and triglycerides are associated with progression of lower limb arterial calcification in type 2 diabetes: a prospective, observational cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Hassimiou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Voiriot</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole-Elodie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2213-2600(20)30328-3⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (1), pp.140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12933-020-01122-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965517v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECMO for severe acute respiratory distress syndrome: systematic review and individual patient data meta-analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giles Peek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollyanna Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darryl Abrams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intensive Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 46 (11), pp.2048-2057. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00134-020-06248-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renal Replacement Therapy in Acute Kidney Injury: Authors' Reply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dechartres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Quenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dreyfuss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 396 (10267), pp.1975--1976. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0140-6736(20)32673-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating Receptor Activator of Nuclear Factor kB Ligand and triglycerides are associated with progression of lower limb arterial calcification in type 2 diabetes: a prospective, observational cohort study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Extracorporeal membrane oxygenation for severe acute respiratory distress syndrome associated with COVID-19: a retrospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole-Elodie Aubert</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Voiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12933-020-01122-4⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (11), pp.1121-1131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2213-2600(20)30328-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946643v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03985628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative Contribution of Gestational Weight Gain, Gestational Diabetes, and Maternal Obesity to Neonatal Fat Mass</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Said Lebbah</w:t>
+                <w:t xml:space="preserve">Extracorporeal membrane oxygenation for severe acute respiratory distress syndrome associated with COVID-19: a retrospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dommergues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Hajage</w:t>
+                <w:t xml:space="preserve">Antoine Monsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Voiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (11), pp.3434. </w:t>
+              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu12113434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2213-2600(20)30328-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03071585v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Point‐of‐care Testing on Length of Stay of Patients in the Emergency Department: A Cluster‐randomized Controlled Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Relative Contribution of Gestational Weight Gain, Gestational Diabetes, and Maternal Obesity to Neonatal Fat Mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mitanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jacqueminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dommergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Emergency Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acem.14072⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (11), pp.3434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12113434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967016v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Factors for Developing Severe Acute Kidney Injury in Adult Patients With Refractory Postcardiotomy Cardiogenic Shock Receiving Venoarterial Extracorporeal Membrane Oxygenation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lebreton</w:t>
+                <w:t xml:space="preserve">Impact of Point‐of‐care Testing on Length of Stay of Patients in the Emergency Department: A Cluster‐randomized Controlled Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hausfater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bombled</w:t>
+                <w:t xml:space="preserve">Julie Bulsei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dujardin</w:t>
+                <w:t xml:space="preserve">Pauline Canavaggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 48 (8), pp.e715-e721. </w:t>
+              <w:t xml:space="preserve">Academic Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000004433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/acem.14072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946489v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venoarterial extracorporeal membrane oxygenation to rescue sepsis-induced cardiogenic shock: a retrospective, multicentre, international cohort study</w:t>
+                <w:t xml:space="preserve">Risk Factors for Developing Severe Acute Kidney Injury in Adult Patients With Refractory Postcardiotomy Cardiogenic Shock Receiving Venoarterial Extracorporeal Membrane Oxygenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bréchot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Kimmoun</w:t>
+                <w:t xml:space="preserve">Victoria Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Demiselle</w:t>
+                <w:t xml:space="preserve">Baptiste Duceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cara Agerstrand</w:t>
+                <w:t xml:space="preserve">Camille Bombled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(20)30733-9⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (8), pp.e715-e721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000004433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03492164v1</w:t>
+                <w:t xml:space="preserve">hal-02946489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyclovir for Mechanically Ventilated Patients With Herpes Simplex Virus Oropharyngeal Reactivation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Venoarterial extracorporeal membrane oxygenation to rescue sepsis-induced cardiogenic shock: a retrospective, multicentre, international cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bréchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cayot-Constantin</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kimmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Demiselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cara Agerstrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Internal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamainternmed.2019.5713⟩</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 396 (10250), pp.545-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(20)30733-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03983014v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed versus Early Initiation of Renal Replacement Therapy for Severe Acute Kidney Injury: A Systematic Review and Individual Patient Data Meta-Analysis of Randomised Clinical Trials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Acyclovir for Mechanically Ventilated Patients With Herpes Simplex Virus Oropharyngeal Reactivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Luyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Saber Barbar</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cayot-Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JAMA Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 180 (2), pp.263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamainternmed.2019.5713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(20)30531-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03849957v1</w:t>
+                <w:t xml:space="preserve">hal-03983014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyclovir for Mechanically Ventilated Patients With Herpes Simplex Virus Oropharyngeal Reactivation. A Randomized Clinical Trial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Delayed versus Early Initiation of Renal Replacement Therapy for Severe Acute Kidney Injury: A Systematic Review and Individual Patient Data Meta-Analysis of Randomised Clinical Trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cayot-Constantin</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Chaïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Internal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamainternmed.2019.5713⟩</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 395 (10235), pp.1506--1515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(20)30531-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416436v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attributable Mortality of Hip Fracture in Older Patients: A Retrospective Observational Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Zerah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Cohen-Bittan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Mézière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (8), pp.2370. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm9082370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perioperative management of oral anticoagulated patients undergoing an oral, implant, or periodontal procedure: a survey of practices of members of two dental scientific societies, the PRADICO study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Acyclovir for Mechanically Ventilated Patients With Herpes Simplex Virus Oropharyngeal Reactivation. A Randomized Clinical Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Luyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Virginie Monnet-Corti</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cayot-Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Oral Investigations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00784-019-02877-1⟩</w:t>
+              <w:t xml:space="preserve">JAMA Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 180 (2), pp.263-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamainternmed.2019.5713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02202461v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of local anesthetic continuous wound infusion for the prevention of postoperative pneumonia after on-pump cardiac surgery with sternotomy: the STERNOCAT randomized clinical trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Amour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cholley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Longrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intensive Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 45 (1), pp.33-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00134-018-5497-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utility of Cricoid Pressure—Reply</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Perioperative management of oral anticoagulated patients undergoing an oral, implant, or periodontal procedure: a survey of practices of members of two dental scientific societies, the PRADICO study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Radoï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Maman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Monnet-Corti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Oral Investigations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (12), pp.4311-4323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00784-019-02877-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jamasurg.2018.5851⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02137798v1</w:t>
+                <w:t xml:space="preserve">hal-02202461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes of Stenotrophomonas maltophilia hospital-acquired pneumonia in intensive care unit: a nationwide retrospective study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utility of Cricoid Pressure—Reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mokhtar Mokhtari</w:t>
+                <w:t xml:space="preserve">Aurélie Birenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gaudefroy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Riou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-019-2649-5⟩</w:t>
+              <w:t xml:space="preserve">JAMA Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamasurg.2018.5851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427037v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Cricoid Pressure Compared With a Sham Procedure in the Rapid Sequence Induction of Anesthesia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Hajage</w:t>
+                <w:t xml:space="preserve">Outcomes of Stenotrophomonas maltophilia hospital-acquired pneumonia in intensive care unit: a nationwide retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guerci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Roche</w:t>
+                <w:t xml:space="preserve">Hugo Bellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Ntouba</w:t>
+                <w:t xml:space="preserve">Mokhtar Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Eurin</w:t>
+                <w:t xml:space="preserve">Julie Gaudefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mongardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamasurg.2018.3577⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (1), pp.371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-019-2649-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877746v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Artificial Kidney Initiation in Kidney Injury 2 (AKIKI2): study protocol for a randomized controlled trial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effect of Cricoid Pressure Compared With a Sham Procedure in the Rapid Sequence Induction of Anesthesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Birenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Moschietto</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ntouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Eurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-019-3774-9⟩</w:t>
+              <w:t xml:space="preserve">JAMA Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 154 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamasurg.2018.3577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417783v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A musical intervention for respiratory comfort during noninvasive ventilation in the ICU</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christelle Puechberty</w:t>
+                <w:t xml:space="preserve">The Artificial Kidney Initiation in Kidney Injury 2 (AKIKI2): study protocol for a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martin-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Henry-Lagarrigue</w:t>
+                <w:t xml:space="preserve">Sébastien Moschietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 53 (1), pp.1801873. </w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, pp.726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/13993003.01873-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13063-019-3774-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305920v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phase III double-blind placebo-controlled randomized study of dexamphetamine sulfate for fatigue in primary brain tumors patients: An ANOCEF trial (DXA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Laigle-Donadey</w:t>
+                <w:t xml:space="preserve">A musical intervention for respiratory comfort during noninvasive ventilation in the ICU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Messika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Ducray</w:t>
+                <w:t xml:space="preserve">Yolaine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Boone</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Hajage</w:t>
+                <w:t xml:space="preserve">Natacha Maquigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Puechberty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Henry-Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuro-Oncology Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/noajnl/vdz043⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (1), pp.1801873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.01873-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899416v1</w:t>
+                <w:t xml:space="preserve">hal-02305920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High inertial microfluidics for droplet generation in a flow-focusing geometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A phase III double-blind placebo-controlled randomized study of dexamphetamine sulfate for fatigue in primary brain tumors patients: An ANOCEF trial (DXA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Laigle-Donadey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ducray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Hassimiou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Microdevices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamasurg.2018.5851⟩</w:t>
+              <w:t xml:space="preserve">Neuro-Oncology Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (1), pp.vdz043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/noajnl/vdz043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996806v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percutaneous versus surgical femoro-femoral veno-arterial ECMO: a propensity score matched study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">High inertial microfluidics for droplet generation in a flow-focusing geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Birenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Riou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomedical Microdevices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (3), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamasurg.2018.5851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00134-018-5442-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03983202v1</w:t>
+                <w:t xml:space="preserve">hal-03996806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-form variance estimator for weighted propensity score estimators with survival outcome</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Plasma oxysterols: biomarkers for diagnosis and treatment in spastic paraplegia type 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Marelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foudil Lamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rainteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Tubach</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Banneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biometrical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bimj.201700330⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 141 (1), pp.72 - 84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awx297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930494v1</w:t>
+                <w:t xml:space="preserve">hal-01737580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma oxysterols: biomarkers for diagnosis and treatment in spastic paraplegia type 5</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Closed-form variance estimator for weighted propensity score estimators with survival outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Banneau</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 141 (1), pp.72 - 84. </w:t>
+              <w:t xml:space="preserve">Biometrical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (6), pp.1151 - 1163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awx297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bimj.201700330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737580v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracorporeal Membrane Oxygenation for Severe Acute Respiratory Distress Syndrome and Posterior Probability of Mortality Benefit in a Post Hoc Bayesian Analysis of a Randomized Clinical Trial</w:t>
+                <w:t xml:space="preserve">Percutaneous versus surgical femoro-femoral veno-arterial ECMO: a propensity score matched study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewan C Goligher</w:t>
+                <w:t xml:space="preserve">Pichoy Danial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Tomlinson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Hajage</w:t>
+                <w:t xml:space="preserve">Lee Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duminda N Wijeysundera</w:t>
+                <w:t xml:space="preserve">Ciro Mastroianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Fan</w:t>
+                <w:t xml:space="preserve">Pierre Demondion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Ophthalmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 320 (21), pp.2251. </w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (12), pp.2153-2161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jama.2018.14276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00134-018-5442-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973355v1</w:t>
+                <w:t xml:space="preserve">hal-03983202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and risk factors for acute kidney injury among trauma patients: a multicenter cohort study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Extracorporeal Membrane Oxygenation for Severe Acute Respiratory Distress Syndrome and Posterior Probability of Mortality Benefit in a Post Hoc Bayesian Analysis of a Randomized Clinical Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan C Goligher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Tomlinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duminda N Wijeysundera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-022-03949-7⟩</w:t>
+              <w:t xml:space="preserve">JAMA Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 320 (21), pp.2251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jama.2018.14276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04050481v1</w:t>
+                <w:t xml:space="preserve">hal-01973355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timing of Renal Support and Outcome of Septic Shock and Acute Respiratory Distress Syndrome. A Post Hoc Analysis of the AKIKI Randomized Clinical Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Schortgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martin-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 198 (1), pp.58-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1164/rccm.201706-1255OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02616898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cumulative exposure to corticosteroid and DMARD on radiographic progression in rheumatoid arthritis: results from the ESPOIR cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Guillemin</w:t>
+                <w:t xml:space="preserve">Prevalence and risk factors for acute kidney injury among trauma patients: a multicenter cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Desmedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (1), pp.344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-022-03949-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/key122⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01802400v1</w:t>
+                <w:t xml:space="preserve">hal-04050481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracorporeal Membrane Oxygenation for Severe Acute Respiratory Distress Syndrome</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of cumulative exposure to corticosteroid and DMARD on radiographic progression in rheumatoid arthritis: results from the ESPOIR cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Capellier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Demoule</w:t>
+                <w:t xml:space="preserve">Baptiste Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Lavoué</w:t>
+                <w:t xml:space="preserve">Yann de Rycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Saraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa1800385⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (9), pp.1563-1573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/key122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074010v1</w:t>
+                <w:t xml:space="preserve">hal-01802400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventilator-associated pneumonia in patients assisted by veno-arterial extracorporeal membrane oxygenation support: Epidemiology and risk factors of treatment failure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lebreton</w:t>
+                <w:t xml:space="preserve">Extracorporeal Membrane Oxygenation for Severe Acute Respiratory Distress Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Vidal</w:t>
+                <w:t xml:space="preserve">Gilles Capellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Demoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0194976⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 378 (21), pp.1965-1975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa1800385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074796v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of conditional and marginal odds ratios using the prognostic score</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ventilator-associated pneumonia in patients assisted by veno-arterial extracorporeal membrane oxygenation support: Epidemiology and risk factors of treatment failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bouglé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bombled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Margetis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sim.7170⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (4), pp.e0194976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0194976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486782v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability of TNF-blocker tapering in rheumatoid arthritis over 3 years: long-term follow-up of the STRASS (Spacing of TNF-blocker injections in Rheumatoid ArthritiS Study) randomised controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Sigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RMD Open : Rheumatic &amp; Musculoskeletal Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (2), pp.e000474. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/rmdopen-2017-000474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Intragastric Balloon Before Laparoscopic Gastric Bypass on Patients with Super Obesity: a Randomized Multicenter Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Pattou</w:t>
+                <w:t xml:space="preserve">Estimation of conditional and marginal odds ratios using the prognostic score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Hébuterne</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann De rycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tubach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11695-016-2383-x⟩</w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (4), pp.687 - 716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.7170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830196v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-perceived flares in rheumatoid arthritis: A sub-analysis of the STRASS treatment tapering strategy trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Intragastric Balloon Before Laparoscopic Gastric Bypass on Patients with Super Obesity: a Randomized Multicenter Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Portier</w:t>
+                <w:t xml:space="preserve">V. Maunoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Gossec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Tubach</w:t>
+                <w:t xml:space="preserve">F. Pattou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toni Alfaiate</w:t>
+                <w:t xml:space="preserve">X. Hébuterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thao Pham</w:t>
+                <w:t xml:space="preserve">S. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 84 (5), pp.577 - 581. </w:t>
+              <w:t xml:space="preserve">Obesity Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (4), pp.902 - 909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2016.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11695-016-2383-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01857442v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loxapine to control agitation during weaning from mechanical ventilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sztrymf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Sztrymf</w:t>
+                <w:t xml:space="preserve">Romain Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Sonneville</w:t>
+                <w:t xml:space="preserve">Bruno Mégarbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume van der Meersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 21 (1), pp.235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13054-017-1822-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation Strategies for Renal-Replacement Therapy in the Intensive Care Unit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patient-perceived flares in rheumatoid arthritis: A sub-analysis of the STRASS treatment tapering strategy trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Gaudry</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Pons</w:t>
+                <w:t xml:space="preserve">Laure Gossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tubach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Alfaiate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa1603017⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 84 (5), pp.577 - 581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2016.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577876v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we improve transthoracic echocardiography training in non-cardiologist residents? Experience of two training programs in the intensive care unit</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Initiation Strategies for Renal-Replacement Therapy in the Intensive Care Unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Miguel-Montanes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Rafat</w:t>
+                <w:t xml:space="preserve">Stephane Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Schortgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martin-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-016-0150-8⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 375 (2), pp.122-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa1603017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320043v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutrophil expression of glucocorticoid-induced leucine zipper (GILZ) anti-inflammatory protein is associated with acute respiratory distress syndrome severity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can we improve transthoracic echocardiography training in non-cardiologist residents? Experience of two training programs in the intensive care unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Alix Espinasse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Hajage</w:t>
+                <w:t xml:space="preserve">Stéphane Ederhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Montravers</w:t>
+                <w:t xml:space="preserve">Blandine Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Piednoir</w:t>
+                <w:t xml:space="preserve">Romain Miguel-Montanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dufour</w:t>
+                <w:t xml:space="preserve">Cédric Rafat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6 (1), pp.105. </w:t>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-016-0210-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13613-016-0150-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721939v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two strategies for initiating renal replacement therapy in the intensive care unit: study protocol for a randomized controlled trial (AKIKI)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Neutrophil expression of glucocorticoid-induced leucine zipper (GILZ) anti-inflammatory protein is associated with acute respiratory distress syndrome severity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alix Espinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Tubach</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Montravers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piednoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-015-0718-x⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-016-0210-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869534v1</w:t>
+                <w:t xml:space="preserve">hal-04721939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two strategies for initiating renal replacement therapy in the intensive care unit: study protocol for a randomized controlled trial (akiki)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Comparison of two strategies for initiating renal replacement therapy in the intensive care unit: study protocol for a randomized controlled trial (AKIKI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderique Schortgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martin-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Trials, 16, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId429" w:history="1">
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13063-015-0718-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733180v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term outcomes and cardiac surgery in critically ill patients with infective endocarditis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Novy</w:t>
+                <w:t xml:space="preserve">Comparison of two strategies for initiating renal replacement therapy in the intensive care unit: study protocol for a randomized controlled trial (akiki)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Tubach</w:t>
+                <w:t xml:space="preserve">Frédérique Schortgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martin-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/eht303⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Trials, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-015-0718-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871859v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term outcomes and cardiac surgery in critically ill patients with infective endocarditis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mirabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Mirabel</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Novy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Heart Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.1195-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01080963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-term outcomes and cardiac surgery in critically ill patients with infective endocarditis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mirabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hajage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Novy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tubach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (18), pp.1195-1204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/eht303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the lowest efficacious dose (toledo): results of a multicenter non-inferiority randomized open-label controlled trial assessing tocilizumab or abatacept injection spacing in rheumatoid arthritis patients in remission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Kedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dieude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ducourau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Congress of Rheumatology (EULAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Madrid, Spain. pp.715-716, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/annrheumdis-2019-eular.5060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">52 – Facteurs décisifs de non-reconstruction chez 1 937 femmes après mastectomie totale ; information et choix des patientes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Héquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zarca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fourchotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Reyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33° Journées de la Société Française de Sénologie et de Pathologie Mammaire (SFSPM), Marseille, 2011. Cancer du sein : surdiagnostic, surtraitement. A la recherche d'un nouvel équilibre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Marseille, France. pp.341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">34 – Prédiction de l’atteinte ganglionnaire axillaire résiduelle chez les patientes ayant un ganglion sentinelle positif : un nouveau nomogramme incluant HER2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ngô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Castellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fourchotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hugonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33° Journées de la Société Française de Sénologie et de Pathologie Mammaire (SFSPM), Marseille, 2011. Cancer du sein : surdiagnostic, surtraitement. A la recherche d'un nouvel équilibre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Marseille, France. pp.302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12718,279 +12852,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the lowest efficacious dose (toledo): results of a multicenter non-inferiority randomized open-label controlled trial assessing tocilizumab or abatacept injection spacing in rheumatoid arthritis patients in remission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kedra Joanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dieudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ducourau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EULAR 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, MADRID, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential effect of corticosteroids and biological Dmards on five-year radiographic progression in rheumatoid arthritis: results from a weighted cumulative exposure model developed on the Espoir Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Saraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American College of Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, San-Diego, United States. 69, 2017, Arthritis &amp; Rheumatology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13000,117 +13134,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-form variance estimators for weighted and stratified dose-response function estimators using generalized propensity score</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Garès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13120,114 +13254,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation du score de propension et du score pronostique en pharmacoépidémiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé publique et épidémiologie. Université Sorbonne Paris Cité, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017USPCC175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02083652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId463"/>
+      <w:footerReference w:type="default" r:id="rId469"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13374,51 +13508,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505624v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Reinaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mavoungou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hajage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lieng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deivanes Rajendrabose" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2025.3569" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495630v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaudry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lemiale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schmidt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202408-1669oc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05126073v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mah&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnet-Corti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Descroix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2025.102848" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505635v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Collet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beydon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Jiang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111613" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05500205v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Terrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Walter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Lebbah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sigaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01340-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505643v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Louis Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Rozenberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Simon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111305" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04484144v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rambaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dreyfuss" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Lebbah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin-Lefevre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-024-07339-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Marec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxens Decav&#232;le" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaura Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202308-1358OC" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832650v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Razazi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Luyt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voiriot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Rouz&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MEJ.0000000000001134" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279434v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kedra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieud&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giboin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Marotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Salliot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.42752" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935806v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Landoll" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pequignot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Langouet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(22)00438-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228661v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barraud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M Bik" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Billy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clarot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.06.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506167v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Januel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labauge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maillart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de S&#232;ze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2023.19766" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399172v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Giabicani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poncet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guidet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rigaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04349-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229512v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Belin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Franchineau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Guennec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04616-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04031648v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benichou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Prost" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-023-01105-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995492v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Simon-Tillaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Tohme" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Hariri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dureau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04328-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003639v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serret-Larmande" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Zenati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dechartres" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2023.09.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393135v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebreton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dres" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guervilly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2023.24491" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732822v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grolleau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Barbar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bourredjem" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-03936-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832138v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lafourcade" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Combe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dougados" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2021-002040" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324840v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gar&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chauvet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.202000267" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03868048v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Smail-Faugeron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Tan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Yordanov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2022.01.023" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838507v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia-Savina Moysidou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kossi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tubach" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55563/clinexprheumatol/eonoj3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002241v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Papazian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-021-06604-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820973v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Desmedt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-03949-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03920105v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hausfater" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boutolleau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lacombe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Beurton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dumont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10945-y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002124v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demoule" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Messika" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jaber" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassimiou Diallo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202108-1857OC" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983214v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539812v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850792v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laigle-Donadey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Metellus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyotat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menei" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Proust" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2022.8.JNS221068" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706856v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202111-2495OC" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821041v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#224;i Pham" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03784-2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03500885v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Burrel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hraiech" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Hassimiou Diallo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2021.39825" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03217678v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L Martin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Trioux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000005065" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535890v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rozes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Reizine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Daniel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keab878" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03895162v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Straus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Teulier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wattiez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14569" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821035v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fartoukh" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00956-9" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03793507v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paccoud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baptiste" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bleibtreu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa791" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524638v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00861-1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858591v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peskine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cariou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deye" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gu&#233;rot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.07.022" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03879089v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.10.004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03376061v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aissi James" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chommeloux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03780-6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849955v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Louis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quenot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(21)01954-1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858178v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massart" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maxime" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fillatre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ferr&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00971-w" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03337969v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(21)00350-0" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03888144v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pourcher" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Caumes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1122" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03390665v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Charkaoui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaugerie Laurent" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kirchgesner" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjab184" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03194284v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pons" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00843-3" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985628v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monsel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(20)30328-3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02965517v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03019399v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Peek" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollyanna Hardy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Abrams" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-020-06248-3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849958v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(20)32673-8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946643v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourron" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Phan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Elodie Aubert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-020-01122-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03071585v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mitanchez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacqueminet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dommergues" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12113434" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967016v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bulsei" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Canavaggio" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acem.14072" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946489v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Lep&#232;re" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Duceau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bombled" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dujardin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000004433" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492164v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#233;chot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demiselle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Agerstrand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(20)30733-9" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983014v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Forel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cayot-Constantin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2019.5713" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849957v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Cha&#239;bi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(20)30531-6" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416436v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02940509v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Zerah" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Cohen-Bittan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9082370" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02202461v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Rado&#239;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00784-019-02877-1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02136007v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amour" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cholley" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ouattara" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Longrois" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leprince" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-018-5497-x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02137798v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Birenbaum" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Riou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamasurg.2018.5851" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02427037v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerci" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bellut" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Mokhtari" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gaudefroy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mongardon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2649-5" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877746v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roche" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ntouba" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Eurin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamasurg.2018.3577" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417783v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moschietto" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3774-9" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02305920v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Martin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Maquigneau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Puechberty" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Henry-Lagarrigue" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01873-2018" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02899416v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducray" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boone" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/noajnl/vdz043" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996806v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983202v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichoy Danial" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Nguyen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Mastroianni" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demondion" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-018-5442-z" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930494v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.201700330" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01737580v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Marelli" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Lamari" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Banneau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awx297" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01973355v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan C Goligher" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tomlinson" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duminda N Wijeysundera" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Fan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2018.14276" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050481v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616898v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Schortgen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verney" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201706-1255OC" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802400v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Louveau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann de Rycke" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saraux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/key122" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074010v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Capellier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavou&#233;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1800385" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074796v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bougl&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Margetis" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vidal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194976" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486782v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann De&#160;rycke" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.7170" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01744743v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sigaux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bailly" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mariette" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2017-000474" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830196v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coffin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maunoury" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pattou" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. H&#233;buterne" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schneider" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-016-2383-x" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857442v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Portier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gossec" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Alfaiate" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2016.10.001" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1VBKDQP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860223v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sztrymf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sonneville" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;garbane" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume van der Meersch" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-017-1822-y" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03577876v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gaudry" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1603017" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320043v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labb&#233;" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ederhy" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Pasquet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Miguel-Montanes" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rafat" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-016-0150-8" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721939v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Espinasse" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montravers" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piednoir" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufour" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-016-0210-0" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869534v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;derique Schortgen" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-015-0718-x" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02733180v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Schortgen" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871859v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mirabel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sonneville" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hajage" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Novy" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tubach" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/eht303" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080963v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mirabel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Novy" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606082v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieude" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ducourau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-eular.5060" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575795v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;quet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dolbeault" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zarca" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fourchotte" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reyal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575806v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ng&#244;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Rycke" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castellier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hugonnet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02158682v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedra Joanna" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681327v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889794v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02083652v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCC175" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600645v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierantonio Laveneziana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hajage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bianquis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Blanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25310429.2025.2611184" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505624v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Reinaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mavoungou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lieng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deivanes Rajendrabose" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2025.3569" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495630v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaudry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lemiale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schmidt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202408-1669oc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05126073v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mah&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnet-Corti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Descroix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2025.102848" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505635v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Collet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beydon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Jiang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111613" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505643v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Louis Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Rozenberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Simon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111305" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05500205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Terrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Walter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Lebbah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sigaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01340-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Marec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxens Decav&#232;le" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaura Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202308-1358OC" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04484144v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rambaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dreyfuss" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Lebbah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin-Lefevre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-024-07339-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832650v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Razazi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Luyt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voiriot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Rouz&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MEJ.0000000000001134" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279434v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kedra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieud&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giboin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Marotte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Salliot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.42752" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399172v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Giabicani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poncet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guidet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rigaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04349-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506167v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Januel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labauge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maillart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de S&#232;ze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2023.19766" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228661v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barraud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M Bik" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Billy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clarot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.06.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935806v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Landoll" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pequignot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Langouet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(22)00438-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229512v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Belin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Franchineau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Guennec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04616-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04031648v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benichou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Prost" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-023-01105-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995492v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Simon-Tillaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Tohme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Hariri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dureau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04328-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003639v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serret-Larmande" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Zenati" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dechartres" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2023.09.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393135v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebreton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dres" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guervilly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2023.24491" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838507v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia-Savina Moysidou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kossi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tubach" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55563/clinexprheumatol/eonoj3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002241v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Papazian" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-021-06604-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820973v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Desmedt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-03949-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03868048v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Smail-Faugeron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Tan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Yordanov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2022.01.023" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832138v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lafourcade" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Combe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dougados" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2021-002040" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324840v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gar&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chauvet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.202000267" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732822v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grolleau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Barbar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bourredjem" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-03936-y" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002124v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demoule" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Messika" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jaber" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassimiou Diallo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202108-1857OC" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983214v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03920105v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hausfater" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boutolleau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lacombe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Beurton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dumont" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10945-y" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850792v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laigle-Donadey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Metellus" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyotat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menei" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Proust" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2022.8.JNS221068" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706856v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202111-2495OC" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539812v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03895162v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Straus" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Teulier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wattiez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14569" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821035v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fartoukh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00956-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03500885v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Burrel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hraiech" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Hassimiou Diallo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2021.39825" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03217678v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Trioux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000005065" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535890v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rozes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Reizine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Daniel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keab878" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821041v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#224;i Pham" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03784-2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858591v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peskine" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cariou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deye" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gu&#233;rot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.07.022" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524638v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00861-1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03793507v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paccoud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baptiste" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bleibtreu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa791" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03879089v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.10.004" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03376061v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aissi James" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chommeloux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03780-6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849955v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Louis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quenot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(21)01954-1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858178v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massart" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maxime" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fillatre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ferr&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00971-w" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03337969v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(21)00350-0" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03888144v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pourcher" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Caumes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1122" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03390665v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Charkaoui" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaugerie Laurent" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kirchgesner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjab184" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03194284v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pons" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00843-3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946643v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourron" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Phan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Elodie Aubert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-020-01122-4" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03019399v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Peek" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollyanna Hardy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Abrams" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-020-06248-3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849958v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(20)32673-8" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985628v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monsel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(20)30328-3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02965517v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03071585v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mitanchez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacqueminet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dommergues" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12113434" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967016v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bulsei" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Canavaggio" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acem.14072" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946489v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Lep&#232;re" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Duceau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bombled" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dujardin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000004433" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492164v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#233;chot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demiselle" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Agerstrand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(20)30733-9" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983014v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Forel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cayot-Constantin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2019.5713" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849957v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Cha&#239;bi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(20)30531-6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02940509v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Zerah" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Cohen-Bittan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9082370" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416436v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02136007v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amour" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cholley" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ouattara" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Longrois" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leprince" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-018-5497-x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02202461v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Rado&#239;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00784-019-02877-1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02137798v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Birenbaum" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Riou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamasurg.2018.5851" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02427037v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerci" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bellut" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Mokhtari" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gaudefroy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mongardon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2649-5" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877746v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roche" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ntouba" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Eurin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamasurg.2018.3577" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417783v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moschietto" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3774-9" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02305920v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Martin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Maquigneau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Puechberty" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Henry-Lagarrigue" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01873-2018" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02899416v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducray" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boone" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/noajnl/vdz043" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996806v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01737580v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Marelli" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Lamari" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Banneau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awx297" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930494v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.201700330" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983202v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichoy Danial" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Nguyen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Mastroianni" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demondion" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-018-5442-z" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01973355v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan C Goligher" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tomlinson" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duminda N Wijeysundera" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Fan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2018.14276" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616898v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Schortgen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verney" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201706-1255OC" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050481v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802400v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Louveau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann de Rycke" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saraux" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/key122" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074010v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Capellier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavou&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1800385" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074796v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bougl&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Margetis" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vidal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194976" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01744743v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sigaux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bailly" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mariette" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2017-000474" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486782v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann De&#160;rycke" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.7170" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830196v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coffin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maunoury" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pattou" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. H&#233;buterne" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schneider" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-016-2383-x" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860223v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sztrymf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sonneville" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;garbane" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume van der Meersch" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-017-1822-y" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857442v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Portier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gossec" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Alfaiate" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2016.10.001" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1VBKDQP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03577876v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gaudry" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1603017" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320043v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labb&#233;" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ederhy" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Pasquet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Miguel-Montanes" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rafat" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-016-0150-8" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721939v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Espinasse" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montravers" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piednoir" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufour" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-016-0210-0" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869534v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;derique Schortgen" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-015-0718-x" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02733180v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Schortgen" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080963v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mirabel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Novy" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871859v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mirabel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sonneville" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hajage" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Novy" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tubach" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/eht303" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606082v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieude" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ducourau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-eular.5060" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575795v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;quet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dolbeault" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zarca" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fourchotte" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reyal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575806v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ng&#244;" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Rycke" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castellier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hugonnet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02158682v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedra Joanna" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681327v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889794v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02083652v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCC175" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>