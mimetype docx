--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (93)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (91)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2378,291 +2378,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levosimendan in patients undergoing extracorporeal membrane oxygenation after cardiac surgery: an emulated target trial using observational data</w:t>
+                <w:t xml:space="preserve">A methodological review of population-adjusted indirect comparisons reveals inconsistent reporting and suggests publication bias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Massol</w:t>
+                <w:t xml:space="preserve">Arnaud Serret-Larmande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Simon-Tillaux</w:t>
+                <w:t xml:space="preserve">Belkacem Zenati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Tohme</w:t>
+                <w:t xml:space="preserve">Agnès Dechartres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Hariri</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-023-04328-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 163, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2023.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03995492v1</w:t>
+                <w:t xml:space="preserve">hal-05003639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodological review of population-adjusted indirect comparisons reveals inconsistent reporting and suggests publication bias</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Levosimendan in patients undergoing extracorporeal membrane oxygenation after cardiac surgery: an emulated target trial using observational data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Serret-Larmande</w:t>
+                <w:t xml:space="preserve">Noémie Simon-Tillaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belkacem Zenati</w:t>
+                <w:t xml:space="preserve">Joanna Tohme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Dechartres</w:t>
+                <w:t xml:space="preserve">Geoffroy Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lambert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pauline Dureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 163, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (1), pp.51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2023.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13054-023-04328-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003639v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prone Positioning During Extracorporeal Membrane Oxygenation in Patients With Severe ARDS</w:t>
               </w:r>
@@ -2776,191 +2776,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability to predict rheumatoid arthritis relapse after tumour necrosis factor inhibitor tapering by the Multi-Biomarker Disease Activity Score: a post-hoc analysis of the STRASS trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early prone positioning in acute respiratory distress syndrome related to COVID-19: a propensity score analysis from the multicentric cohort COVID-ICU network—the ProneCOVID study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgia-Savina Moysidou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Tubach</w:t>
+                <w:t xml:space="preserve">Luc Desmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.55563/clinexprheumatol/eonoj3⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (1), pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-022-03949-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04838507v1</w:t>
+                <w:t xml:space="preserve">hal-04820973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of prone positioning on survival in adult patients receiving venovenous extracorporeal membrane oxygenation for acute respiratory distress syndrome: a systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Papazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2968,237 +2968,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intensive Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 48 (3), pp.270-280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00134-021-06604-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early prone positioning in acute respiratory distress syndrome related to COVID-19: a propensity score analysis from the multicentric cohort COVID-ICU network—the ProneCOVID study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Said Lebbah</w:t>
+                <w:t xml:space="preserve">Ability to predict rheumatoid arthritis relapse after tumour necrosis factor inhibitor tapering by the Multi-Biomarker Disease Activity Score: a post-hoc analysis of the STRASS trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia-Savina Moysidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Kossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Desmedt</w:t>
+                <w:t xml:space="preserve">Florence Tubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 26 (1), pp.71. </w:t>
+              <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-022-03949-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.55563/clinexprheumatol/eonoj3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820973v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analyses frequently include old trials that are associated with a larger intervention effect: a meta-epidemiological study</w:t>
               </w:r>
@@ -3684,429 +3684,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03732822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence, Intensity, and Clinical Impact of Dyspnea in Critically Ill Patients Receiving Invasive Ventilation</w:t>
+                <w:t xml:space="preserve">Cumulative incidence of SARS-CoV-2 infection and associated risk factors among frontline health care workers in Paris: the SEROCOV cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Demoule</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Hajage</w:t>
+                <w:t xml:space="preserve">Pierre Hausfater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Messika</w:t>
+                <w:t xml:space="preserve">David Boutolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Jaber</w:t>
+                <w:t xml:space="preserve">Karine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassimiou Diallo</w:t>
+                <w:t xml:space="preserve">Alexandra Beurton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.202108-1857OC⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.7211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-10945-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04002124v1</w:t>
+                <w:t xml:space="preserve">hal-03920105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence, Intensity, and Clinical Impact of Dyspnea in Critically Ill Patients Receiving Invasive Ventilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Demoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Messika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassimiou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 205 (8), pp.917-926. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1164/rccm.202108-1857OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03983214v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulative incidence of SARS-CoV-2 infection and associated risk factors among frontline health care workers in Paris: the SEROCOV cohort study</w:t>
+                <w:t xml:space="preserve">Prevalence, Intensity, and Clinical Impact of Dyspnea in Critically Ill Patients Receiving Invasive Ventilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hausfater</w:t>
+                <w:t xml:space="preserve">Alexandre Demoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Boutolleau</w:t>
+                <w:t xml:space="preserve">Jonathan Messika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Lacombe</w:t>
+                <w:t xml:space="preserve">Samir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Beurton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Margaux Dumont</w:t>
+                <w:t xml:space="preserve">Hassimiou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 205 (8), pp.917-926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.202108-1857OC⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-10945-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03920105v1</w:t>
+                <w:t xml:space="preserve">hal-03983214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surgery for glioblastomas in the elderly: an Association des Neuro-oncologues d’Expression Française (ANOCEF) trial</w:t>
               </w:r>
@@ -4360,868 +4360,868 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence, Intensity and Clinical Impact of Dyspnea in Critically Ill Patients Receiving Invasive Ventilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Demoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Messika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassimiou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1164/rccm.202108-1857OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baclofen Destabilises Breathing during Sleep in Healthy Humans: A Randomised, Controlled, Double-blind Crossover Trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting 90-day survival of patients with COVID-19: Survival of Severely Ill COVID (SOSIC) scores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Guidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Demoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Straus</w:t>
+                <w:t xml:space="preserve">Maharajah Ponnaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Teulier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Hajage</w:t>
+                <w:t xml:space="preserve">Muriel Fartoukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcp.14569⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-021-00956-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03895162v1</w:t>
+                <w:t xml:space="preserve">hal-04821035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting 90-day survival of patients with COVID-19: Survival of Severely Ill COVID (SOSIC) scores</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Demoule</w:t>
+                <w:t xml:space="preserve">Baclofen Destabilises Breathing during Sleep in Healthy Humans: A Randomised, Controlled, Double-blind Crossover Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Straus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maharajah Ponnaiah</w:t>
+                <w:t xml:space="preserve">Sébastien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Fartoukh</w:t>
+                <w:t xml:space="preserve">Nicolas Wattiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.170. </w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87 (4), pp.1814-1823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-021-00956-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bcp.14569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821035v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of Acyclovir to Suppress Herpes Simplex Virus Oropharyngeal Reactivation in Patients Who Are Mechanically Ventilated</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Edouard Luyt</w:t>
+                <w:t xml:space="preserve">Association Between Lack of Blinding and Mortality Results in Critical Care Randomized Controlled Trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume L Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Trioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Hassimiou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2021.39825⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Publish Ahead of Print, pp.1800-1811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000005065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03500885v1</w:t>
+                <w:t xml:space="preserve">hal-03217678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Lack of Blinding and Mortality Results in Critical Care Randomized Controlled Trials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fully automated opportunistic screening of vertebral fractures and osteoporosis on more than 150 000 routine computed tomography scans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume L Martin</w:t>
+                <w:t xml:space="preserve">Antoine Rozes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Trioux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Tubach</w:t>
+                <w:t xml:space="preserve">Daniel Reizine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000005065⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keab878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217678v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03535890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully automated opportunistic screening of vertebral fractures and osteoporosis on more than 150 000 routine computed tomography scans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Roux</w:t>
+                <w:t xml:space="preserve">Efficacy of Acyclovir to Suppress Herpes Simplex Virus Oropharyngeal Reactivation in Patients Who Are Mechanically Ventilated</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Luyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rozes</w:t>
+                <w:t xml:space="preserve">Sonia Burrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Reizine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Hajage</w:t>
+                <w:t xml:space="preserve">Sami Hraiech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Daniel</w:t>
+                <w:t xml:space="preserve">Mamadou Hassimiou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (12), pp.e2139825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keab878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2021.39825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03535890v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits and risks of noninvasive oxygenation strategy in COVID-19: a multicenter, prospective cohort study (COVID-ICU) in 137 hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Demoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5292,1065 +5292,1065 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Disabilities of Survivors of Out-of-Hospital Cardiac Arrest</w:t>
+                <w:t xml:space="preserve">Compassionate Use of Hydroxychloroquine in Clinical Practice for Patients With Mild to Severe COVID-19 in a French University Hospital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Peskine</w:t>
+                <w:t xml:space="preserve">Olivier Paccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Cariou</w:t>
+                <w:t xml:space="preserve">Amandine Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bleibtreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chest.2020.07.022⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73 (11), pp.e4064-e4072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaa791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03858591v1</w:t>
+                <w:t xml:space="preserve">hal-03793507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics, management, and prognosis of elderly patients with COVID-19 admitted in the ICU during the first wave: insights from the COVID-ICU study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Dres</w:t>
+                <w:t xml:space="preserve">Long-Term Disabilities of Survivors of Out-of-Hospital Cardiac Arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peskine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tài Pham</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Deye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-021-00861-1⟩</w:t>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 159 (2), pp.699-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chest.2020.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524638v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compassionate Use of Hydroxychloroquine in Clinical Practice for Patients With Mild to Severe COVID-19 in a French University Hospital</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amandine Baptiste</w:t>
+                <w:t xml:space="preserve">Characteristics, management, and prognosis of elderly patients with COVID-19 admitted in the ICU during the first wave: insights from the COVID-ICU study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Dres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bleibtreu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Hajage</w:t>
+                <w:t xml:space="preserve">Antoine Kimmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tài Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 73 (11), pp.e4064-e4072. </w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaa791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13613-021-00861-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793507v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Peskine</w:t>
+                <w:t xml:space="preserve">The AKIKI 2 Trial: A Case for Strategy of Initiation Instead of Timing: Authors' Reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles-Edouard Luyt</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Quenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dreyfuss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chest.2020.10.004⟩</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 398 (10307), pp.1215--1216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(21)01954-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879089v1</w:t>
+                <w:t xml:space="preserve">hal-03849955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolving outcomes of extracorporeal membrane oxygenation support for severe COVID-19 ARDS in Sorbonne hospitals, Paris</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Langouet</w:t>
+                <w:t xml:space="preserve">Comparison of two delayed strategies for renal replacement therapy initiation for severe acute kidney injury (AKIKI 2): a multicentre, open-label, randomised, controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juliette Chommeloux</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martin-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 25 (1), </w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 397 (10281), pp.1293-1300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-021-03780-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0140-6736(21)00350-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376061v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03337969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AKIKI 2 Trial: A Case for Strategy of Initiation Instead of Timing: Authors' Reply</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gaudry</w:t>
+                <w:t xml:space="preserve">Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peskine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Dreyfuss</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Luyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(21)01954-1⟩</w:t>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 159 (3), pp.1303--1304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chest.2020.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03849955v1</w:t>
+                <w:t xml:space="preserve">hal-03879089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and prognosis of bloodstream infection in patients with COVID-19 admitted in the ICU: an ancillary study of the COVID-ICU study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Ferré</w:t>
+                <w:t xml:space="preserve">Evolving outcomes of extracorporeal membrane oxygenation support for severe COVID-19 ARDS in Sorbonne hospitals, Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Langouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Aissi James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chommeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-021-00971-w⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-021-03780-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858178v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two delayed strategies for renal replacement therapy initiation for severe acute kidney injury (AKIKI 2): a multicentre, open-label, randomised, controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Louis</w:t>
+                <w:t xml:space="preserve">Characteristics and prognosis of bloodstream infection in patients with COVID-19 admitted in the ICU: an ancillary study of the COVID-ICU study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyvan Razazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 397 (10281), pp.1293-1300. </w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0140-6736(21)00350-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13613-021-00971-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03337969v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to Million et Al</w:t>
               </w:r>
@@ -6362,64 +6362,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Paccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bleibtreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6496,51 +6496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Charkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beaugerie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6760,51 +6760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Hassimiou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7028,64 +7028,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dechartres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Quenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dreyfuss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7236,5613 +7236,5354 @@
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S2213-2600(20)30328-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03985628v1</w:t>
+                <w:t xml:space="preserve">hal-02965517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracorporeal membrane oxygenation for severe acute respiratory distress syndrome associated with COVID-19: a retrospective cohort study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Schmidt</w:t>
+                <w:t xml:space="preserve">Relative Contribution of Gestational Weight Gain, Gestational Diabetes, and Maternal Obesity to Neonatal Fat Mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mitanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jacqueminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dommergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Voiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2213-2600(20)30328-3⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (11), pp.3434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12113434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965517v1</w:t>
+                <w:t xml:space="preserve">hal-03071585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative Contribution of Gestational Weight Gain, Gestational Diabetes, and Maternal Obesity to Neonatal Fat Mass</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Dommergues</w:t>
+                <w:t xml:space="preserve">Impact of Point‐of‐care Testing on Length of Stay of Patients in the Emergency Department: A Cluster‐randomized Controlled Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hausfater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bulsei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Canavaggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Academic Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acem.14072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu12113434⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03071585v1</w:t>
+                <w:t xml:space="preserve">hal-02967016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Point‐of‐care Testing on Length of Stay of Patients in the Emergency Department: A Cluster‐randomized Controlled Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Hausfater</w:t>
+                <w:t xml:space="preserve">Delayed versus Early Initiation of Renal Replacement Therapy for Severe Acute Kidney Injury: A Systematic Review and Individual Patient Data Meta-Analysis of Randomised Clinical Trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Lafourcade</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Chaïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Emergency Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 395 (10235), pp.1506--1515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(20)30531-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/acem.14072⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02967016v1</w:t>
+                <w:t xml:space="preserve">hal-03849957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk Factors for Developing Severe Acute Kidney Injury in Adult Patients With Refractory Postcardiotomy Cardiogenic Shock Receiving Venoarterial Extracorporeal Membrane Oxygenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Duceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bombled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 48 (8), pp.e715-e721. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/CCM.0000000000004433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venoarterial extracorporeal membrane oxygenation to rescue sepsis-induced cardiogenic shock: a retrospective, multicentre, international cohort study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bréchot</w:t>
+                <w:t xml:space="preserve">Acyclovir for Mechanically Ventilated Patients With Herpes Simplex Virus Oropharyngeal Reactivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Luyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cara Agerstrand</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cayot-Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(20)30733-9⟩</w:t>
+              <w:t xml:space="preserve">JAMA Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 180 (2), pp.263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamainternmed.2019.5713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492164v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyclovir for Mechanically Ventilated Patients With Herpes Simplex Virus Oropharyngeal Reactivation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Forel</w:t>
+                <w:t xml:space="preserve">Venoarterial extracorporeal membrane oxygenation to rescue sepsis-induced cardiogenic shock: a retrospective, multicentre, international cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bréchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cayot-Constantin</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kimmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Demiselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cara Agerstrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Internal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamainternmed.2019.5713⟩</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 396 (10250), pp.545-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(20)30733-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03983014v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed versus Early Initiation of Renal Replacement Therapy for Severe Acute Kidney Injury: A Systematic Review and Individual Patient Data Meta-Analysis of Randomised Clinical Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gaudry</w:t>
+                <w:t xml:space="preserve">Attributable Mortality of Hip Fracture in Older Patients: A Retrospective Observational Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Zerah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Saber Barbar</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Cohen-Bittan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Mézière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (8), pp.2370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm9082370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(20)30531-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03849957v1</w:t>
+                <w:t xml:space="preserve">hal-02940509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attributable Mortality of Hip Fracture in Older Patients: A Retrospective Observational Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorène Zerah</w:t>
+                <w:t xml:space="preserve">Acyclovir for Mechanically Ventilated Patients With Herpes Simplex Virus Oropharyngeal Reactivation. A Randomized Clinical Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Luyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anthony Mézière</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cayot-Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JAMA Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 180 (2), pp.263-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamainternmed.2019.5713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm9082370⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02940509v1</w:t>
+                <w:t xml:space="preserve">hal-02416436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyclovir for Mechanically Ventilated Patients With Herpes Simplex Virus Oropharyngeal Reactivation. A Randomized Clinical Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cayot-Constantin</w:t>
+                <w:t xml:space="preserve">The effect of local anesthetic continuous wound infusion for the prevention of postoperative pneumonia after on-pump cardiac surgery with sternotomy: the STERNOCAT randomized clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Amour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cholley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Longrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Internal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamainternmed.2019.5713⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (1), pp.33-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-018-5497-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416436v1</w:t>
+                <w:t xml:space="preserve">hal-02136007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of local anesthetic continuous wound infusion for the prevention of postoperative pneumonia after on-pump cardiac surgery with sternotomy: the STERNOCAT randomized clinical trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Leprince</w:t>
+                <w:t xml:space="preserve">Perioperative management of oral anticoagulated patients undergoing an oral, implant, or periodontal procedure: a survey of practices of members of two dental scientific societies, the PRADICO study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Radoï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Maman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Monnet-Corti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Oral Investigations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (12), pp.4311-4323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00784-019-02877-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00134-018-5497-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02136007v1</w:t>
+                <w:t xml:space="preserve">hal-02202461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perioperative management of oral anticoagulated patients undergoing an oral, implant, or periodontal procedure: a survey of practices of members of two dental scientific societies, the PRADICO study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loredana Radoï</w:t>
+                <w:t xml:space="preserve">Utility of Cricoid Pressure—Reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Birenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Riou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Oral Investigations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JAMA Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamasurg.2018.5851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00784-019-02877-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02202461v1</w:t>
+                <w:t xml:space="preserve">hal-02137798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utility of Cricoid Pressure—Reply</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Outcomes of Stenotrophomonas maltophilia hospital-acquired pneumonia in intensive care unit: a nationwide retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guerci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bellut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gaudefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mongardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (1), pp.371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-019-2649-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jamasurg.2018.5851⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02137798v1</w:t>
+                <w:t xml:space="preserve">hal-02427037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes of Stenotrophomonas maltophilia hospital-acquired pneumonia in intensive care unit: a nationwide retrospective study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mongardon</w:t>
+                <w:t xml:space="preserve">Effect of Cricoid Pressure Compared With a Sham Procedure in the Rapid Sequence Induction of Anesthesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Birenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ntouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Eurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JAMA Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 154 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamasurg.2018.3577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-019-2649-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02427037v1</w:t>
+                <w:t xml:space="preserve">hal-02877746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Cricoid Pressure Compared With a Sham Procedure in the Rapid Sequence Induction of Anesthesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Birenbaum</w:t>
+                <w:t xml:space="preserve">The Artificial Kidney Initiation in Kidney Injury 2 (AKIKI2): study protocol for a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Eurin</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martin-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Moschietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, pp.726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-019-3774-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jamasurg.2018.3577⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02877746v1</w:t>
+                <w:t xml:space="preserve">hal-02417783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Artificial Kidney Initiation in Kidney Injury 2 (AKIKI2): study protocol for a randomized controlled trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gaudry</w:t>
+                <w:t xml:space="preserve">A phase III double-blind placebo-controlled randomized study of dexamphetamine sulfate for fatigue in primary brain tumors patients: An ANOCEF trial (DXA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Laigle-Donadey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ducray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Hassimiou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Moschietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuro-Oncology Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (1), pp.vdz043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/noajnl/vdz043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-019-3774-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02417783v1</w:t>
+                <w:t xml:space="preserve">hal-02899416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A musical intervention for respiratory comfort during noninvasive ventilation in the ICU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Messika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Maquigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Puechberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Henry-Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 53 (1), pp.1801873. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/13993003.01873-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phase III double-blind placebo-controlled randomized study of dexamphetamine sulfate for fatigue in primary brain tumors patients: An ANOCEF trial (DXA)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Hassimiou Diallo</w:t>
+                <w:t xml:space="preserve">High inertial microfluidics for droplet generation in a flow-focusing geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Birenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Riou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuro-Oncology Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomedical Microdevices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (3), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamasurg.2018.5851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/noajnl/vdz043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02899416v1</w:t>
+                <w:t xml:space="preserve">hal-03996806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High inertial microfluidics for droplet generation in a flow-focusing geometry</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plasma oxysterols: biomarkers for diagnosis and treatment in spastic paraplegia type 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Marelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foudil Lamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rainteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Banneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Microdevices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamasurg.2018.5851⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 141 (1), pp.72 - 84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awx297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996806v1</w:t>
+                <w:t xml:space="preserve">hal-01737580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma oxysterols: biomarkers for diagnosis and treatment in spastic paraplegia type 5</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rainteau</w:t>
+                <w:t xml:space="preserve">Closed-form variance estimator for weighted propensity score estimators with survival outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Banneau</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biometrical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (6), pp.1151 - 1163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bimj.201700330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awx297⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01737580v1</w:t>
+                <w:t xml:space="preserve">hal-01930494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-form variance estimator for weighted propensity score estimators with survival outcome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Percutaneous versus surgical femoro-femoral veno-arterial ECMO: a propensity score matched study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pichoy Danial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florence Tubach</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciro Mastroianni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Demondion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biometrical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (12), pp.2153-2161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-018-5442-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bimj.201700330⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01930494v1</w:t>
+                <w:t xml:space="preserve">hal-03983202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percutaneous versus surgical femoro-femoral veno-arterial ECMO: a propensity score matched study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pichoy Danial</w:t>
+                <w:t xml:space="preserve">Timing of Renal Support and Outcome of Septic Shock and Acute Respiratory Distress Syndrome. A Post Hoc Analysis of the AKIKI Randomized Clinical Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Demondion</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Schortgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martin-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 198 (1), pp.58-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.201706-1255OC⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00134-018-5442-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03983202v1</w:t>
+                <w:t xml:space="preserve">hal-02616898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracorporeal Membrane Oxygenation for Severe Acute Respiratory Distress Syndrome and Posterior Probability of Mortality Benefit in a Post Hoc Bayesian Analysis of a Randomized Clinical Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan C Goligher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Tomlinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duminda N Wijeysundera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAMA Ophthalmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 320 (21), pp.2251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1001/jama.2018.14276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of Renal Support and Outcome of Septic Shock and Acute Respiratory Distress Syndrome. A Post Hoc Analysis of the AKIKI Randomized Clinical Trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gaudry</w:t>
+                <w:t xml:space="preserve">Prevalence and risk factors for acute kidney injury among trauma patients: a multicenter cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Desmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (1), pp.344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-022-03949-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1164/rccm.201706-1255OC⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02616898v1</w:t>
+                <w:t xml:space="preserve">hal-04050481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and risk factors for acute kidney injury among trauma patients: a multicenter cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Hajage</w:t>
+                <w:t xml:space="preserve">Effect of cumulative exposure to corticosteroid and DMARD on radiographic progression in rheumatoid arthritis: results from the ESPOIR cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann de Rycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Saraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-022-03949-7⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (9), pp.1563-1573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/key122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04050481v1</w:t>
+                <w:t xml:space="preserve">hal-01802400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cumulative exposure to corticosteroid and DMARD on radiographic progression in rheumatoid arthritis: results from the ESPOIR cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Guillemin</w:t>
+                <w:t xml:space="preserve">Extracorporeal Membrane Oxygenation for Severe Acute Respiratory Distress Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Capellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Demoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 378 (21), pp.1965-1975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa1800385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/key122⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01802400v1</w:t>
+                <w:t xml:space="preserve">hal-04074010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracorporeal Membrane Oxygenation for Severe Acute Respiratory Distress Syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lavoué</w:t>
+                <w:t xml:space="preserve">Ventilator-associated pneumonia in patients assisted by veno-arterial extracorporeal membrane oxygenation support: Epidemiology and risk factors of treatment failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bouglé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bombled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Margetis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (4), pp.e0194976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0194976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa1800385⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04074010v1</w:t>
+                <w:t xml:space="preserve">hal-04074796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventilator-associated pneumonia in patients assisted by veno-arterial extracorporeal membrane oxygenation support: Epidemiology and risk factors of treatment failure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles Vidal</w:t>
+                <w:t xml:space="preserve">Sustainability of TNF-blocker tapering in rheumatoid arthritis over 3 years: long-term follow-up of the STRASS (Spacing of TNF-blocker injections in Rheumatoid ArthritiS Study) randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Sigaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RMD Open : Rheumatic &amp; Musculoskeletal Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (2), pp.e000474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/rmdopen-2017-000474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0194976⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04074796v1</w:t>
+                <w:t xml:space="preserve">hal-01744743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability of TNF-blocker tapering in rheumatoid arthritis over 3 years: long-term follow-up of the STRASS (Spacing of TNF-blocker injections in Rheumatoid ArthritiS Study) randomised controlled trial</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of conditional and marginal odds ratios using the prognostic score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann De rycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tubach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMD Open : Rheumatic &amp; Musculoskeletal Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (4), pp.687 - 716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.7170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/rmdopen-2017-000474⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01744743v1</w:t>
+                <w:t xml:space="preserve">hal-01486782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of conditional and marginal odds ratios using the prognostic score</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of Intragastric Balloon Before Laparoscopic Gastric Bypass on Patients with Super Obesity: a Randomized Multicenter Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Maunoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pattou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hébuterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Obesity Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (4), pp.902 - 909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11695-016-2383-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sim.7170⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01486782v1</w:t>
+                <w:t xml:space="preserve">hal-01830196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Intragastric Balloon Before Laparoscopic Gastric Bypass on Patients with Super Obesity: a Randomized Multicenter Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Schneider</w:t>
+                <w:t xml:space="preserve">Patient-perceived flares in rheumatoid arthritis: A sub-analysis of the STRASS treatment tapering strategy trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tubach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Alfaiate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 84 (5), pp.577 - 581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2016.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11695-016-2383-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01830196v1</w:t>
+                <w:t xml:space="preserve">hal-01857442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loxapine to control agitation during weaning from mechanical ventilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sztrymf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mégarbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume van der Meersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 21 (1), pp.235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13054-017-1822-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-perceived flares in rheumatoid arthritis: A sub-analysis of the STRASS treatment tapering strategy trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thao Pham</w:t>
+                <w:t xml:space="preserve">Initiation Strategies for Renal-Replacement Therapy in the Intensive Care Unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Schortgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martin-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2016.10.001⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 375 (2), pp.122-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa1603017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01857442v1</w:t>
+                <w:t xml:space="preserve">hal-03577876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation Strategies for Renal-Replacement Therapy in the Intensive Care Unit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Gaudry</w:t>
+                <w:t xml:space="preserve">Neutrophil expression of glucocorticoid-induced leucine zipper (GILZ) anti-inflammatory protein is associated with acute respiratory distress syndrome severity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alix Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Pons</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Montravers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piednoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-016-0210-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa1603017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03577876v1</w:t>
+                <w:t xml:space="preserve">hal-04721939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we improve transthoracic echocardiography training in non-cardiologist residents? Experience of two training programs in the intensive care unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ederhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Miguel-Montanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Rafat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), pp.44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13613-016-0150-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutrophil expression of glucocorticoid-induced leucine zipper (GILZ) anti-inflammatory protein is associated with acute respiratory distress syndrome severity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Alix Espinasse</w:t>
+                <w:t xml:space="preserve">Comparison of two strategies for initiating renal replacement therapy in the intensive care unit: study protocol for a randomized controlled trial (AKIKI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dufour</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderique Schortgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martin-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-015-0718-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-016-0210-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04721939v1</w:t>
+                <w:t xml:space="preserve">hal-03869534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two strategies for initiating renal replacement therapy in the intensive care unit: study protocol for a randomized controlled trial (AKIKI)</w:t>
+                <w:t xml:space="preserve">Comparison of two strategies for initiating renal replacement therapy in the intensive care unit: study protocol for a randomized controlled trial (akiki)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fréderique Schortgen</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Schortgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martin-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 16 (1), pp.170. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, Trials, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-015-0718-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-015-0718-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03869534v1</w:t>
+                <w:t xml:space="preserve">hal-02733180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two strategies for initiating renal replacement therapy in the intensive care unit: study protocol for a randomized controlled trial (akiki)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gaudry</w:t>
+                <w:t xml:space="preserve">Long-term outcomes and cardiac surgery in critically ill patients with infective endocarditis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mirabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...106 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Mirabel</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Novy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Heart Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.1195-204</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 35 (18), pp.1195-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/eht303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01080963v1</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">hal-03871859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the lowest efficacious dose (toledo): results of a multicenter non-inferiority randomized open-label controlled trial assessing tocilizumab or abatacept injection spacing in rheumatoid arthritis patients in remission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Kedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dieude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ducourau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Congress of Rheumatology (EULAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Madrid, Spain. pp.715-716, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/annrheumdis-2019-eular.5060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">52 – Facteurs décisifs de non-reconstruction chez 1 937 femmes après mastectomie totale ; information et choix des patientes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Héquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dolbeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zarca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fourchotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Reyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33° Journées de la Société Française de Sénologie et de Pathologie Mammaire (SFSPM), Marseille, 2011. Cancer du sein : surdiagnostic, surtraitement. A la recherche d'un nouvel équilibre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Marseille, France. pp.341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">34 – Prédiction de l’atteinte ganglionnaire axillaire résiduelle chez les patientes ayant un ganglion sentinelle positif : un nouveau nomogramme incluant HER2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ngô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Castellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fourchotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hugonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33° Journées de la Société Française de Sénologie et de Pathologie Mammaire (SFSPM), Marseille, 2011. Cancer du sein : surdiagnostic, surtraitement. A la recherche d'un nouvel équilibre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Marseille, France. pp.302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12852,65 +12593,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the lowest efficacious dose (toledo): results of a multicenter non-inferiority randomized open-label controlled trial assessing tocilizumab or abatacept injection spacing in rheumatoid arthritis patients in remission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kedra Joanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dieudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12918,213 +12659,213 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ducourau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EULAR 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, MADRID, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential effect of corticosteroids and biological Dmards on five-year radiographic progression in rheumatoid arthritis: results from a weighted cumulative exposure model developed on the Espoir Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Louveau</w:t>
+                <w:t xml:space="preserve">Yann de Rycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann de Rycke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Lafourcade</w:t>
+                <w:t xml:space="preserve">Alain Saraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American College of Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, San-Diego, United States. 69, 2017, Arthritis &amp; Rheumatology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13134,51 +12875,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-form variance estimators for weighted and stratified dose-response function estimators using generalized propensity score</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Garès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13200,51 +12941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13254,114 +12995,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation du score de propension et du score pronostique en pharmacoépidémiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé publique et épidémiologie. Université Sorbonne Paris Cité, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017USPCC175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02083652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId469"/>
+      <w:footerReference w:type="default" r:id="rId462"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13508,51 +13249,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600645v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierantonio Laveneziana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hajage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bianquis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Blanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25310429.2025.2611184" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505624v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Reinaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mavoungou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lieng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deivanes Rajendrabose" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2025.3569" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495630v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaudry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lemiale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schmidt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202408-1669oc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05126073v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mah&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnet-Corti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Descroix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2025.102848" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505635v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Collet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beydon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Jiang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111613" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505643v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Louis Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Rozenberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Simon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111305" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05500205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Terrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Walter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Lebbah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sigaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01340-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Marec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxens Decav&#232;le" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaura Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202308-1358OC" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04484144v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rambaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dreyfuss" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Lebbah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin-Lefevre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-024-07339-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832650v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Razazi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Luyt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voiriot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Rouz&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MEJ.0000000000001134" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279434v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kedra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieud&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giboin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Marotte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Salliot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.42752" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399172v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Giabicani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poncet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guidet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rigaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04349-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506167v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Januel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labauge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maillart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de S&#232;ze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2023.19766" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228661v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barraud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M Bik" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Billy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clarot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.06.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935806v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Landoll" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pequignot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Langouet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(22)00438-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229512v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Belin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Franchineau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Guennec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04616-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04031648v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benichou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Prost" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-023-01105-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995492v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Simon-Tillaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Tohme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Hariri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dureau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04328-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003639v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serret-Larmande" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Zenati" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dechartres" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2023.09.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393135v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebreton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dres" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guervilly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2023.24491" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838507v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia-Savina Moysidou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kossi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tubach" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55563/clinexprheumatol/eonoj3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002241v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Papazian" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-021-06604-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820973v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Desmedt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-03949-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03868048v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Smail-Faugeron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Tan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Yordanov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2022.01.023" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832138v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lafourcade" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Combe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dougados" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2021-002040" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324840v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gar&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chauvet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.202000267" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732822v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grolleau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Barbar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bourredjem" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-03936-y" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002124v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demoule" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Messika" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jaber" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassimiou Diallo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202108-1857OC" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983214v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03920105v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hausfater" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boutolleau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lacombe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Beurton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dumont" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10945-y" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850792v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laigle-Donadey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Metellus" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyotat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menei" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Proust" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2022.8.JNS221068" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706856v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202111-2495OC" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539812v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03895162v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Straus" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Teulier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wattiez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14569" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821035v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fartoukh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00956-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03500885v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Burrel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hraiech" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Hassimiou Diallo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2021.39825" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03217678v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Trioux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000005065" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535890v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rozes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Reizine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Daniel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keab878" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821041v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#224;i Pham" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03784-2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858591v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peskine" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cariou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deye" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gu&#233;rot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.07.022" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524638v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00861-1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03793507v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paccoud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baptiste" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bleibtreu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa791" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03879089v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.10.004" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03376061v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aissi James" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chommeloux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03780-6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849955v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Louis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quenot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(21)01954-1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858178v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massart" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maxime" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fillatre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ferr&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00971-w" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03337969v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(21)00350-0" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03888144v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pourcher" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Caumes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1122" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03390665v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Charkaoui" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaugerie Laurent" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kirchgesner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjab184" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03194284v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pons" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00843-3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946643v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourron" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Phan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Elodie Aubert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-020-01122-4" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03019399v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Peek" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollyanna Hardy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Abrams" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-020-06248-3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849958v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(20)32673-8" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985628v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monsel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(20)30328-3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02965517v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03071585v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mitanchez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacqueminet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dommergues" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12113434" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967016v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bulsei" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Canavaggio" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acem.14072" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946489v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Lep&#232;re" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Duceau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bombled" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dujardin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000004433" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492164v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#233;chot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demiselle" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Agerstrand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(20)30733-9" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983014v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Forel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cayot-Constantin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2019.5713" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849957v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Cha&#239;bi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(20)30531-6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02940509v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Zerah" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Cohen-Bittan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9082370" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416436v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02136007v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amour" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cholley" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ouattara" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Longrois" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leprince" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-018-5497-x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02202461v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Rado&#239;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00784-019-02877-1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02137798v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Birenbaum" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Riou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamasurg.2018.5851" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02427037v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerci" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bellut" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Mokhtari" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gaudefroy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mongardon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2649-5" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877746v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roche" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ntouba" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Eurin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamasurg.2018.3577" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417783v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moschietto" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3774-9" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02305920v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Martin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Maquigneau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Puechberty" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Henry-Lagarrigue" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01873-2018" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02899416v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducray" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boone" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/noajnl/vdz043" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996806v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01737580v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Marelli" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Lamari" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Banneau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awx297" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930494v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.201700330" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983202v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichoy Danial" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Nguyen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Mastroianni" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demondion" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-018-5442-z" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01973355v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan C Goligher" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tomlinson" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duminda N Wijeysundera" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Fan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2018.14276" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616898v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Schortgen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verney" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201706-1255OC" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050481v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802400v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Louveau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann de Rycke" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saraux" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/key122" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074010v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Capellier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavou&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1800385" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074796v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bougl&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Margetis" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vidal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194976" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01744743v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sigaux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bailly" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mariette" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2017-000474" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486782v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann De&#160;rycke" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.7170" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830196v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coffin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maunoury" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pattou" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. H&#233;buterne" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schneider" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-016-2383-x" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860223v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sztrymf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sonneville" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;garbane" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume van der Meersch" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-017-1822-y" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857442v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Portier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gossec" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Alfaiate" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2016.10.001" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1VBKDQP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03577876v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gaudry" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1603017" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320043v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labb&#233;" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ederhy" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Pasquet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Miguel-Montanes" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rafat" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-016-0150-8" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721939v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Espinasse" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montravers" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piednoir" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufour" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-016-0210-0" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869534v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;derique Schortgen" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-015-0718-x" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02733180v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Schortgen" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080963v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mirabel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Novy" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871859v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mirabel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sonneville" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hajage" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Novy" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tubach" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/eht303" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606082v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieude" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ducourau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-eular.5060" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575795v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;quet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dolbeault" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zarca" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fourchotte" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reyal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575806v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ng&#244;" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Rycke" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castellier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hugonnet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02158682v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedra Joanna" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681327v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889794v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02083652v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCC175" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600645v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierantonio Laveneziana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hajage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bianquis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Blanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25310429.2025.2611184" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505624v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Reinaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mavoungou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lieng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deivanes Rajendrabose" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2025.3569" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495630v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaudry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lemiale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schmidt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202408-1669oc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05126073v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mah&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnet-Corti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Descroix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2025.102848" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505635v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Collet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beydon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Jiang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111613" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505643v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Louis Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Rozenberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Simon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111305" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05500205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Terrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Walter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Lebbah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sigaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01340-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Marec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxens Decav&#232;le" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaura Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202308-1358OC" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04484144v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rambaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dreyfuss" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Lebbah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin-Lefevre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-024-07339-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832650v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Razazi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Luyt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voiriot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Rouz&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MEJ.0000000000001134" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279434v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kedra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieud&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giboin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Marotte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Salliot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.42752" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399172v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Giabicani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poncet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guidet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rigaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04349-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506167v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Januel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labauge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maillart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de S&#232;ze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2023.19766" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228661v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barraud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M Bik" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Billy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clarot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.06.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935806v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Landoll" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pequignot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Langouet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(22)00438-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229512v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Belin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Franchineau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Guennec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04616-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04031648v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benichou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Prost" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-023-01105-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003639v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serret-Larmande" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Zenati" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dechartres" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2023.09.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995492v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massol" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Simon-Tillaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Tohme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Hariri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dureau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04328-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393135v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebreton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dres" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guervilly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2023.24491" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820973v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Desmedt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-03949-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002241v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Papazian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-021-06604-x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838507v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia-Savina Moysidou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kossi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tubach" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55563/clinexprheumatol/eonoj3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03868048v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Smail-Faugeron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Tan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Yordanov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2022.01.023" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832138v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lafourcade" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Combe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dougados" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2021-002040" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324840v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gar&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chauvet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.202000267" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732822v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grolleau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Barbar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bourredjem" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-03936-y" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03920105v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hausfater" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boutolleau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lacombe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Beurton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dumont" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10945-y" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002124v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demoule" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Messika" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jaber" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassimiou Diallo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202108-1857OC" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983214v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850792v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laigle-Donadey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Metellus" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyotat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menei" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Proust" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2022.8.JNS221068" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706856v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202111-2495OC" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539812v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fartoukh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00956-9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03895162v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Straus" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Teulier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wattiez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14569" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03217678v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L Martin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Trioux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000005065" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535890v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rozes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Reizine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Daniel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keab878" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03500885v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Burrel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hraiech" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Hassimiou Diallo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2021.39825" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821041v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#224;i Pham" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03784-2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03793507v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paccoud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baptiste" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bleibtreu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa791" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858591v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peskine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cariou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deye" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gu&#233;rot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.07.022" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524638v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00861-1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849955v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Louis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quenot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(21)01954-1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03337969v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(21)00350-0" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03879089v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.10.004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03376061v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aissi James" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chommeloux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03780-6" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858178v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maxime" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fillatre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ferr&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00971-w" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03888144v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pourcher" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Caumes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1122" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03390665v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Charkaoui" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaugerie Laurent" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kirchgesner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjab184" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03194284v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pons" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00843-3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946643v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourron" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Phan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Elodie Aubert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-020-01122-4" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03019399v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Peek" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollyanna Hardy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Abrams" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-020-06248-3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849958v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(20)32673-8" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02965517v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monsel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(20)30328-3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03071585v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mitanchez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacqueminet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dommergues" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12113434" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967016v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bulsei" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Canavaggio" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acem.14072" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849957v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Cha&#239;bi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(20)30531-6" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946489v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Lep&#232;re" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Duceau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bombled" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dujardin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000004433" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983014v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Forel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cayot-Constantin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2019.5713" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492164v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#233;chot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demiselle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Agerstrand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(20)30733-9" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02940509v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Zerah" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Cohen-Bittan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9082370" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416436v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02136007v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amour" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cholley" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ouattara" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Longrois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leprince" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-018-5497-x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02202461v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Rado&#239;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00784-019-02877-1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02137798v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Birenbaum" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Riou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamasurg.2018.5851" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02427037v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerci" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bellut" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Mokhtari" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gaudefroy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mongardon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2649-5" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877746v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roche" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ntouba" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Eurin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamasurg.2018.3577" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417783v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moschietto" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3774-9" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02899416v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducray" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boone" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/noajnl/vdz043" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02305920v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Martin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Maquigneau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Puechberty" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Henry-Lagarrigue" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01873-2018" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996806v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01737580v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Marelli" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Lamari" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Banneau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awx297" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930494v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.201700330" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983202v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichoy Danial" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Nguyen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Mastroianni" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demondion" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-018-5442-z" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616898v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Schortgen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verney" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201706-1255OC" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01973355v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan C Goligher" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tomlinson" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duminda N Wijeysundera" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Fan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2018.14276" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050481v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802400v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Louveau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann de Rycke" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saraux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/key122" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074010v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Capellier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavou&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1800385" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074796v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bougl&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Margetis" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vidal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194976" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01744743v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sigaux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bailly" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mariette" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2017-000474" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486782v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann De&#160;rycke" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.7170" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830196v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coffin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maunoury" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pattou" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. H&#233;buterne" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schneider" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-016-2383-x" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857442v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Portier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gossec" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Alfaiate" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2016.10.001" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1VBKDQP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860223v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sztrymf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sonneville" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;garbane" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume van der Meersch" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-017-1822-y" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03577876v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gaudry" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1603017" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721939v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Espinasse" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montravers" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piednoir" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufour" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-016-0210-0" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320043v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labb&#233;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ederhy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Pasquet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Miguel-Montanes" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rafat" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-016-0150-8" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869534v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;derique Schortgen" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-015-0718-x" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02733180v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Schortgen" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080963v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mirabel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Novy" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/eht303" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606082v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieude" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ducourau" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-eular.5060" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575795v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;quet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dolbeault" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zarca" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fourchotte" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reyal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575806v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ng&#244;" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Rycke" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castellier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hugonnet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02158682v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedra Joanna" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681327v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889794v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02083652v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCC175" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>