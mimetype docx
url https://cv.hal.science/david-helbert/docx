--- v0 (2026-03-12)
+++ v1 (2026-04-25)
@@ -632,718 +632,727 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2026, 130, pp.102745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2026.102745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieving the complex transmission matrix of a multimode fiber by machine learning for 3D beam shaping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Saucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksym Shpakovych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JLT.2024.3373689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning-driven complex models for wavefront shaping through multimode fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Saucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Saucourt</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Fiber Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 88, pp.104017. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.yofte.2024.104017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une irm semi-générative par IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Guillevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 50 (2), pp.117-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurad.2023.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview on Deep Learning Techniques for Video Compressive Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Saideni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Courrèges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Cances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app12052734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent anti-Stokes Raman scattering cell imaging and segmentation with unsupervised data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Boildieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Guerenne-del Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Duponchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.933897. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fcell.2022.933897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating efficient CNN architecture for multiple sclerosis lesion segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fenneteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1351,119 +1360,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe N Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/1.JMI.8.1.014504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperspectral image classification using graph-based wavelet transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zikiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1482,92 +1491,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 41 (7), pp.2624-2643. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01431161.2019.1694194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support vector regression-based 3D-wavelet texture learning for hyperspectral image compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zikiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1586,3677 +1595,3677 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Visual Computer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36, pp.1473-1490. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00371-019-01753-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressive Color Pattern Detection using Partial Orthogonal Circulant Sensing Matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (7), pp.670-678. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIP.2019.2927334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing Cascade of Regression-based Face Landmarking: an in-Depth Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image and Vision Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 102, pp.103976. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.imavis.2020.103976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patch Graph-based Wavelet Inpainting for Color Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 64, pp.102614. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvcir.2019.102614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Confidence-based Dynamic Optimization Model for Biomedical Image Mosaicking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 36 (11), pp.C28. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.36.000C28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling strategies for performance improvement in cascaded face regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 55, pp.841-852. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvcir.2018.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Urban Areas using Genetic Algorithms and Kohonen Maps on Multispectral images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Mokadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Elberrichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Organizational and Collective Intelligence (IJOCI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.46 - 62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/IJOCI.2018010104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neovascularization Detection in Diabetic Retinopathy from Fluorescein Angiograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Béouche-Hélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia de Malézieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leveziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (4), pp.044503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/1.JMI.4.4.044503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo-Divergence and Bidimensional Histogram of Spectral Differences for Hyperspectral Image Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Tamisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Imaging Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 60 (5), pp.504021-5040213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2352/J.ImagingSci.Technol.2016.60.5.050402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color graph based wavelet transform with perceptual information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (5), pp.053004. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.24.5.053004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressive Pattern Matching on Multispectral Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Blanc-Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 52 (12), pp.7581 - 7592. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TGRS.2014.2314483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic detection of the retinal neovascularization in diabetic patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leveziel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 55 (13)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photometric reconstruction of a dynamic textured surface from just one color image acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majdi Khoudeir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 25 (3), pp.566-574. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/JOSAA.25.000566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D Discrete Analytical Ridgelet Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Andrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 15 (12), p. 3701-3714. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIP.2006.881936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (44)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRAIN2EXPLAIN: Training Optimization for Explanation Improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Morasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Groussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Dolci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenza Brusini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Biardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, May 2026, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INNs: leveraging Alzheimer's disease diagnosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of fMRIPrep for Preprocessing 7 Tesla Functional MRI Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hayssam Abd Alaziz Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Medeiros Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tremblais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Ravaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carole Guillevin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Eighth International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Computer-Based Medical Systems (IEEE CBMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2026, Limassol (Chypre), Cyprus</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469972v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PINNs: leveraging Alzheimer’s disease diagnosis?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hala Ali</w:t>
+                <w:t xml:space="preserve">Modèle de Diffusion avec Pont Brownien pour la translation d'image cérébrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Valls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Herpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque français d'intelligence artificielle en imagerie biomédicale (IABM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226698v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Virtual Contrast Enhancement using Longitudinal Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bône</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlie Debs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning with Longitudinal Medical Images and Data, MICCAI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National Institutes of Health, Clinical Center, Bethesda; Sungkyunkwan University South Korea, Sep 2025, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de Diffusion avec Pont Brownien pour la translation d'image cérébrale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Herpe</w:t>
+                <w:t xml:space="preserve">Unsupervised obstacle detection for weeding robots: a video transformers-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Biardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salwan Alwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque français d'intelligence artificielle en imagerie biomédicale (IABM 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th European Conference Precision Agriculture (ECPA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Barcelone, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004725232_123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896876v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised obstacle detection for weeding robots: a video transformers-based approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salwan Alwan</w:t>
+                <w:t xml:space="preserve">Translation d'image cérébrale par Modèle de Diffusion Latente avec pont Brownien Probabiliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Valls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Herpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference Precision Agriculture (ECPA 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophone de Radiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05144617v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation d'image cérébrale par Modèle de Diffusion Latente avec pont Brownien Probabiliste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Valls</w:t>
+                <w:t xml:space="preserve">Physics-Informed Autoencoder for DSC-MRI Perfusion Post-Processing: Application to Glioma Grading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bône</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlie Debs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophone de Radiologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISBI 2025 - International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE), Apr 2025, Houston, TX, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10980699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05301431v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-Informed Autoencoder for DSC-MRI Perfusion Post-Processing: Application to Glioma Grading</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Naudin</w:t>
+                <w:t xml:space="preserve">PINNs: leveraging Alzheimer’s disease diagnosis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guillevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2025 - International Symposium on Biomedical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10980699⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Beyrouth, Lebanon. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICABME66883.2025.11211612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872430v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning method to measure the transmission matrix of a multimode optical fiber without reference beam for 3D beam tailoring</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PINNs: leveraging Alzheimer's disease diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Maulion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Helbert</w:t>
+                <w:t xml:space="preserve">Hala Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guillevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonic West 2024 : Laser Resonators, Microresonators, and Beam Control XXVI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3001422⟩</w:t>
+              <w:t xml:space="preserve">2025 Eighth International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Lebanon chapter, Sep 2025, Beyrouth (Liban), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICABME66883.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245837v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage automatique et recouvrement de phase pour le contrôle de l’émission d’une fibre multimodale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Machine learning method to measure the transmission matrix of a multimode optical fiber without reference beam for 3D beam tailoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérémy Saucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maksym Shpakovych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Maulion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabert Marc</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales d'optique guidée (JNOG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonic West 2024 : Laser Resonators, Microresonators, and Beam Control XXVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Jan 2024, San Francisco, CA, United States. pp.128710F, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3001422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541718v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrast enhanced MRI synthesis on glioma subjects using generative adversarial networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huy Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Guillevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International Conference on Advances in Biomedical Engineering (ICABME 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Beirut, Lebanon. pp.70-74, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICABME59496.2023.10293027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate curve resolution with autoencoders for CARS microspectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Boildieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Imaging Conference, IS&amp;T Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face expressions understanding by geometrical characterization of deep human faces representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Raison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Biardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IS&amp;T, Jan 2023, San Francisco (CA), United States. pp.292-1-292-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2352/EI.2023.35.9.IPAS-292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in cell and tissue imaging by multiplex CARS microspectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
+                <w:t xml:space="preserve">Apprentissage automatique et recouvrement de phase pour le contrôle de l’émission d’une fibre multimodale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Shpakovych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Saucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Maulion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabert Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Laser Applications in Life Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées nationales d'optique guidée (JNOG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d'optique (SFO), Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678603v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Whole Brain Label-free Molecular Imaging with Single-cell Resolution sing Ultra-broadband Multiplex CARS Microspectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zakaniaina Rajaofara</w:t>
+                <w:t xml:space="preserve">A Novel Video Prediction Algorithm based on Robust Spatiotemporal Convolutional LongShort Term Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Saideni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Courrèges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Cances</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2626342⟩</w:t>
+              <w:t xml:space="preserve">International Congress on Information and Communication Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-19-1610-6_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531147v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-to-End Video Snapshot Compressive Imaging using Video Transformers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Saideni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Courrèges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Salzburg, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA54936.2022.9784128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Video Prediction Algorithm based on Robust Spatiotemporal Convolutional LongShort Term Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wael Saideni</w:t>
+                <w:t xml:space="preserve">Toward Whole Brain Label-free Molecular Imaging with Single-cell Resolution sing Ultra-broadband Multiplex CARS Microspectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuke Murakami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinichi Miyazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boildieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaniaina Rajaofara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Information and Communication Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-19-1610-6_17⟩</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, San Francisco, California, United States. pp.71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2626342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412403v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ScoreCAM GNN : une explication optimale des réseaux profonds sur graphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Raison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5271,221 +5280,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIe Colloque GRETSI - Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNN for multiple sclerosis lesion segmentation: How many patients for a fully supervised method?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bourdon</w:t>
+                <w:t xml:space="preserve">Recent advances in cell and tissue imaging by multiplex CARS microspectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boildieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaniaina Rajaofara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe N Habas</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Biomedical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International conference on Laser Applications in Life Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335735v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7T MRI super-resolution with Generative Adversarial Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huy Quang Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5493,764 +5493,773 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Guillevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS&amp;T Electronic Imaging 2021 Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, San Francisco, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2021.18.3DIA-106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARSData: Data analysis and machine learning applied to CARS spectroscopy”. 3rd edition of the Σ-Tech Days</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Boildieu</w:t>
+                <w:t xml:space="preserve">CNN for multiple sclerosis lesion segmentation: How many patients for a fully supervised method?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fenneteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zakaniaina Rajaofara</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe N Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">xplore the world of biomaterials with advanced photonics and artificial intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advances in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Wardanyeh, Lebanon. pp.30-33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICABME53305.2021.9604859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03555137v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation integration in multivariate curve resolution applied to coherent anti-Stokes Raman scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Boildieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.jsiv_5_6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicability in resting-state fMRI for gender classification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe N Habas</w:t>
+                <w:t xml:space="preserve">CARSData: Data analysis and machine learning applied to CARS spectroscopy”. 3rd edition of the Σ-Tech Days</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boildieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champion E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaniaina Rajaofara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Biomedical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">xplore the world of biomaterials with advanced photonics and artificial intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335712v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3T MRI super-resolution using 3D cycle-consistent generative adversarial network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huy Quang Do</w:t>
+                <w:t xml:space="preserve">Explicability in resting-state fMRI for gender classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Raison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe N Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advances in Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2021, Wardanyeh, Lebanon. pp.85-88, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICABME53305.2021.9604810⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2021, Wardanyeh, Lebanon. pp.5-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICABME53305.2021.9604842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335726v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siamese convolutional neural network for new multiple sclerosis lesion segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fenneteau</w:t>
+                <w:t xml:space="preserve">3T MRI super-resolution using 3D cycle-consistent generative adversarial network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy Quang Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe N Habas</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guillevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSSEG-2 challenge proceedings: Multiple sclerosis new lesions segmentation challenge using a data management and processing infrastructure. MICCAI 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advances in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Wardanyeh, Lebanon. pp.85-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICABME53305.2021.9604810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359032v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning a CNN on multiple sclerosis lesion segmentation with self-supervision</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Siamese convolutional neural network for new multiple sclerosis lesion segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fenneteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6258,133 +6267,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe N Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D Measurement and Data Processing, IS&amp;T Electronic Imaging 2020 Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MSSEG-2 challenge proceedings: Multiple sclerosis new lesions segmentation challenge using a data management and processing infrastructure. MICCAI 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378210v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage d’un CNN sur la segmentation des lésions de sclérose en plaques avec auto-supervision</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Learning a CNN on multiple sclerosis lesion segmentation with self-supervision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fenneteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6392,1800 +6392,1934 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe N Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIAP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3D Measurement and Data Processing, IS&amp;T Electronic Imaging 2020 Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2020.17.3DMP-002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541662v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Registration for Biomedical Images on Irregular Grids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hong Nhung Pham</w:t>
+                <w:t xml:space="preserve">Apprentissage d’un CNN sur la segmentation des lésions de sclérose en plaques avec auto-supervision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fenneteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe N Habas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA 2018 (COmpression et REprésentation des Signaux Audiovisuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">RFIAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897326v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Graph Wavelet Based Nonrigid Image Registration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Image Registration for Biomedical Images on Irregular Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Nhung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORESA 2018 (COmpression et REprésentation des Signaux Audiovisuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786123v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Data-Driven Approach to Feature Space Selection for Robust Micro-Endoscopic Image Reconstruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral Graph Wavelet Based Nonrigid Image Registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Nhung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Helbert</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296680⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Athènes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519837v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoration of Confocal Images by Hypercomplex diffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Data-Driven Approach to Feature Space Selection for Robust Micro-Endoscopic Image Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Leveziel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARVO Annual Meeting : Leading Eye and Vision Research (ARVO 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Beijing, China. pp.2239-2243, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949297v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic detection of the retinal neovascularization in diabetic patients.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restoration of Confocal Images by Hypercomplex diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohamed Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leveziel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARVO 2014 Annual Meeting : Leading Eye and Vision Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Research in Vision and Ophthalmology (ARVO), May 2014, Orlando, United States. pp.207 - B0015</w:t>
+              <w:t xml:space="preserve">ARVO Annual Meeting : Leading Eye and Vision Research (ARVO 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Research in Vision and Ophthalmology (ARVO), May 2014, Orlando, United States. pp.4831 - B0207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949305v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional Hypercomplex Diffusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Malek</w:t>
+                <w:t xml:space="preserve">Automatic detection of the retinal neovascularization in diabetic patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Béouche-Hélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP) 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ARVO 2014 Annual Meeting : Leading Eye and Vision Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Research in Vision and Ophthalmology (ARVO), May 2014, Orlando, United States. pp.207 - B0015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798555v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive Template Matching on Multispectral Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rousseau</w:t>
+                <w:t xml:space="preserve">Directional Hypercomplex Diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Blanc-Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.5765, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6637875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798439v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metric Tensor for Multicomponent Edge Detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Compressive Template Matching on Multispectral Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Blanc-Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Hong-Kong, Hong Kong SAR China. pp.2</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.ID2697</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493428v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relief Extraction of Rough Textured Reflecting Surface by Image Processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Brochard</w:t>
+                <w:t xml:space="preserve">Metric Tensor for Multicomponent Edge Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Majdi Khoudeir</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth International Conference on Quality Control by Artificial Vision 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Hong-Kong, Hong Kong SAR China. pp.2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331499v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction photométrique d'une surface rugueuse à partir d'une seule image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majdi Khoudeir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Caractérisation multi-échelle de la rugosité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rough Surfaces and Relief Extraction by Generalized Lambertian's Photometric Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relief Extraction of Rough Textured Reflecting Surface by Image Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majdi Khoudeir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh-Tan Do</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Signal Processing and Communication 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eighth International Conference on Quality Control by Artificial Vision 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Le Creusot, France. http://spie.org/x648.xml?product_id=736719&amp;Search_Origin=QuickSearch&amp;Search_Results_URL=http://spie., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.736719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331502v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use the discrete geometry to discretize the ridgelet transform</w:t>
+                <w:t xml:space="preserve">Rough Surfaces and Relief Extraction by Generalized Lambertian's Photometric Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Carré</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majdi Khoudeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Tan Do</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WavE: Wavelets and Applications 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, EPFL, Lausanne, Switzerland. http://wavelet.epfl.ch/</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Signal Processing and Communication 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Dubaï, United Arab Emirates. http://www.icspc07.org/index.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331498v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ridgelet Decomposition: Discrete Implementation and Color Denoising</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Use the discrete geometry to discretize the ridgelet transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wavelet Applications in Industrial Processing III</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WavE: Wavelets and Applications 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, EPFL, Lausanne, Switzerland. http://wavelet.epfl.ch/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331496v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la Transformée Ridgelet Analytique Discrète en débruitage de videos couleur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ridgelet Decomposition: Discrete Implementation and Color Denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique du GDR ISIS : "Traitements perceptifs couleur dédiés à l'image et à la vidéo"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wavelet Applications in Industrial Processing III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Boston, MA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.629569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337468v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Fusion using Covariance Intersection in the Frame of the Evidence Theory</w:t>
+                <w:t xml:space="preserve">Application de la Transformée Ridgelet Analytique Discrète en débruitage de videos couleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Brussels, Belgium. pp.0</w:t>
+              <w:t xml:space="preserve">Journée thématique du GDR ISIS : "Traitements perceptifs couleur dédiés à l'image et à la vidéo"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331438v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D fast ridgelet transform</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Information Fusion using Covariance Intersection in the Frame of the Evidence Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Andrès</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Brussels, Belgium. pp.0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331431v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">3D fast ridgelet transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Andrès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Barcelona, Spain. pp.1021-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2003.1247139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Transformée Ridgelet Analytique Discrète 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Andrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19° Colloque sur le traitement du signal et des images GRETSI 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Paris, France. http://hdl.handle.net/2042/13604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8195,65 +8329,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EiX-GNN : Concept-level eigencentrality explainer for graph neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Raison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8261,459 +8395,459 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686299v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A size-adaptative segmentation method for better detection of multiple sclerosis lesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fenneteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane M'Rabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ViT-SCI: Video Transformer is all you need for Video Compressive Sensing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Courrèges</w:t>
+                <w:t xml:space="preserve">ScoreCAM GNN : a generalization of an optimal local post-hoc explaining method to any geometric deep learning models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Raison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836798v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ScoreCAM GNN : a generalization of an optimal local post-hoc explaining method to any geometric deep learning models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bourdon</w:t>
+                <w:t xml:space="preserve">ViT-SCI: Video Transformer is all you need for Video Compressive Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Saideni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Courrèges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cances</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808171v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Spatiotemporal Convolutional Long Short-Term Memory Algorithm for Video Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Saideni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Courrèges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre P Cances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8723,427 +8857,427 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Image Splicing using Illuminant Color Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de Poitiers (France); Xlim ULR CNRS 7252. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Wavelet-based Method for the Metabolite Detection and Quantification in Proton Magnetic Resonance Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Rihana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Zrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de Poitiers (France). 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Theoretic Approach of Classical Operations in Clifford Algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de Poitiers (France). 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidential Reconstruction of a Sportive Gesture from a Multisensor Acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Augereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de poitiers. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9153,91 +9287,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la géométrie en imagerie non conventionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de poitiers, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02404165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9247,51 +9381,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capricorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9300,253 +9434,253 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RetiNeo : RETInopathy diagnosis : NEOvascilarization detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Béouche-Hélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leveziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LeMiroirPesquet3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9556,190 +9690,190 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Blanc Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Philips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Scheunders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Blanc-Talon; David Helbert; Wilfried Philips; Dan Popescu; Paul Scheunders. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Poitiers, France. 11182, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Lecture Notes in Computer Science, 978-3-030-01448-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01449-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId227"/>
+      <w:footerReference w:type="default" r:id="rId233"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9807,51 +9941,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F369BB58"/>
+    <w:nsid w:val="C46CA342"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9955,51 +10089,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="639CECD5"/>
+    <w:nsid w:val="E6DEF8D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10189,51 +10323,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-helbert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6518-1509" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099959666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202151909" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357772485" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux.fr/universite/notre-strategie/nos-leviers/cma-competences-et-metiers-davenir/cap-elena" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488384v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Omani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Lahdir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zikiou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Helbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12145-025-02072-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537678v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Valls" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourdon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herpe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gob&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Saucourt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Shpakovych" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desfarges-Berthelemot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3373689" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769839v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerm&#232;ne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2024.104017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032328v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillevin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2023.01.030" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593023v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Saideni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Courr&#232;ges" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Cances" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12052734" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726275v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boildieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Guerenne-del Ben" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Petit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.933897" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116147v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fenneteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe N Habas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.8.1.014504" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399347v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2019.1694194" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279113v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-019-01753-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166497v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rousseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2927334" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884592v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Perrot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2020.103976" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271527v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Malek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2019.102614" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297793v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000C28" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833882v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2018.07.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696710v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Mokadem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Amine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Elberrichi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJOCI.2018010104" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625993v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B&#233;ouche-H&#233;lias" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia de Mal&#233;zieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leveziel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.4.4.044503" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272601v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Richard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olivier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tamisier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/J.ImagingSci.Technol.2016.60.5.050402" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174338v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.5.053004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959680v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blanc-Talon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2014.2314483" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216480v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331323v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bringier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Khoudeir" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.25.000566" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331384v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andr&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2006.881936" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465465v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Morasso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Groussard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Dolci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Brusini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Biardeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469972v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Ali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillevin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME66883.2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226698v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME66883.2025.11211612" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246587v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayolle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#244;ne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Debs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896876v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144617v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Capelle-Laiz&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwan Alwan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_123" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301431v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872430v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Naudin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980699" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245837v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Maulion" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3001422" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541718v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabert Marc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861011v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Do" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guillevin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME59496.2023.10293027" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831753v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magnaudeix" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737727v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Raison" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/EI.2023.35.9.IPAS-292" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678603v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaniaina Rajaofara" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531147v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Murakami" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Miyazaki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2626342" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593050v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cances" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA54936.2022.9784128" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412403v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1610-6_17" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686265v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335735v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604859" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003045v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Quang Do" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2021.18.3DIA-106" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03555137v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champion E" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191353v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541833" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335712v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604842" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335726v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604810" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359032v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378210v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2020.17.3DMP-002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541662v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897326v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhung Pham" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786123v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519837v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296680" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949297v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949305v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798555v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637875" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798439v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493428v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331499v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Huang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brochard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.736719" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337467v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331502v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tan Do" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331498v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331496v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.629569" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337468v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331438v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Augereau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331431v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2003.1247139" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331418v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686299v5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836787v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane M'Rabet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836798v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808171v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836816v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre P Cances" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294311v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042878v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hanna" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rihana" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zrour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082136v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078393v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02404165v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01878437v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01878443v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01878477v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lenain" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Aveneau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885510v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blanc Talon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Philips" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Popescu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Scheunders" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-030-01449-0" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01449-0" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-helbert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6518-1509" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099959666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202151909" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357772485" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux.fr/universite/notre-strategie/nos-leviers/cma-competences-et-metiers-davenir/cap-elena" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488384v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Omani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Lahdir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zikiou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Helbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12145-025-02072-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537678v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Valls" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourdon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herpe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2026.102745" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516609v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gob&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Saucourt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Shpakovych" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desfarges-Berthelemot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3373689" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769839v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerm&#232;ne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2024.104017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillevin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2023.01.030" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593023v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Saideni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Courr&#232;ges" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Cances" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12052734" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boildieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Guerenne-del Ben" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.933897" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116147v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fenneteau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe N Habas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.8.1.014504" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399347v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2019.1694194" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279113v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-019-01753-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166497v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rousseau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2927334" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884592v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Perrot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2020.103976" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271527v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Malek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2019.102614" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297793v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000C28" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833882v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2018.07.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696710v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Mokadem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Amine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Elberrichi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJOCI.2018010104" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625993v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B&#233;ouche-H&#233;lias" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia de Mal&#233;zieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leveziel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.4.4.044503" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272601v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Richard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olivier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tamisier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/J.ImagingSci.Technol.2016.60.5.050402" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174338v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.5.053004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959680v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blanc-Talon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2014.2314483" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216480v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331323v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bringier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Khoudeir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.25.000566" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331384v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andr&#232;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2006.881936" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465465v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Morasso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Groussard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Dolci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Brusini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Biardeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598231v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam Abd Alaziz Obeid" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Medeiros Machado" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tremblais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ravaut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillevin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896876v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246587v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayolle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#244;ne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Debs" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144617v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Capelle-Laiz&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwan Alwan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_123" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301431v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872430v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Naudin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980699" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226698v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Ali" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME66883.2025.11211612" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469972v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME66883.2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245837v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Maulion" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3001422" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861011v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Do" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guillevin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME59496.2023.10293027" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831753v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magnaudeix" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737727v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Raison" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/EI.2023.35.9.IPAS-292" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541718v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabert Marc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412403v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1610-6_17" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593050v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cances" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA54936.2022.9784128" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531147v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Murakami" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Miyazaki" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaniaina Rajaofara" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2626342" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686265v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678603v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003045v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Quang Do" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2021.18.3DIA-106" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335735v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604859" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191353v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541833" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03555137v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champion E" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335712v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604842" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335726v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604810" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359032v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378210v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2020.17.3DMP-002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541662v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897326v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhung Pham" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786123v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519837v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296680" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949297v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949305v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798555v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637875" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798439v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493428v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337467v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331499v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Huang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brochard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.736719" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331502v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tan Do" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331498v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331496v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.629569" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337468v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331438v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Augereau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331431v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2003.1247139" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331418v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686299v5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836787v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane M'Rabet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808171v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836798v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836816v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre P Cances" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294311v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042878v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hanna" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rihana" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zrour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082136v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078393v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02404165v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01878437v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01878443v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01878477v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lenain" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Aveneau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885510v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blanc Talon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Philips" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Popescu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Scheunders" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-030-01449-0" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01449-0" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>