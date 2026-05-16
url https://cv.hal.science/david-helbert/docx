--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -402,51 +402,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -683,5708 +683,5816 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving the complex transmission matrix of a multimode fiber by machine learning for 3D beam shaping</w:t>
+                <w:t xml:space="preserve">Unsupervised Memory-Enhanced Video Transformers: Obstacle Detection for Autonomous Agricultural Rover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Gobé</w:t>
+                <w:t xml:space="preserve">Théo Biardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Saucourt</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maksym Shpakovych</w:t>
+                <w:t xml:space="preserve">Salwan Alwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516609v1</w:t>
+                <w:t xml:space="preserve">hal-05610800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning-driven complex models for wavefront shaping through multimode fibers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Retrieving the complex transmission matrix of a multimode fiber by machine learning for 3D beam shaping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Saucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gobé</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Shpakovych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yofte.2024.104017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2024.3373689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769839v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une irm semi-générative par IA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bourdon</w:t>
+                <w:t xml:space="preserve">Machine learning-driven complex models for wavefront shaping through multimode fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Saucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémy Guillevin</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurad.2023.01.030⟩</w:t>
+              <w:t xml:space="preserve">Optical Fiber Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 88, pp.104017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yofte.2024.104017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032328v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview on Deep Learning Techniques for Video Compressive Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wael Saideni</w:t>
+                <w:t xml:space="preserve">Une irm semi-générative par IA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Courrèges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Cances</w:t>
+                <w:t xml:space="preserve">Rémy Guillevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app12052734⟩</w:t>
+              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (2), pp.117-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2023.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593023v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent anti-Stokes Raman scattering cell imaging and segmentation with unsupervised data analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Overview on Deep Learning Techniques for Video Compressive Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Saideni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Boildieu</w:t>
+                <w:t xml:space="preserve">Fabien Courrèges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Guerenne-del Ben</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Pierre Cances</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2022.933897⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app12052734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726275v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating efficient CNN architecture for multiple sclerosis lesion segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherent anti-Stokes Raman scattering cell imaging and segmentation with unsupervised data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boildieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Guerenne-del Ben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Duponchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Fenneteau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe N Habas</w:t>
+                <w:t xml:space="preserve">Jean-Michel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (1), </w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.933897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JMI.8.1.014504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2022.933897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116147v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperspectral image classification using graph-based wavelet transform</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mourad Lahdir</w:t>
+                <w:t xml:space="preserve">Investigating efficient CNN architecture for multiple sclerosis lesion segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fenneteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe N Habas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01431161.2019.1694194⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JMI.8.1.014504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399347v1</w:t>
+                <w:t xml:space="preserve">hal-03116147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support vector regression-based 3D-wavelet texture learning for hyperspectral image compression</w:t>
+                <w:t xml:space="preserve">Hyperspectral image classification using graph-based wavelet transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zikiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Lahdir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00371-019-01753-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (7), pp.2624-2643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01431161.2019.1694194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279113v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive Color Pattern Detection using Partial Orthogonal Circulant Sensing Matrix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rousseau</w:t>
+                <w:t xml:space="preserve">Support vector regression-based 3D-wavelet texture learning for hyperspectral image compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zikiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Lahdir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.1473-1490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00371-019-01753-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2019.2927334⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02166497v1</w:t>
+                <w:t xml:space="preserve">hal-02279113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing Cascade of Regression-based Face Landmarking: an in-Depth Overview</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bourdon</w:t>
+                <w:t xml:space="preserve">Compressive Color Pattern Detection using Partial Orthogonal Circulant Sensing Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image and Vision Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.imavis.2020.103976⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (7), pp.670-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2019.2927334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884592v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patch Graph-based Wavelet Inpainting for Color Images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementing Cascade of Regression-based Face Landmarking: an in-Depth Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 64, pp.102614. </w:t>
+              <w:t xml:space="preserve">Image and Vision Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.103976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvcir.2019.102614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.imavis.2020.103976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271527v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Confidence-based Dynamic Optimization Model for Biomedical Image Mosaicking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romuald Perrot</w:t>
+                <w:t xml:space="preserve">Patch Graph-based Wavelet Inpainting for Color Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Helbert</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.36.000C28⟩</w:t>
+              <w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64, pp.102614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvcir.2019.102614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297793v1</w:t>
+                <w:t xml:space="preserve">hal-02271527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling strategies for performance improvement in cascaded face regression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">A Confidence-based Dynamic Optimization Model for Biomedical Image Mosaicking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvcir.2018.07.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (11), pp.C28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.36.000C28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833882v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Urban Areas using Genetic Algorithms and Kohonen Maps on Multispectral images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Elberrichi</w:t>
+                <w:t xml:space="preserve">Sampling strategies for performance improvement in cascaded face regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Organizational and Collective Intelligence (IJOCI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/IJOCI.2018010104⟩</w:t>
+              <w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55, pp.841-852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvcir.2018.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696710v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neovascularization Detection in Diabetic Retinopathy from Fluorescein Angiograms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of Urban Areas using Genetic Algorithms and Kohonen Maps on Multispectral images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djelloul Mokadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Béouche-Hélias</w:t>
+                <w:t xml:space="preserve">Abdelmalek Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Elberrichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JMI.4.4.044503⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Organizational and Collective Intelligence (IJOCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.46 - 62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/IJOCI.2018010104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625993v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo-Divergence and Bidimensional Histogram of Spectral Differences for Hyperspectral Image Processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neovascularization Detection in Diabetic Retinopathy from Fluorescein Angiograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Béouche-Hélias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noël Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Helbert</w:t>
+                <w:t xml:space="preserve">Cynthia de Malézieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Olivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Tamisier</w:t>
+                <w:t xml:space="preserve">Nicolas Leveziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Imaging Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2352/J.ImagingSci.Technol.2016.60.5.050402⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (4), pp.044503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JMI.4.4.044503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272601v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color graph based wavelet transform with perceptual information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Malek</w:t>
+                <w:t xml:space="preserve">Pseudo-Divergence and Bidimensional Histogram of Spectral Differences for Hyperspectral Image Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Carré</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Tamisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.24.5.053004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Imaging Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60 (5), pp.504021-5040213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2352/J.ImagingSci.Technol.2016.60.5.050402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174338v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive Pattern Matching on Multispectral Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rousseau</w:t>
+                <w:t xml:space="preserve">Color graph based wavelet transform with perceptual information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Blanc-Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (5), pp.053004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.24.5.053004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2014.2314483⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00959680v1</w:t>
+                <w:t xml:space="preserve">hal-01174338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic detection of the retinal neovascularization in diabetic patients.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compressive Pattern Matching on Multispectral Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Leveziel</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Blanc-Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (12), pp.7581 - 7592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2014.2314483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216480v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photometric reconstruction of a dynamic textured surface from just one color image acquisition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic detection of the retinal neovascularization in diabetic patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Majdi Khoudeir</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leveziel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (13)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331323v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Photometric reconstruction of a dynamic textured surface from just one color image acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bringier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majdi Khoudeir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (3), pp.566-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.25.000566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">3-D Discrete Analytical Ridgelet Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Andrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 15 (12), p. 3701-3714. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIP.2006.881936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRAIN2EXPLAIN: Training Optimization for Explanation Improvement</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amélioration des méthodes de rehaussement virtuel de contraste par l’exploitation de données longitudinales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Biardeau</w:t>
+                <w:t xml:space="preserve">Pierre Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bône</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlie Debs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2026, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">journée Francophone de la Radiologie (JFR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Société Française de Radiologie, Oct 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05465465v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of fMRIPrep for Preprocessing 7 Tesla Functional MRI Data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TRAIN2EXPLAIN: Training Optimization for Explanation Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Ravaut</w:t>
+                <w:t xml:space="preserve">Cristian Morasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Guillevin</w:t>
+                <w:t xml:space="preserve">Tristan Groussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Dolci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Brusini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Biardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Computer-Based Medical Systems (IEEE CBMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2026, Limassol (Chypre), Cyprus</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2026, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05598231v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de Diffusion avec Pont Brownien pour la translation d'image cérébrale</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of fMRIPrep for Preprocessing 7 Tesla Functional MRI Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayssam Abd Alaziz Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Medeiros Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tremblais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Ravaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guillevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque français d'intelligence artificielle en imagerie biomédicale (IABM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Computer-Based Medical Systems (IEEE CBMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2026, Limassol (Chypre), Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896876v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Virtual Contrast Enhancement using Longitudinal Data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Robert</w:t>
+                <w:t xml:space="preserve">Modèle de Diffusion avec Pont Brownien pour la translation d'image cérébrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Valls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Herpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning with Longitudinal Medical Images and Data, MICCAI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National Institutes of Health, Clinical Center, Bethesda; Sungkyunkwan University South Korea, Sep 2025, Daejeon, South Korea</w:t>
+              <w:t xml:space="preserve">Colloque français d'intelligence artificielle en imagerie biomédicale (IABM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246587v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised obstacle detection for weeding robots: a video transformers-based approach</w:t>
+                <w:t xml:space="preserve">Improving Virtual Contrast Enhancement using Longitudinal Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Biardeau</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bône</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlie Debs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference Precision Agriculture (ECPA 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning with Longitudinal Medical Images and Data, MICCAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Institutes of Health, Clinical Center, Bethesda; Sungkyunkwan University South Korea, Sep 2025, Daejeon, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/9789004725232_123⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05144617v1</w:t>
+                <w:t xml:space="preserve">hal-05246587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation d'image cérébrale par Modèle de Diffusion Latente avec pont Brownien Probabiliste</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Herpe</w:t>
+                <w:t xml:space="preserve">Unsupervised obstacle detection for weeding robots: a video transformers-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Biardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salwan Alwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophone de Radiologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th European Conference Precision Agriculture (ECPA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Barcelone, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004725232_123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05301431v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-Informed Autoencoder for DSC-MRI Perfusion Post-Processing: Application to Glioma Grading</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Naudin</w:t>
+                <w:t xml:space="preserve">Translation d'image cérébrale par Modèle de Diffusion Latente avec pont Brownien Probabiliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Valls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Herpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2025 - International Symposium on Biomedical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Francophone de Radiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10980699⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04872430v1</w:t>
+                <w:t xml:space="preserve">hal-05301431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PINNs: leveraging Alzheimer’s disease diagnosis?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physics-Informed Autoencoder for DSC-MRI Perfusion Post-Processing: Application to Glioma Grading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bône</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlie Debs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Ali</w:t>
+                <w:t xml:space="preserve">Mathieu Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICABME66883.2025.11211612⟩</w:t>
+              <w:t xml:space="preserve">ISBI 2025 - International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE), Apr 2025, Houston, TX, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10980699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226698v1</w:t>
+                <w:t xml:space="preserve">hal-04872430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PINNs: leveraging Alzheimer's disease diagnosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">PINNs: leveraging Alzheimer’s disease diagnosis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guillevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Eighth International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICABME66883.2025⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Beyrouth, Lebanon. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICABME66883.2025.11211612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469972v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning method to measure the transmission matrix of a multimode optical fiber without reference beam for 3D beam tailoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Helbert</w:t>
+                <w:t xml:space="preserve">PINNs: leveraging Alzheimer's disease diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guillevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonic West 2024 : Laser Resonators, Microresonators, and Beam Control XXVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPIE, Jan 2024, San Francisco, CA, United States. pp.128710F, </w:t>
+              <w:t xml:space="preserve">2025 Eighth International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Lebanon chapter, Sep 2025, Beyrouth (Liban), France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.3001422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICABME66883.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245837v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrast enhanced MRI synthesis on glioma subjects using generative adversarial networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine learning method to measure the transmission matrix of a multimode optical fiber without reference beam for 3D beam tailoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Saucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Shpakovych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huy Do</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bourdon</w:t>
+                <w:t xml:space="preserve">Geoffrey Maulion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Conference on Advances in Biomedical Engineering (ICABME 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICABME59496.2023.10293027⟩</w:t>
+              <w:t xml:space="preserve">Photonic West 2024 : Laser Resonators, Microresonators, and Beam Control XXVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Jan 2024, San Francisco, CA, United States. pp.128710F, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3001422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03861011v1</w:t>
+                <w:t xml:space="preserve">hal-04245837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate curve resolution with autoencoders for CARS microspectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Boildieu</w:t>
+                <w:t xml:space="preserve">Contrast enhanced MRI synthesis on glioma subjects using generative adversarial networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Carré</w:t>
+                <w:t xml:space="preserve">Remy Guillevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Imaging Conference, IS&amp;T Electronic Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seventh International Conference on Advances in Biomedical Engineering (ICABME 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Beirut, Lebanon. pp.70-74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICABME59496.2023.10293027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831753v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face expressions understanding by geometrical characterization of deep human faces representation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multivariate curve resolution with autoencoders for CARS microspectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boildieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Raison</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Helbert</w:t>
+                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computational Imaging Conference, IS&amp;T Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, San Francisco, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737727v1</w:t>
+                <w:t xml:space="preserve">hal-03831753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage automatique et recouvrement de phase pour le contrôle de l’émission d’une fibre multimodale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Face expressions understanding by geometrical characterization of deep human faces representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Raison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Gobé</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Théo Biardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales d'optique guidée (JNOG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IS&amp;T, Jan 2023, San Francisco (CA), United States. pp.292-1-292-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2352/EI.2023.35.9.IPAS-292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541718v1</w:t>
+                <w:t xml:space="preserve">hal-03737727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Video Prediction Algorithm based on Robust Spatiotemporal Convolutional LongShort Term Memory</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apprentissage automatique et recouvrement de phase pour le contrôle de l’émission d’une fibre multimodale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Shpakovych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Saucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Maulion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabert Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Information and Communication Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées nationales d'optique guidée (JNOG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d'optique (SFO), Apr 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-19-1610-6_17⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03412403v1</w:t>
+                <w:t xml:space="preserve">hal-04541718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-to-End Video Snapshot Compressive Imaging using Video Transformers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">A Novel Video Prediction Algorithm based on Robust Spatiotemporal Convolutional LongShort Term Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Saideni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Courrèges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Cances</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Cances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Salzburg, Austria. </w:t>
+              <w:t xml:space="preserve">International Congress on Information and Communication Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, London, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPTA54936.2022.9784128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-19-1610-6_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593050v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Whole Brain Label-free Molecular Imaging with Single-cell Resolution sing Ultra-broadband Multiplex CARS Microspectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">End-to-End Video Snapshot Compressive Imaging using Video Transformers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Saideni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Courrèges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yusuke Murakami</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Cances</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2626342⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Salzburg, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA54936.2022.9784128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03531147v1</w:t>
+                <w:t xml:space="preserve">hal-03593050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ScoreCAM GNN : une explication optimale des réseaux profonds sur graphes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bourdon</w:t>
+                <w:t xml:space="preserve">Toward Whole Brain Label-free Molecular Imaging with Single-cell Resolution sing Ultra-broadband Multiplex CARS Microspectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuke Murakami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinichi Miyazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boildieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaniaina Rajaofara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIe Colloque GRETSI - Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, San Francisco, California, United States. pp.71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2626342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686265v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in cell and tissue imaging by multiplex CARS microspectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zakaniaina Rajaofara</w:t>
+                <w:t xml:space="preserve">ScoreCAM GNN : une explication optimale des réseaux profonds sur graphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Raison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Laser Applications in Life Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">XXVIIIe Colloque GRETSI - Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678603v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">7T MRI super-resolution with Generative Adversarial Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bourdon</w:t>
+                <w:t xml:space="preserve">Recent advances in cell and tissue imaging by multiplex CARS microspectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boildieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaniaina Rajaofara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T Electronic Imaging 2021 Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International conference on Laser Applications in Life Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2021.18.3DIA-106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03003045v1</w:t>
+                <w:t xml:space="preserve">hal-03678603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNN for multiple sclerosis lesion segmentation: How many patients for a fully supervised method?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bourdon</w:t>
+                <w:t xml:space="preserve">Segmentation integration in multivariate curve resolution applied to coherent anti-Stokes Raman scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boildieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe N Habas</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICABME53305.2021.9604859⟩</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.jsiv_5_6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335735v1</w:t>
+                <w:t xml:space="preserve">hal-03191353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation integration in multivariate curve resolution applied to coherent anti-Stokes Raman scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">CARSData: Data analysis and machine learning applied to CARS spectroscopy”. 3rd edition of the Σ-Tech Days</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Boildieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champion E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leproux</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaniaina Rajaofara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">xplore the world of biomaterials with advanced photonics and artificial intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191353v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARSData: Data analysis and machine learning applied to CARS spectroscopy”. 3rd edition of the Σ-Tech Days</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Boildieu</w:t>
+                <w:t xml:space="preserve">7T MRI super-resolution with Generative Adversarial Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy Quang Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Guillevin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">xplore the world of biomaterials with advanced photonics and artificial intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IS&amp;T Electronic Imaging 2021 Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2021.18.3DIA-106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03555137v1</w:t>
+                <w:t xml:space="preserve">hal-03003045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicability in resting-state fMRI for gender classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Raison</w:t>
+                <w:t xml:space="preserve">CNN for multiple sclerosis lesion segmentation: How many patients for a fully supervised method?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fenneteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe N Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advances in Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2021, Wardanyeh, Lebanon. pp.5-8, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2021, Wardanyeh, Lebanon. pp.30-33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICABME53305.2021.9604859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICABME53305.2021.9604842⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03335712v1</w:t>
+                <w:t xml:space="preserve">hal-03335735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3T MRI super-resolution using 3D cycle-consistent generative adversarial network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huy Quang Do</w:t>
+                <w:t xml:space="preserve">Explicability in resting-state fMRI for gender classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Raison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe N Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advances in Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2021, Wardanyeh, Lebanon. pp.85-88, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2021, Wardanyeh, Lebanon. pp.5-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICABME53305.2021.9604842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICABME53305.2021.9604810⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03335726v1</w:t>
+                <w:t xml:space="preserve">hal-03335712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siamese convolutional neural network for new multiple sclerosis lesion segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fenneteau</w:t>
+                <w:t xml:space="preserve">3T MRI super-resolution using 3D cycle-consistent generative adversarial network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy Quang Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe N Habas</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guillevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSSEG-2 challenge proceedings: Multiple sclerosis new lesions segmentation challenge using a data management and processing infrastructure. MICCAI 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advances in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Wardanyeh, Lebanon. pp.85-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICABME53305.2021.9604810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359032v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning a CNN on multiple sclerosis lesion segmentation with self-supervision</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Siamese convolutional neural network for new multiple sclerosis lesion segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fenneteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6392,133 +6500,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe N Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D Measurement and Data Processing, IS&amp;T Electronic Imaging 2020 Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MSSEG-2 challenge proceedings: Multiple sclerosis new lesions segmentation challenge using a data management and processing infrastructure. MICCAI 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378210v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage d’un CNN sur la segmentation des lésions de sclérose en plaques avec auto-supervision</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Learning a CNN on multiple sclerosis lesion segmentation with self-supervision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fenneteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6526,1800 +6625,1934 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe N Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIAP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3D Measurement and Data Processing, IS&amp;T Electronic Imaging 2020 Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2020.17.3DMP-002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541662v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Registration for Biomedical Images on Irregular Grids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hong Nhung Pham</w:t>
+                <w:t xml:space="preserve">Apprentissage d’un CNN sur la segmentation des lésions de sclérose en plaques avec auto-supervision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fenneteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe N Habas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA 2018 (COmpression et REprésentation des Signaux Audiovisuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">RFIAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897326v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Graph Wavelet Based Nonrigid Image Registration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Image Registration for Biomedical Images on Irregular Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Nhung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CORESA 2018 (COmpression et REprésentation des Signaux Audiovisuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01786123v1</w:t>
+                <w:t xml:space="preserve">hal-01897326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Data-Driven Approach to Feature Space Selection for Robust Micro-Endoscopic Image Reconstruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral Graph Wavelet Based Nonrigid Image Registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Nhung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Helbert</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Athènes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296680⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01519837v1</w:t>
+                <w:t xml:space="preserve">hal-01786123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoration of Confocal Images by Hypercomplex diffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Data-Driven Approach to Feature Space Selection for Robust Micro-Endoscopic Image Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Leveziel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARVO Annual Meeting : Leading Eye and Vision Research (ARVO 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Beijing, China. pp.2239-2243, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949297v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic detection of the retinal neovascularization in diabetic patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Béouche-Hélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARVO 2014 Annual Meeting : Leading Eye and Vision Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Research in Vision and Ophthalmology (ARVO), May 2014, Orlando, United States. pp.207 - B0015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional Hypercomplex Diffusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Restoration of Confocal Images by Hypercomplex diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leveziel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP) 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ARVO Annual Meeting : Leading Eye and Vision Research (ARVO 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Research in Vision and Ophthalmology (ARVO), May 2014, Orlando, United States. pp.4831 - B0207</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798555v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive Template Matching on Multispectral Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rousseau</w:t>
+                <w:t xml:space="preserve">Directional Hypercomplex Diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Blanc-Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.5765, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6637875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798439v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metric Tensor for Multicomponent Edge Detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Compressive Template Matching on Multispectral Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Blanc-Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Hong-Kong, Hong Kong SAR China. pp.2</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.ID2697</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493428v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction photométrique d'une surface rugueuse à partir d'une seule image</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metric Tensor for Multicomponent Edge Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Majdi Khoudeir</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Caractérisation multi-échelle de la rugosité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Poitiers, France</w:t>
+              <w:t xml:space="preserve">ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Hong-Kong, Hong Kong SAR China. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337467v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relief Extraction of Rough Textured Reflecting Surface by Image Processing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruction photométrique d'une surface rugueuse à partir d'une seule image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bringier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majdi Khoudeir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth International Conference on Quality Control by Artificial Vision 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop Caractérisation multi-échelle de la rugosité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331499v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rough Surfaces and Relief Extraction by Generalized Lambertian's Photometric Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relief Extraction of Rough Textured Reflecting Surface by Image Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majdi Khoudeir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh-Tan Do</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Signal Processing and Communication 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eighth International Conference on Quality Control by Artificial Vision 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Le Creusot, France. http://spie.org/x648.xml?product_id=736719&amp;Search_Origin=QuickSearch&amp;Search_Results_URL=http://spie., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.736719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331502v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use the discrete geometry to discretize the ridgelet transform</w:t>
+                <w:t xml:space="preserve">Rough Surfaces and Relief Extraction by Generalized Lambertian's Photometric Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Carré</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majdi Khoudeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Tan Do</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WavE: Wavelets and Applications 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, EPFL, Lausanne, Switzerland. http://wavelet.epfl.ch/</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Signal Processing and Communication 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Dubaï, United Arab Emirates. http://www.icspc07.org/index.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331498v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ridgelet Decomposition: Discrete Implementation and Color Denoising</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Use the discrete geometry to discretize the ridgelet transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wavelet Applications in Industrial Processing III</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WavE: Wavelets and Applications 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, EPFL, Lausanne, Switzerland. http://wavelet.epfl.ch/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331496v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la Transformée Ridgelet Analytique Discrète en débruitage de videos couleur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ridgelet Decomposition: Discrete Implementation and Color Denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique du GDR ISIS : "Traitements perceptifs couleur dédiés à l'image et à la vidéo"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wavelet Applications in Industrial Processing III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Boston, MA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.629569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337468v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Fusion using Covariance Intersection in the Frame of the Evidence Theory</w:t>
+                <w:t xml:space="preserve">Application de la Transformée Ridgelet Analytique Discrète en débruitage de videos couleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Brussels, Belgium. pp.0</w:t>
+              <w:t xml:space="preserve">Journée thématique du GDR ISIS : "Traitements perceptifs couleur dédiés à l'image et à la vidéo"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331438v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D fast ridgelet transform</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Information Fusion using Covariance Intersection in the Frame of the Evidence Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Andrès</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Brussels, Belgium. pp.0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2003.1247139⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00331431v1</w:t>
+                <w:t xml:space="preserve">hal-00331438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">3D fast ridgelet transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Andrès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Barcelona, Spain. pp.1021-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2003.1247139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Transformée Ridgelet Analytique Discrète 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Andrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19° Colloque sur le traitement du signal et des images GRETSI 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Paris, France. http://hdl.handle.net/2042/13604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8329,65 +8562,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EiX-GNN : Concept-level eigencentrality explainer for graph neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Raison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8395,205 +8628,205 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686299v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A size-adaptative segmentation method for better detection of multiple sclerosis lesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fenneteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane M'Rabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ScoreCAM GNN : a generalization of an optimal local post-hoc explaining method to any geometric deep learning models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Raison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8601,253 +8834,253 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ViT-SCI: Video Transformer is all you need for Video Compressive Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Saideni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Courrèges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Spatiotemporal Convolutional Long Short-Term Memory Algorithm for Video Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Saideni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Courrèges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre P Cances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8857,427 +9090,427 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Image Splicing using Illuminant Color Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de Poitiers (France); Xlim ULR CNRS 7252. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Wavelet-based Method for the Metabolite Detection and Quantification in Proton Magnetic Resonance Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Rihana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Zrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Université de Poitiers (France). 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Theoretic Approach of Classical Operations in Clifford Algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de Poitiers (France). 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidential Reconstruction of a Sportive Gesture from a Multisensor Acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Augereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de poitiers. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9287,91 +9520,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la géométrie en imagerie non conventionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de poitiers, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02404165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9381,51 +9614,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capricorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9434,253 +9667,253 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RetiNeo : RETInopathy diagnosis : NEOvascilarization detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Béouche-Hélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leveziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LeMiroirPesquet3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9690,190 +9923,190 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Blanc Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Philips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Scheunders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Blanc-Talon; David Helbert; Wilfried Philips; Dan Popescu; Paul Scheunders. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Poitiers, France. 11182, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Lecture Notes in Computer Science, 978-3-030-01448-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-01449-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId233"/>
+      <w:footerReference w:type="default" r:id="rId236"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9941,51 +10174,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C46CA342"/>
+    <w:nsid w:val="692913EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10089,51 +10322,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E6DEF8D3"/>
+    <w:nsid w:val="247DD687"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10323,51 +10556,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-helbert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6518-1509" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099959666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202151909" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357772485" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux.fr/universite/notre-strategie/nos-leviers/cma-competences-et-metiers-davenir/cap-elena" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488384v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Omani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Lahdir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zikiou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Helbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12145-025-02072-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537678v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Valls" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourdon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herpe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2026.102745" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516609v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gob&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Saucourt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Shpakovych" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desfarges-Berthelemot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3373689" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769839v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerm&#232;ne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2024.104017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillevin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2023.01.030" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593023v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Saideni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Courr&#232;ges" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Cances" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12052734" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boildieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Guerenne-del Ben" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.933897" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116147v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fenneteau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe N Habas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.8.1.014504" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399347v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2019.1694194" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279113v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-019-01753-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166497v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rousseau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2927334" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884592v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Perrot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2020.103976" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271527v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Malek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2019.102614" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297793v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000C28" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833882v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2018.07.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696710v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Mokadem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Amine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Elberrichi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJOCI.2018010104" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625993v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B&#233;ouche-H&#233;lias" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia de Mal&#233;zieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leveziel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.4.4.044503" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272601v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Richard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olivier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tamisier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/J.ImagingSci.Technol.2016.60.5.050402" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174338v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.5.053004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959680v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blanc-Talon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2014.2314483" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216480v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331323v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bringier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Khoudeir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.25.000566" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331384v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andr&#232;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2006.881936" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465465v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Morasso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Groussard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Dolci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Brusini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Biardeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598231v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam Abd Alaziz Obeid" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Medeiros Machado" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tremblais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ravaut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillevin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896876v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246587v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayolle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#244;ne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Debs" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144617v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Capelle-Laiz&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwan Alwan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_123" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301431v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872430v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Naudin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980699" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226698v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Ali" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME66883.2025.11211612" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469972v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME66883.2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245837v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Maulion" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3001422" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861011v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Do" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guillevin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME59496.2023.10293027" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831753v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magnaudeix" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737727v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Raison" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/EI.2023.35.9.IPAS-292" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541718v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabert Marc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412403v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1610-6_17" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593050v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cances" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA54936.2022.9784128" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531147v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Murakami" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Miyazaki" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaniaina Rajaofara" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2626342" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686265v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678603v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003045v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Quang Do" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2021.18.3DIA-106" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335735v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604859" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191353v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541833" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03555137v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champion E" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335712v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604842" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335726v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604810" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359032v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378210v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2020.17.3DMP-002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541662v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897326v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhung Pham" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786123v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519837v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296680" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949297v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949305v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798555v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637875" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798439v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493428v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337467v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331499v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Huang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brochard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.736719" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331502v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tan Do" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331498v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331496v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.629569" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337468v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331438v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Augereau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331431v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2003.1247139" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331418v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686299v5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836787v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane M'Rabet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808171v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836798v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836816v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre P Cances" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294311v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042878v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hanna" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rihana" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zrour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082136v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078393v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02404165v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01878437v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01878443v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01878477v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lenain" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Aveneau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885510v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blanc Talon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Philips" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Popescu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Scheunders" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-030-01449-0" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01449-0" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-helbert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6518-1509" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099959666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202151909" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357772485" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux.fr/universite/notre-strategie/nos-leviers/cma-competences-et-metiers-davenir/cap-elena" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488384v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Omani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Lahdir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zikiou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Helbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12145-025-02072-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537678v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Valls" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourdon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herpe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2026.102745" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610800v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Biardeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Capelle-Laiz&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwan Alwan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516609v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gob&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Saucourt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Shpakovych" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desfarges-Berthelemot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3373689" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerm&#232;ne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2024.104017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032328v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillevin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2023.01.030" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593023v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Saideni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Courr&#232;ges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Cances" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12052734" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726275v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boildieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Guerenne-del Ben" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Petit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.933897" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116147v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fenneteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe N Habas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.8.1.014504" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399347v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2019.1694194" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279113v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-019-01753-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166497v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rousseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2927334" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884592v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Perrot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2020.103976" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271527v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Malek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2019.102614" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297793v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000C28" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833882v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2018.07.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696710v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Mokadem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Amine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Elberrichi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJOCI.2018010104" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625993v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B&#233;ouche-H&#233;lias" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia de Mal&#233;zieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leveziel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.4.4.044503" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272601v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Richard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olivier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tamisier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/J.ImagingSci.Technol.2016.60.5.050402" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174338v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.5.053004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959680v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blanc-Talon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2014.2314483" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216480v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331323v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bringier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Khoudeir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.25.000566" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331384v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andr&#232;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2006.881936" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620565v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayolle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#244;ne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Debs" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465465v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Morasso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Groussard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Dolci" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Brusini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598231v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam Abd Alaziz Obeid" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Medeiros Machado" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tremblais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ravaut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillevin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896876v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246587v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144617v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_123" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301431v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872430v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Naudin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980699" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226698v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Ali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME66883.2025.11211612" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469972v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME66883.2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245837v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Maulion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3001422" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861011v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Do" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guillevin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME59496.2023.10293027" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831753v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magnaudeix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737727v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Raison" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/EI.2023.35.9.IPAS-292" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541718v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabert Marc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412403v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1610-6_17" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593050v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cances" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA54936.2022.9784128" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531147v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Murakami" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Miyazaki" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaniaina Rajaofara" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2626342" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686265v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678603v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191353v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541833" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03555137v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champion E" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003045v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Quang Do" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2021.18.3DIA-106" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335735v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604859" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335712v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604842" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335726v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604810" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359032v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378210v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2020.17.3DMP-002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541662v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897326v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhung Pham" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786123v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519837v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296680" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949305v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949297v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798555v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637875" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798439v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493428v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337467v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331499v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Huang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brochard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.736719" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331502v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tan Do" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331498v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331496v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.629569" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337468v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331438v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Augereau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331431v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2003.1247139" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331418v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686299v5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836787v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane M'Rabet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808171v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836798v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836816v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre P Cances" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294311v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042878v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hanna" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rihana" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zrour" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082136v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078393v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02404165v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01878437v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01878443v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01878477v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lenain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Aveneau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885510v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blanc Talon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Philips" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Popescu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Scheunders" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-030-01449-0" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01449-0" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>