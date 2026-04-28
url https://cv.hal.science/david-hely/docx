--- v0 (2026-03-17)
+++ v1 (2026-04-28)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,1217 +234,1191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refillable PUF authentication protocol for constrained devices</w:t>
+                <w:t xml:space="preserve">On Power-Off Temperature Attacks Potential Against Security Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Desuert</w:t>
+                <w:t xml:space="preserve">Maryam Esmaeilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beroulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hély</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAISE - Journal of Ambient Intelligence and Smart Environments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (6), pp.1912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s25061912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713885v1</w:t>
+                <w:t xml:space="preserve">hal-05591095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helper Data Masking for Physically Unclonable Function-based Key Generation Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Ali Pour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Ali Pour</w:t>
+                <w:t xml:space="preserve">Fatemeh Afghah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beroulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.40150 - 40164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3165284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong PUF Enrollment with Machine Learning: A Methodical Approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
+                <w:t xml:space="preserve">Refillable PUF authentication protocol for constrained devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Desuert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hély</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JAISE - Journal of Ambient Intelligence and Smart Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640365v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video-Rate Identification of High-Capacity Low-Cost Tags in the Terahertz Domain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strong PUF Enrollment with Machine Learning: A Methodical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Ali Pour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s21113692⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (4), pp.653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics11040653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864140v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TrustFlow-X</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Video-Rate Identification of High-Capacity Low-Cost Tags in the Terahertz Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bresch</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3398327⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (11), pp.3692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21113692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954381v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SecPump: A Connected Open Source Infusion Pump for Security Research Purposes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design Space Exploration for Ultra-Low-Energy and Secure IoT MCUs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Aerabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milad Bohlouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hasan Ahmadi Livany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Fazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Papadimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Embedded Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LES.2020.2979595⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (3), pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3384446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543562v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review on Evaluation and Configuration of Fault Injection Attack Instruments to Design Attack Resistant MCU-Based IoT Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zahra Kazemi</w:t>
+                <w:t xml:space="preserve">Guided Electromagnetic Wave Technique for IC Authentication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Beroulle</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (7), pp.2041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s20072041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/electronics9071153⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02953431v1</w:t>
+                <w:t xml:space="preserve">hal-04864116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Space Exploration for Ultra-Low-Energy and Secure IoT MCUs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Milad Bohlouli</w:t>
+                <w:t xml:space="preserve">SecPump: A Connected Open Source Infusion Pump for Security Research Purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Hasan Ahmadi Livany</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Fazeli</w:t>
+                <w:t xml:space="preserve">Cyril Bresch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athanasios Papadimitriou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roman Lysecky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19 (3), pp.1-34. </w:t>
+              <w:t xml:space="preserve">IEEE Embedded Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3384446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LES.2020.2979595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953457v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided Electromagnetic Wave Technique for IC Authentication</w:t>
+                <w:t xml:space="preserve">A Review on Evaluation and Configuration of Fault Injection Attack Instruments to Design Attack Resistant MCU-Based IoT Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Perret</w:t>
+                <w:t xml:space="preserve">Zahra Kazemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Fazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beroulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (7), pp.2041. </w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (7), pp.1153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s20072041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/electronics9071153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04864116v1</w:t>
+                <w:t xml:space="preserve">hal-02953431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authentication Using Metallic Inkjet-Printed Chipless RFID Tags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeshan Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1697,784 +1671,810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An In-depth Study of MPU-based Isolation Techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TrustFlow-X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bresch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Lysecky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Sensaoui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Di Vito</w:t>
+                <w:t xml:space="preserve">Ioannis Parissis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hardware and Systems Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41635-019-00078-6⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (5), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3398327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335716v1</w:t>
+                <w:t xml:space="preserve">hal-02954381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Natural Randomness by Chipless RFID Approach and Its Application to Authentication</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Siragusa</w:t>
+                <w:t xml:space="preserve">An In-depth Study of MPU-based Isolation Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Sensaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Di Vito</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2019.2914102⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hardware and Systems Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.365-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41635-019-00078-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132612v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust and Noninvasive IC Authentication Using Radiated Electromagnetic Emissions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
+                <w:t xml:space="preserve">Detection of Natural Randomness by Chipless RFID Approach and Its Application to Authentication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeshan Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hardware and Systems Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2019.2914102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41635-019-00072-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02296583v1</w:t>
+                <w:t xml:space="preserve">hal-02132612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity to Laser Fault Injection: CMOS FD-SOI vs. CMOS bulk</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis-Barthelemy Faber</w:t>
+                <w:t xml:space="preserve">Robust and Noninvasive IC Authentication Using Radiated Electromagnetic Emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TDMR.2018.2886463⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hardware and Systems Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (3), pp.273-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41635-019-00072-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971932v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stack Redundancy to Thwart Return Oriented Programming in Embedded Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Athanasios Papadimitriou</w:t>
+                <w:t xml:space="preserve">Sensitivity to Laser Fault Injection: CMOS FD-SOI vs. CMOS bulk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Michelet-Gignoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Amato</w:t>
+                <w:t xml:space="preserve">Louis-Barthelemy Faber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Embedded Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LES.2018.2819983⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.6-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDMR.2018.2886463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829397v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCALATION: Leveraging Logic Masking to Facilitate Path-Delay-Based Hardware Trojan Detection Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stack Redundancy to Thwart Return Oriented Programming in Embedded Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bresch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Papadimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Michelet-Gignoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arash Nejat</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Hardware and Systems Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2, pp.83-96. </w:t>
+              <w:t xml:space="preserve">IEEE Embedded Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41635-018-0033-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LES.2018.2819983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724155v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware Trojan Detection Using an Advised Genetic Algorithm Based Logic Testing</w:t>
               </w:r>
@@ -2571,1344 +2571,1460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Minimum Geometrical Variation by Free-Space-Based Chipless Approach and its Application to Authentication</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ESCALATION: Leveraging Logic Masking to Facilitate Path-Delay-Based Hardware Trojan Detection Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Nejat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LMWC.2018.2805858⟩</w:t>
+              <w:t xml:space="preserve">Journal Hardware and Systems Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.83-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41635-018-0033-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01800580v1</w:t>
+                <w:t xml:space="preserve">hal-01724155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SafeRFID Project: A complete Framework for the Improvement of UHF RFID System Dependability</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detection of Minimum Geometrical Variation by Free-Space-Based Chipless Approach and its Application to Authentication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeshan Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal On Advances in Networks and Services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (4), pp.323 - 325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2018.2805858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617627v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key Reconciliation Protocols for Error Correction of Silicon PUF Responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (8), pp.1988-2002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIFS.2017.2689726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01575582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiated Electromagnetic Emission for Integrated Circuit Authentication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (11), pp.1028 - 1030. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LMWC.2017.2750078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Secured Logic to IP Protection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+                <w:t xml:space="preserve">SafeRFID Project: A complete Framework for the Improvement of UHF RFID System Dependability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal On Advances in Networks and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1&amp;2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280195v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure and Flexible Trace-Based Debugging of Systems-on-Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backer Jerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Karri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Design Automation of Electronic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2994601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECDSA Passive Attacks, Leakage Sources, and Common Design Mistakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubeuf Jérémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beroulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Design Automation of Electronic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2820611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of laser-induced errors: RTL fault models versus layout locality characteristics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Athanasios Papadimitriou</w:t>
+                <w:t xml:space="preserve">From Secured Logic to IP Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régis Leveugle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">, 2016, 47 (Part A), pp.44-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micpro.2016.01.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micpro.2016.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299277v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Algorithm Diversity in Stream Cipher Implementation Thwart (Natural and) Malicious Faults?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of laser-induced errors: RTL fault models versus layout locality characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Papadimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maistri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guo Xiaofei</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ramesh Karri</w:t>
+                <w:t xml:space="preserve">Régis Leveugle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micpro.2016.01.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TETC.2015.2434103⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205402v1</w:t>
+                <w:t xml:space="preserve">hal-01299277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RFID System On-line Testing Based on the Evaluation of the Tags Read-Error-Rate</w:t>
+                <w:t xml:space="preserve">Can Algorithm Diversity in Stream Cipher Implementation Thwart (Natural and) Malicious Faults?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Fritz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t>
+                <w:t xml:space="preserve">Guo Xiaofei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Duc Nguyen</w:t>
+                <w:t xml:space="preserve">Jin Chenglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Papadimitriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Karri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.1. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10836-010-5191-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TETC.2015.2434103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575585v1</w:t>
+                <w:t xml:space="preserve">hal-01205402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securing Scan Control in Crypto Chips</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RFID System On-line Testing Based on the Evaluation of the Tags Read-Error-Rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Duc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10836-010-5191-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Securing Scan Control in Crypto Chips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (5), pp.457-464. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10836-007-5000-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00186353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3918,186 +4034,216 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work in Progress: Securing a Critical Variable at Compile Time</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Reliability Under Stress: The Impact of Localized Aging on RO-PUF Architectures in FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aghiles Douadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Vatajelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maistri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hély</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2025 du GDR SOC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lorient (56100), France</w:t>
+              <w:t xml:space="preserve">30th IEEE European Test Symposium (ETS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05149022v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study of Safety and Security-Protected AES Designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Egloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4106,7643 +4252,7613 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beroulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE 28th International Symposium on Design and Diagnostics of Electronic Circuits and Systems (DDECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lyon, France. pp.43-48, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DDECS63720.2025.11006768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Under Stress: The Impact of Localized Aging on RO-PUF Architectures in FPGAs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A PUF-Enhanced Ring Oscillator-Based Authentication System for IoT Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Esmaeilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Morge-Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena-Ioana Vatajelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th IEEE European Test Symposium (ETS 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE Computer Society Annual Symposium on VLSI (ISVLSI 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Kalamata, Greece. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI65124.2025.11130274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096856v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PUF-Enhanced Ring Oscillator-Based Authentication System for IoT Devices</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laser Fault Injection on RO-based PUFs Implemented on FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aghiles Douadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ioana Vatajelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maistri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Computer Society Annual Symposium on VLSI (ISVLSI 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">38th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294015v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Fault Injection on RO-based PUFs Implemented on FPGA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Work in Progress: Securing a Critical Variable at Compile Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Bourgeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gonnord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hély</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Colloque 2025 du GDR SOC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lorient (56100), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338252v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Thermal Effects For Biasing PUFs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aghiles Douadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vatajelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maistri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beroulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th IEEE European Test Symposium (ETS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, The Hague, Netherlands. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ETS61313.2024.10567656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaborating on Sub-Space Modeling as an Enrollment Solution for Strong PUF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Ali Pour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beroulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IEEE International Conference on Distributed Computing in Sensor Systems (DCOSS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Approach to Model Strong PUF with Multi-Layer Perceptron using Transfer Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Ali Pour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beroulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Quality Electronic Design (ISQED 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Virtual event, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISQED54688.2022.9806257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03599336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Middleware for Secure Integration of Heterogeneous Edge Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Desuert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hély</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE EDGE 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure PUF-based Authentication and Key Exchange Protocol using Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Ali Pour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Ali Pour</w:t>
+                <w:t xml:space="preserve">Fatemeh Afghah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beroulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI (ISVLSI 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Pafos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-Space Modeling: An Enrollment Solution for XOR Arbiter PUF using Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Ali Pour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beroulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Quality Electronic Design (ISQED 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Virtual event, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISQED54688.2022.9806267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03599356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUF-Based Protocol for Securing Constrained Devices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pion</w:t>
+                <w:t xml:space="preserve">Design Space Exploration Applied to Security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Linarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lhermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Intelligent Environments, IE 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIS53253.2021.9505151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342957v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Space Exploration Applied to Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Linarès</w:t>
+                <w:t xml:space="preserve">PUF-Based Protocol for Securing Constrained Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Desuert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th International Conference on Intelligent Environments, IE 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Dubai, United Arab Emirates</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351948v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power of Prediction: Advantages of Deep Learning Modeling as Replacement for Traditional PUF CRP Enrollment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amir Ali Pour</w:t>
+                <w:t xml:space="preserve">On the Performance of Non-Profiled Differential Deep Learning Attacks against an AES Encryption Algorithm Protected using a Correlated Noise Generation based Hiding Countermeasure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Alipour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Papadimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Aerabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TrueDevice2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Grenoble, France. pp.614-617, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/DATE48585.2020.9116387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954099v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Performance of Non-Profiled Differential Deep Learning Attacks against an AES Encryption Algorithm Protected using a Correlated Noise Generation based Hiding Countermeasure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Athanasios Papadimitriou</w:t>
+                <w:t xml:space="preserve">Hardware Security Vulnerability Assessment to Identify the Potential Risks in A Critical Embedded Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Kazemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Fazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beroulle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/DATE48585.2020.9116387⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE 26th International Symposium on On-Line Testing and Robust System Design (IOLTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Napoli, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IOLTS50870.2020.9159739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136631v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware Security Vulnerability Assessment to Identify the Potential Risks in A Critical Embedded Application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Hely</w:t>
+                <w:t xml:space="preserve">PUF Enrollment and Life Cycle Management: Solutions and Perspectives for the Test Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Ali Pour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beroulle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 26th International Symposium on On-Line Testing and Robust System Design (IOLTS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE European Test Symposium (ETS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Tallinn, Estonia. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953435v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUF Enrollment and Life Cycle Management: Solutions and Perspectives for the Test Community</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BackFlow: Backward Edge Control Flow Enforcement for Low End ARM Microcontrollers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bresch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Lysecky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE European Test Symposium (ETS 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Grenoble, France. pp.1606-1609, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/DATE48585.2020.9116396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999226v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BackFlow: Backward Edge Control Flow Enforcement for Low End ARM Microcontrollers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Machine Learning and Hardware security: Challenges and Opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Regazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bhasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Ali Pour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihab Alshaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Computer-Aided Design (ICCAD 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, San Diego, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883750v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning and Hardware security: Challenges and Opportunities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Power of Prediction: Advantages of Deep Learning Modeling as Replacement for Traditional PUF CRP Enrollment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Ali Pour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer-Aided Design (ICCAD 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, San Diego, United States</w:t>
+              <w:t xml:space="preserve">TrueDevice2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999327v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restricting Switching Activity Using Logic Locking to Improve Power Analysis-Based Trojan Detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Fazeli</w:t>
+                <w:t xml:space="preserve">A Flexible and Efficient Hardware Isolation Module for Secure Lightweight Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Sensaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 4th International Verification and Security Workshop (IVSW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2019 15th European Dependable Computing Conference (EDCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Naples, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426128v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d’authentification basée sur des tags RFID sans puce imprimés par jet d’encre conductrice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Implementation of RF communication subsets on common low frequency clocked FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Hely</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 49th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France. pp.742-745, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC.2019.8910837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017120v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flexible and Efficient Hardware Isolation Module for Secure Lightweight Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Sensaoui</w:t>
+                <w:t xml:space="preserve">SPN-DPUF: Substitution-Permutation Network Based Secure Circuit for Digital PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Marconot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pebay-Peyroula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 15th European Dependable Computing Conference (EDCC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE Computer Society Annual Symposium on VLSI (ISVLSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Miami, France. pp.49-54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2019.00018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335739v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of RF communication subsets on common low frequency clocked FPGA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Développement d'une plateforme RF flexible et reconfigurable basée sur un FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Garet</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 49th European Microwave Conference (EuMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21ème Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429327v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPN-DPUF: Substitution-Permutation Network Based Secure Circuit for Digital PUF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Marconot</w:t>
+                <w:t xml:space="preserve">Diffraction grating tags structures dedicated to authentication in the THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Computer Society Annual Symposium on VLSI (ISVLSI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">French-German THz Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Kaiserslautern, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296579v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une plateforme RF flexible et reconfigurable basée sur un FPGA</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+                <w:t xml:space="preserve">Implementation of Password Management System Using Ternary Addressable PUF Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Mohammadinodoushan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Philabaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duane Booher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 16th Annual IEEE International Conference on Sensing, Communication, and Networking (SECON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Boston, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAHCN.2019.8824792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051698v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffraction grating tags structures dedicated to authentication in the THz</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+                <w:t xml:space="preserve">Shcot: Secure (and verified) Hybrid Chain of Trust to protect from malicious software in lightweight devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Sensaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-German THz Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Kaiserslautern, Germany</w:t>
+              <w:t xml:space="preserve">The 1st Annual International Workshop on Software Hardware Interaction Faults, SHIFT 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436662v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of Password Management System Using Ternary Addressable PUF Generator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christopher Philabaum</w:t>
+                <w:t xml:space="preserve">TrustFlow: A Trusted Memory Support for Data Flow Integrity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bresch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Duane Booher</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Parissis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 16th Annual IEEE International Conference on Sensing, Communication, and Networking (SECON)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SAHCN.2019.8824792⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE Computer Society Annual Symposium on VLSI (ISVLSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Miami, France. pp.308-313, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2019.00063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296576v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shcot: Secure (and verified) Hybrid Chain of Trust to protect from malicious software in lightweight devices</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On a Low Cost Fault Injection Framework for Security Assessment of Cyber-Physical Systems: Clock Glitch Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Kazemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Papadimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Souvatzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Aerabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 1st Annual International Workshop on Software Hardware Interaction Faults, SHIFT 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE 4th International Verification and Security Workshop (IVSW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Rhodes Island, Greece. pp.7-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVSW.2019.8854391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335773v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TrustFlow: A Trusted Memory Support for Data Flow Integrity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bresch</w:t>
+                <w:t xml:space="preserve">Toubkal: A Flexible and Efficient Hardware Isolation Module for Secure Lightweight Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Sensaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Parissis</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Computer Society Annual Symposium on VLSI (ISVLSI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2019 15th European Dependable Computing Conference (EDCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Naples, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296581v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a Low Cost Fault Injection Framework for Security Assessment of Cyber-Physical Systems: Clock Glitch Attacks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
+                <w:t xml:space="preserve">Identification temps réel d'un tag THID bas coût dans le domaine THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 4th International Verification and Security Workshop (IVSW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426130v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toubkal: A Flexible and Efficient Hardware Isolation Module for Secure Lightweight Devices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t>
+                <w:t xml:space="preserve">Restricting Switching Activity Using Logic Locking to Improve Power Analysis-Based Trojan Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Nejat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Kazemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Fazeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 15th European Dependable Computing Conference (EDCC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE 4th International Verification and Security Workshop (IVSW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Rhodes Island, Greece. pp.49-54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVSW.2019.8854402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342738v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification temps réel d'un tag THID bas coût dans le domaine THz</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Méthode d’authentification basée sur des tags RFID sans puce imprimés par jet d’encre conductrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeshan Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017114v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification in the Terahertz Domain using Low Cost Tags with a Fast Spectrometer</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Authentication of Microcontroller Board Using Non-Invasive EM Emission Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASID 2018: 12th IEEE International Conference on Anti-counterfeiting, Security, and Identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASID.2018.8693209⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE 3rd International Verification and Security Workshop (IVSW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Platja d’Aro, Spain. pp.25-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVSW.2018.8494883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015383v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The case of using CMOS FD-SOI rather than CMOS bulk to harden ICs against laser attacks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
+                <w:t xml:space="preserve">Identification in the Terahertz Domain using Low Cost Tags with a Fast Spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474230⟩</w:t>
+              <w:t xml:space="preserve">ASID 2018: 12th IEEE International Conference on Anti-counterfeiting, Security, and Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Xiamen, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASID.2018.8693209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01856000v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chipless RFID Tag Discrimination and the Performance of Resemblance Metrics to be used for it</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bernier</w:t>
+                <w:t xml:space="preserve">The case of using CMOS FD-SOI rather than CMOS bulk to harden ICs against laser attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Barthelemy Faber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/MTT-S International Microwave Symposium - IMS 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MWSYM.2018.8439855⟩</w:t>
+              <w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Platja d’Aro, Spain. pp.214-219, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888533v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01856000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authentication of Microcontroller Board Using Non-Invasive EM Emission Technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
+                <w:t xml:space="preserve">Chipless RFID Tag Discrimination and the Performance of Resemblance Metrics to be used for it</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeshan Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Siragusa</w:t>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 3rd International Verification and Security Workshop (IVSW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IVSW.2018.8494883⟩</w:t>
+              <w:t xml:space="preserve">IEEE/MTT-S International Microwave Symposium - IMS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Philadelphia, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2018.8439855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014214v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser fault injection at the CMOS 28 nm technology node: an analysis of the fault model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beroulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Barthelemy Faber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FDTC: Fault Diagnosis and Tolerance in Cryptography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Amsterdam, Netherlands. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FDTC.2018.00009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01856008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware Security Evaluation Platform for MCU-Based Connected Devices: Application to Healthcare IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Kazemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahra Kazemi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Athanasios Papadimitriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Fazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beroulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE 3rd International Verification and Security Workshop (IVSW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Costa Brava, France. pp.87-92, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IVSW.2018.8494843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Inherently Secure Run-Time Environment for Medical Devices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bresch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Congress on Internet of Things, ICIOT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A red team blue team approach towards a secure processor design with hardware shadow stack</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bresch</w:t>
+                <w:t xml:space="preserve">Centrality Indicators for Efficient and Scalable Logic Masking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 2nd International Verification and Security Workshop (IVSW)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI (ISVLSI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2017, Bochum, Germany. pp.98-103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2017.26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IVSW.2017.8031545⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01724169v1</w:t>
+                <w:t xml:space="preserve">ujm-01570080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrality Indicators for Efficient and Scalable Logic Masking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+                <w:t xml:space="preserve">A red team blue team approach towards a secure processor design with hardware shadow stack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bresch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI (ISVLSI 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE 2nd International Verification and Security Workshop (IVSW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Thessaloniki, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVSW.2017.8031545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2017.26⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ujm-01570080v1</w:t>
+                <w:t xml:space="preserve">hal-01724169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrality Indicators for Efficient and Scalable Logic Masking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In International CryptArchi Workshop 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Smolenice, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive hardware/software infrastructure for IP cores design protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Mureddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Field-Programmable Technology, ICFPT 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authentication in the THz domain: a new tool to fight couterfeiting</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Towards a robust and efficient EM based authentication of FPGA against counterfeiting and recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th THz days</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Symposium on Computer Architecture and Digital Systems (CADS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Kish Island, Iran. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CADS.2017.8310673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014053v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IoT Components LifeCycle Based Security Analysis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Authentication in the THz domain: a new tool to fight couterfeiting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Euromicro Conference on Digital System Design (DSD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th THz days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Dunkerque, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724164v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a robust and efficient EM based authentication of FPGA against counterfeiting and recycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
+                <w:t xml:space="preserve">IoT Components LifeCycle Based Security Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Marconot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pebay-Peyroula</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Computer Architecture and Digital Systems (CADS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CADS.2017.8310673⟩</w:t>
+              <w:t xml:space="preserve">2017 Euromicro Conference on Digital System Design (DSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Vienna, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSD.2017.44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014230v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Fault Injections for Early Security Evaluation vs. Laser-based Attacks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How logic masking can improve path delay analysis for Hardware Trojan detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Nejat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IEEE International Verification and Security Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE 34th International Conference on Computer Design (ICCD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Phenix, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCD.2016.7753319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444970v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Reconciliation Protocols: an Alternative for Lightweight Authentication of Integrated Circuits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+                <w:t xml:space="preserve">High output hamming-distance achievement by a greedy logic masking approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyyed Mohammad Saleh Samimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Aerabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Nejat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Fazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International CryptArchi Workshop </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE East-West Design &amp; Test Symposium (EWDTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Yerevan, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EWDTS.2016.7807657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382983v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How logic masking can improve path delay analysis for Hardware Trojan detection</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the development of a new countermeasure on a laser attack RTL fault model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ananiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Papadimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maistri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 34th International Conference on Computer Design (ICCD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Design, Automation and Test in Europe Conference (DATE'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Dresden, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418432v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High output hamming-distance achievement by a greedy logic masking approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Fazeli</w:t>
+                <w:t xml:space="preserve">System-Level Simulation for the Dependability Improvement of UHF RFID Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE East-West Design &amp; Test Symposium (EWDTS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICWMC 2016 : The Twelfth International Conference on Wireless and Mobile Communications (includes QoSE WMC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IARIA, Nov 2016, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724174v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System-Level Simulation for the Dependability Improvement of UHF RFID Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reusing logic masking to facilitate path-delay-based hardware Trojan detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Nejat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beroulle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWMC 2016 : The Twelfth International Conference on Wireless and Mobile Communications (includes QoSE WMC 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE 22nd International Symposium on On-Line Testing and Robust System Design (IOLTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Sant Felliu, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IOLTS.2016.7604696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432066v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the development of a new countermeasure on a laser attack RTL fault model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paolo Maistri</w:t>
+                <w:t xml:space="preserve">Authentication of IC based on Electromagnetic Signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Automation and Test in Europe Conference (DATE'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">6th Conference on Trustworthy Manufacturing and Utilization of Secure Devices (TRUDEVICE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414728v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reusing logic masking to facilitate path-delay-based hardware Trojan detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arash Nejat</w:t>
+                <w:t xml:space="preserve">Key Reconciliation Protocols: an Alternative for Lightweight Authentication of Integrated Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Beroulle</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 22nd International Symposium on On-Line Testing and Robust System Design (IOLTS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International CryptArchi Workshop </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, La Grande-Motte, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412412v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authentication of IC based on Electromagnetic Signature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Perret</w:t>
+                <w:t xml:space="preserve">On Fault Injections for Early Security Evaluation vs. Laser-based Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Leveugle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maistri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Papadimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Conference on Trustworthy Manufacturing and Utilization of Secure Devices (TRUDEVICE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">1st IEEE International Verification and Security Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, St Feliu de Guixols, Spain. pp.33-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014251v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of RTL laser fault injection model with respect to layout information</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paolo Maistri</w:t>
+                <w:t xml:space="preserve">Laser-Induced Fault Effects in Security-Dedicated Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Hardware Oriented Security and Trust (HOST'15)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VLSI-SoC: Very Large Scale Integration and System-on-Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Playa del Carmen, Mexico. pp.220-240, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25279-7_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393414v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A secure design-for-test infrastructure for lifetime security of SoCs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kurt Rosenfeld</w:t>
+                <w:t xml:space="preserve">Reversible Denial-of-Service by Locking Gates Insertion for IP Cores Design Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circuits and Systems (ISCAS), 2015 IEEE International Symposium on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">{IEEE} Computer Society Annual Symposium on VLSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS-LIRMM, France, Jul 2015, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205397v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01180564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-Induced Fault Effects in Security-Dedicated Circuits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On enhancing the debug architecture of a system-on-chip (SoC) to detect software attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Backer Jerry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Karri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VLSI-SoC: Very Large Scale Integration and System-on-Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-25279-7_12⟩</w:t>
+              <w:t xml:space="preserve">Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFTS), 2015 IEEE International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2015, Amherst, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DFT.2015.7315131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383737v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible Denial-of-Service by Locking Gates Insertion for IP Cores Design Protection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Hely</w:t>
+                <w:t xml:space="preserve">Analysis of laser-induced errors: RTL fault model versus layout locality characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Papadimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maistri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Leveugle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">{IEEE} Computer Society Annual Symposium on VLSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS-LIRMM, France, Jul 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Third Workshop on Trustworthy Manufacturing and Utilization of Secure Devices (TRUDEVICE'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01180564v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On enhancing the debug architecture of a system-on-chip (SoC) to detect software attacks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Backer Jerry</w:t>
+                <w:t xml:space="preserve">Reversible Denial-of-Service by Locking Gates Insertion for IP Cores Design Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ramesh Karri</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFTS), 2015 IEEE International Symposium on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International CryptArchi Workshop 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Leuven, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398767v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of laser-induced errors: RTL fault model versus layout locality characteristics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Validation of RTL laser fault injection model with respect to layout information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Papadimitriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tampas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beroulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maistri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Workshop on Trustworthy Manufacturing and Utilization of Secure Devices (TRUDEVICE'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Hardware Oriented Security and Trust (HOST'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, McLean, VA, United States. pp.78-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393406v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible Denial-of-Service by Locking Gates Insertion for IP Cores Design Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Colombier</w:t>
+                <w:t xml:space="preserve">A secure design-for-test infrastructure for lifetime security of SoCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Backer Jerry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Subidh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Rosenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karri Ramesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International CryptArchi Workshop 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Circuits and Systems (ISCAS), 2015 IEEE International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2015, Lisbonna, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2015.7168564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382976v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Tolerance Evaluation of RFID Tags</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Abdelmalek</w:t>
+                <w:t xml:space="preserve">On error models for RTL security evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vanhauwaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maistri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Leveugle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Papadimitriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE Latin America Test Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Fortaleza, Brazil. pp.1-6</w:t>
+              <w:t xml:space="preserve">9th Conference on Design and Technology of Integrated Systems in Nanoscale Era (DTIS) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Santorini, Greece. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958582v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage Glitch Attacks on Mixed Signal Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamil Gomina</w:t>
+                <w:t xml:space="preserve">Fault Tolerance Evaluation of RFID Tags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelmalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beroulle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Euromicro Conference on Digital Systems Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Verone, Italy. pp.1-6</w:t>
+              <w:t xml:space="preserve">15th IEEE Latin America Test Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Fortaleza, Brazil. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063664v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On error models for RTL security evaluations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Athanasios Papadimitriou</w:t>
+                <w:t xml:space="preserve">Voltage Glitch Attacks on Mixed Signal Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Boher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Conference on Design and Technology of Integrated Systems in Nanoscale Era (DTIS) 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Santorini, Greece. pp.1-6</w:t>
+              <w:t xml:space="preserve">17th Euromicro Conference on Digital Systems Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Verone, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010314v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA emulation of laser attacks against secure deep submicron integrated circuits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Régis Leveugle</w:t>
+                <w:t xml:space="preserve">Emulation Based Fault Injection on UHF RFID Transponder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelmalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beroulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Workshop on Trustworthy Manufacturing and Utilization of Secure Devices (TRUDEVICE'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Paderborn, Germany</w:t>
+              <w:t xml:space="preserve">17th IEEE Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Varsaw, Poland. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132405v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulation Based Fault Injection on UHF RFID Transponder</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Beroulle</w:t>
+                <w:t xml:space="preserve">FPGA emulation of laser attacks against secure deep submicron integrated circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Papavramidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maistri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Leveugle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Varsaw, Poland. pp.1-4</w:t>
+              <w:t xml:space="preserve">Second Workshop on Trustworthy Manufacturing and Utilization of Secure Devices (TRUDEVICE'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paderborn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010294v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiple fault injection methodology based on cone partitioning towards RTL modeling of laser attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Papadimitriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11750,3015 +11866,3015 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beroulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maistri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Leveugle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design, Automation and Test in Europe Conference and Exhibition (DATE), 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Dresden, Germany. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7873/DATE2014.219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triggering Hardware Trojans in EPC C1G2 RFID Tags</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increasing the security level of analog IPs by using a dedicated vulnerability analysis methodology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Boher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beroulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalek Omar</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Damiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Candelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Trustworthy Manufacturing and Utilization of Secure Devices, TRUDEVICE 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quality Electronic Design (ISQED), 2013 14th International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, United States. pp.531-537, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISQED.2013.6523662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958199v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPC Class 1 GEN 2 UHF RFID tag emulator for robustness evaluation and improvement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">An UHF RFID Emulation Platform with Fault Injection and real time Monitoring capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelmalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beroulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS), 2013 8th International Conference on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DTIS.2013.6527771⟩</w:t>
+              <w:t xml:space="preserve">8th IEEE International Design &amp; Test Symposium 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Marrakesh, Morocco. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IDT.2013.6727143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950128v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiences in side channel and testing based Hardware Trojan detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SALWARE: Salutary Hardware to design Trusted IC.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VLSI Test Symposium 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, United States. pp.1-4</w:t>
+              <w:t xml:space="preserve">Workshop on Trustworthy Manufacturing and Utilization of Secure Devices, TRUDEVICE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857603v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00833871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA emulation of laser attacks against secure deep submicron integrated circuits</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assertion based on-line fault detection applied on UHF RFID tag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Mezzah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Kermia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamimi Chemali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelmalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque du GdR SoC-SiP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th IEEE International Design &amp; Test Symposium 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Marrakesh, Morocco. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IDT.2013.6727091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400108v1</w:t>
+                <w:t xml:space="preserve">hal-00950130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Run-time detection of hardware Trojans: The processor protection unit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating and Enhancing the Security of Analog and Mixed IPs in Complex System On Chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Boher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Gomina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Damiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE European Test Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Avignon, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Workshop on Trustworthy Manufacturing and Utilization of Secure Devices, TRUDEVICE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861554v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An UHF RFID Emulation Platform with Fault Injection and real time Monitoring capabilities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Triggering Hardware Trojans in EPC C1G2 RFID Tags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Omar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE International Design &amp; Test Symposium 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Trustworthy Manufacturing and Utilization of Secure Devices, TRUDEVICE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Avignon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933386v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SALWARE: Salutary Hardware to design Trusted IC.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Hely</w:t>
+                <w:t xml:space="preserve">FPGA emulation of laser attacks against secure deep submicron integrated circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Papadimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maistri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Leveugle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Trustworthy Manufacturing and Utilization of Secure Devices, TRUDEVICE 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Avignon, France</w:t>
+              <w:t xml:space="preserve">7ème Colloque du GdR SoC-SiP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00833871v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the security level of analog IPs by using a dedicated vulnerability analysis methodology.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Run-time detection of hardware Trojans: The processor protection unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Candelier</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubeuf Jérémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karri Ramesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality Electronic Design (ISQED), 2013 14th International Symposium on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th IEEE European Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Avignon, France. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861556v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assertion based on-line fault detection applied on UHF RFID tag</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">EPC Class 1 GEN 2 UHF RFID tag emulator for robustness evaluation and improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelmalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE International Design &amp; Test Symposium 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IDT.2013.6727091⟩</w:t>
+              <w:t xml:space="preserve">Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS), 2013 8th International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Marrakesh, Morocco. pp.20-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIS.2013.6527771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950130v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating and Enhancing the Security of Analog and Mixed IPs in Complex System On Chip</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experiences in side channel and testing based Hardware Trojan detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joël Damiens</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Piroux Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivière Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Triana Gerson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Trustworthy Manufacturing and Utilization of Secure Devices, TRUDEVICE 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Avignon, France</w:t>
+              <w:t xml:space="preserve">IEEE VLSI Test Symposium 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010298v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malicious Key Emission via Hardware Trojan Against Encryption System</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dubeuf Jérémy</w:t>
+                <w:t xml:space="preserve">Evaluation of a new RFID system performance monitoring approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hély</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, France. pp.100-104</w:t>
+              <w:t xml:space="preserve">Design Automation &amp; Test in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739571v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Physical Unclonable Function Based on Setup Time Violation</w:t>
+                <w:t xml:space="preserve">Malicious Key Emission via Hardware Trojan Against Encryption System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augagneur Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clauzel Yves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubeuf Jérémy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clauzel Yves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCD 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">ICCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, France. pp.100-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739575v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a new RFID system performance monitoring approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Hély</w:t>
+                <w:t xml:space="preserve">A Physical Unclonable Function Based on Setup Time Violation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubeuf Jérémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augagneur Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clauzel Yves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design Automation &amp; Test in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">ICCD 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105361v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Read rate profile monitoring for defect detection in RFID Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Towards middleware-based fault-tolerance in RFID systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Duc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boutheina Maaloul</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beroulle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on RFID-Technologies and Applications (RFID-TA 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Sitges (Barcelona), Spain. pp. 89-94</w:t>
+              <w:t xml:space="preserve">13th European Workshop on Dependable Computing, EWDC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Pise, Italy. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628783v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards middleware-based fault-tolerance in RFID systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t>
+                <w:t xml:space="preserve">Towards an unified IP verification and robustness analysis platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beroulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Hely</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ramon Garcia Oya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Workshop on Dependable Computing, EWDC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Pise, Italy. pp.5</w:t>
+              <w:t xml:space="preserve">14th IEEE Symposium on Design and Diagnostics of Electronic Circuits and Systems, DDECS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580368v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an unified IP verification and robustness analysis platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Hely</w:t>
+                <w:t xml:space="preserve">Towards middleware-based fault-tolerance in RFID systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Duc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beroulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jose Ramon Garcia Oya</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hély</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE Symposium on Design and Diagnostics of Electronic Circuits and Systems, DDECS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, France</w:t>
+              <w:t xml:space="preserve">13th European Workshop on Dependable Computing (EWDC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Pise, Italy. pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00593524v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards middleware-based fault-tolerance in RFID systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">SystemC Modeling of RFID Systems for Robustness Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Hély</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Workshop on Dependable Computing (EWDC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Pise, Italy. pp.49-52</w:t>
+              <w:t xml:space="preserve">19th International Conference on Software, Telecommunications and Computer Networks IEEE SoftCOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Hvar (Split), Croatia. pp.ISBN : 978-953-290-027-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00593732v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SystemC Modeling of RFID Systems for Robustness Analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Security challenges during VLSI test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Rosenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Karri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Software, Telecommunications and Computer Networks IEEE SoftCOM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Circuits and Systems Conference (NEWCAS), 2011 IEEE 9th International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp 486 - 489, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2011.5981325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628789v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security challenges during VLSI test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Read rate profile monitoring for defect detection in RFID Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina Maaloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramesh Karri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Circuits and Systems Conference (NEWCAS), 2011 IEEE 9th International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on RFID-Technologies and Applications (RFID-TA 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Sitges (Barcelona), Spain. pp. 89-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619524v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A secure Scan Design Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Munich, Germany. pp.1177-1178, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DATE.2006.244019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00132516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scan Pattern Watermarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LATW'06: 7th IEEE Latin American Test Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Buenos Aires, pp.63-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00102753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Secure Scan Design Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LATW'06: 7th IEEE Latin American Test Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Buenos Aires, Argentina. pp.81-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00102752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure Scan Techniques: a Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Como, Italy. pp.119-124, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IOLTS.2006.55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00102857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test Control for Secure Scan Designs</w:t>
+                <w:t xml:space="preserve">Scan Design and Secure Chips : Can They Work Together</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETS: European Test Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Tallinn, Estonia. pp.190-195</w:t>
+              <w:t xml:space="preserve">SAME'05: Sophia-Antipolis Forum on MicroElectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106011v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00106546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scan Design and Secure Chips : Can They Work Together</w:t>
+                <w:t xml:space="preserve">Test Control for Secure Scan Designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAME'05: Sophia-Antipolis Forum on MicroElectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Sophia-Antipolis, France</w:t>
+              <w:t xml:space="preserve">ETS: European Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Tallinn, Estonia. pp.190-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106546v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00106011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scan design and secure chip [secure IC testing]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Madeira Island, Portugal. pp.219-224, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/OLT.2004.1319691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14768,817 +14884,817 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work in progress: securing critical variables at compile time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Bourgeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gonnord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hély</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05148976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware-based Isolation and Attestation Architecture for a RISC-V Core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Sensaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 15th European Dependable Computing Conference (EDCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Naples, Italy</w:t>
+              <w:t xml:space="preserve">2019 CySep and EuroS&amp;P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335800v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware-based Isolation and Attestation Architecture for a RISC-V Core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Sensaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 CySep and EuroS&amp;P</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">2019 15th European Dependable Computing Conference (EDCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335793v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Elliptic Curve Scalar Multiplication Secure Against Side Channel Attacks and Safe Errors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Turning Electronic Circuits Features into On-Chip Locks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hély</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lilian Bossuet; Lionel Torres. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop, COSADE 2017, Paris, France, April 13-14, 2017, Revised Selected Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-64647-3_5⟩</w:t>
+              <w:t xml:space="preserve">Foundations of Hardware IP Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-36, 2017, 978-3-319-50378-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-50380-6_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426126v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turning Electronic Circuits Features into On-Chip Locks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Logic Modification-Based IP Protection Methods: An Overview and a Proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Lilian Bossuet; Lionel Torres. </w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bossuet, Lilian, Torres, Lionel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foundations of Hardware IP Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.30-64, 2017, 978-3-319-50378-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426141v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01570115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logic Modification-Based IP Protection Methods: An Overview and a Proposal</w:t>
-[...46 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced Elliptic Curve Scalar Multiplication Secure Against Side Channel Attacks and Safe Errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Dubeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Hardware IP Protection</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Workshop, COSADE 2017, Paris, France, April 13-14, 2017, Revised Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.65-82, 2017, 978-3-319-64646-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-64647-3_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01570115v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware-based Isolation and Attestation Architecture for a RISC-V Core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Sensaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId330"/>
+      <w:footerReference w:type="default" r:id="rId333"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15725,51 +15841,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486138v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Douadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena-Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maistri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hely" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3793848" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713885v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Desuert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chollet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;ly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640536v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ali Pour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Afghah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3165284" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640365v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11040653" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864140v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bonnefoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Perret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Siragusa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21113692" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954381v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bresch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lysecky" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Parissis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3398327" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543562v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2020.2979595" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953431v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Kazemi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Fazeli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9071153" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953457v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Aerabi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Bohlouli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hasan Ahmadi Livany" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Papadimitriou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3384446" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864116v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosabbah Mushir Ahmed" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20072041" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337466v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeshan Ali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2948740" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953425v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Marconot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pebay-Peyroula" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-020-00274-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953417v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cambou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sareh Assiri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3412439" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335716v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Sensaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum-El-Kheir Aktouf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Di Vito" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41635-019-00078-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132612v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2914102" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296583v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41635-019-00072-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971932v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Dutertre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Candelier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Castro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Barthelemy Faber" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2018.2886463" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michelet-Gignoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amato" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2018.2819983" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724155v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Nejat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41635-018-0033-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nourian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fazeli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;ly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-018-5739-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800580v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2805858" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617627v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01575582v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Colombier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Fischer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2017.2689726" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724143v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2017.2750078" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280195v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2016.02.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01424899v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Backer Jerry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Karri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2994601" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398724v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubeuf J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820611" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299277v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Leveugle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2016.01.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205402v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Xiaofei" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Chenglu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2015.2434103" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575585v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fritz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duc Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-010-5191-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GZH4Q3SH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00186353v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bancel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rouzeyre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-007-5000-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KPNL1PM2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149022v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourgeais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441136v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thirion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daveau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Egloff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS63720.2025.11006768" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096856v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294015v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Esmaeilian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Morge-Rollet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI65124.2025.11130274" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338252v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532564v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS61313.2024.10567656" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767658v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599336v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED54688.2022.9806257" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713893v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689856v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599356v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED54688.2022.9806267" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342957v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351948v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Linar&#232;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lhermet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS53253.2021.9505151" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954099v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03136631v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Alipour" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE48585.2020.9116387" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953435v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159739" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999226v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883750v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE48585.2020.9116396" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999327v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Regazzoni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhasin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Alshaer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aydin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426128v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2019.8854402" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017120v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335739v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429327v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910837" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296579v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2019.00018" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051698v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436662v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296576v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohammadinodoushan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Philabaum" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duane Booher" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2019.8824792" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335773v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296581v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2019.00063" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426130v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Souvatzoglou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2019.8854391" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342738v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017114v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Maher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015383v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hamdi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASID.2018.8693209" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01856000v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474230" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888533v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2018.8439855" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014214v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2018.8494883" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01856008v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2018.00009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426115v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2018.8494843" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898660v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724169v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michelet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meyer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2017.8031545" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01570080v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2017.26" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586818v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632978v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Mureddu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014053v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724164v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2017.44" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014230v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CADS.2017.8310673" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444970v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chahed" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papadimitriou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382983v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418432v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCD.2016.7753319" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724174v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed Mohammad Saleh Samimi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWDTS.2016.7807657" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432066v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414728v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ananiadis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beroulle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412412v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2016.7604696" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014251v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393414v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tampas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205397v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Subidh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Rosenfeld" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karri Ramesh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2015.7168564" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383737v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25279-7_12" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01180564v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398767v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2015.7315131" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393406v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382976v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958582v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelmalek" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063664v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Boher" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Gomina" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010314v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanhauwaert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132405v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Papavramidou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010294v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981848v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE2014.219" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958199v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Omar" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950128v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2013.6527771" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857603v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Piroux Mounier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivi&#232;re Elie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triana Gerson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Julien" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400108v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861554v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933386v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727143" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00833871v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861556v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Damiens" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2013.6523662" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950130v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mezzah" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kermia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamimi Chemali" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727091" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010298v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739571v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augagneur Maurin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clauzel Yves" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739575v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105361v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628783v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Maaloul" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580368v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593524v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Lu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ramon Garcia Oya" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593732v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628789v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619524v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981325" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00132516v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2006.244019" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102753v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102752v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102857v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2006.55" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106011v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106546v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108909v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OLT.2004.1319691" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148976v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335800v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335793v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426126v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dubeuf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64647-3_5" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426141v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319503783#aboutBook" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50380-6_2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01570115v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319503783" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335812v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486138v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Douadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena-Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maistri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hely" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3793848" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Esmaeilian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;ly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25061912" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640536v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ali Pour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Afghah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3165284" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713885v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Desuert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chollet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640365v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11040653" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864140v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bonnefoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Perret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Siragusa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21113692" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953457v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Aerabi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Bohlouli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hasan Ahmadi Livany" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Fazeli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Papadimitriou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3384446" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864116v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosabbah Mushir Ahmed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20072041" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543562v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bresch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lysecky" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2020.2979595" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953431v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Kazemi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9071153" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337466v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeshan Ali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2948740" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953425v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Marconot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pebay-Peyroula" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-020-00274-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953417v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cambou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sareh Assiri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3412439" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954381v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Parissis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3398327" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335716v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Sensaoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum-El-Kheir Aktouf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Di Vito" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41635-019-00078-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2914102" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296583v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41635-019-00072-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971932v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Dutertre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Candelier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Castro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Barthelemy Faber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2018.2886463" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829397v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michelet-Gignoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amato" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2018.2819983" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nourian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fazeli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;ly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-018-5739-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724155v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Nejat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41635-018-0033-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800580v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2805858" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01575582v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Colombier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Fischer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2017.2689726" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724143v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2017.2750078" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617627v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01424899v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Backer Jerry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Karri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2994601" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398724v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubeuf J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820611" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280195v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2016.02.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299277v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Leveugle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2016.01.018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W2X0DLH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205402v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Xiaofei" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Chenglu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2015.2434103" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575585v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fritz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duc Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-010-5191-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GZH4Q3SH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00186353v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bancel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rouzeyre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-007-5000-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KPNL1PM2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096856v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441136v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thirion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daveau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Egloff" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS63720.2025.11006768" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294015v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Morge-Rollet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI65124.2025.11130274" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338252v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149022v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourgeais" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532564v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS61313.2024.10567656" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767658v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599336v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED54688.2022.9806257" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713893v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689856v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599356v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED54688.2022.9806267" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351948v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Linar&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lhermet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS53253.2021.9505151" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342957v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03136631v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Alipour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE48585.2020.9116387" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953435v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159739" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999226v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883750v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE48585.2020.9116396" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999327v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Regazzoni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhasin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Alshaer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aydin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954099v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335739v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429327v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910837" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296579v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2019.00018" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051698v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436662v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296576v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohammadinodoushan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Philabaum" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duane Booher" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2019.8824792" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335773v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296581v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2019.00063" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426130v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Souvatzoglou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2019.8854391" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342738v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017114v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Maher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426128v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2019.8854402" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017120v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014214v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2018.8494883" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015383v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hamdi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASID.2018.8693209" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01856000v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474230" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888533v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2018.8439855" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01856008v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2018.00009" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426115v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2018.8494843" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898660v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01570080v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2017.26" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724169v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michelet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2017.8031545" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586818v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632978v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Mureddu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014230v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CADS.2017.8310673" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014053v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724164v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2017.44" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418432v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCD.2016.7753319" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724174v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed Mohammad Saleh Samimi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWDTS.2016.7807657" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414728v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ananiadis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papadimitriou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beroulle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432066v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412412v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2016.7604696" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014251v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382983v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444970v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chahed" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383737v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25279-7_12" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01180564v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398767v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2015.7315131" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393406v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382976v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393414v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tampas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205397v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Subidh" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Rosenfeld" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karri Ramesh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2015.7168564" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010314v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanhauwaert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958582v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelmalek" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063664v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Boher" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Gomina" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010294v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132405v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Papavramidou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981848v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE2014.219" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861556v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Damiens" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2013.6523662" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933386v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727143" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00833871v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950130v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mezzah" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kermia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamimi Chemali" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727091" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010298v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958199v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Omar" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400108v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861554v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950128v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2013.6527771" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857603v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Piroux Mounier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivi&#232;re Elie" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triana Gerson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Julien" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105361v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739571v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augagneur Maurin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clauzel Yves" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739575v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580368v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593524v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Lu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ramon Garcia Oya" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593732v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628789v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619524v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981325" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628783v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Maaloul" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00132516v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2006.244019" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102753v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102752v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102857v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2006.55" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106546v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106011v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108909v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OLT.2004.1319691" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148976v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335793v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335800v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426141v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319503783#aboutBook" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50380-6_2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01570115v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319503783" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426126v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dubeuf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64647-3_5" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335812v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>