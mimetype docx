--- v1 (2026-04-28)
+++ v2 (2026-05-18)
@@ -338,386 +338,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05591095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helper Data Masking for Physically Unclonable Function-based Key Generation Algorithms</w:t>
+                <w:t xml:space="preserve">Strong PUF Enrollment with Machine Learning: A Methodical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Ali Pour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatemeh Afghah</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3165284⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (4), pp.653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics11040653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03640536v1</w:t>
+                <w:t xml:space="preserve">hal-03640365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refillable PUF authentication protocol for constrained devices</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helper Data Masking for Physically Unclonable Function-based Key Generation Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Ali Pour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Afghah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAISE - Journal of Ambient Intelligence and Smart Environments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.40150 - 40164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3165284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713885v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong PUF Enrollment with Machine Learning: A Methodical Approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
+                <w:t xml:space="preserve">Refillable PUF authentication protocol for constrained devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Desuert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hély</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JAISE - Journal of Ambient Intelligence and Smart Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640365v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video-Rate Identification of High-Capacity Low-Cost Tags in the Terahertz Domain</w:t>
               </w:r>
@@ -1127,51 +1127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bresch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Lysecky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1716,51 +1716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Lysecky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Parissis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4042,416 +4042,416 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Under Stress: The Impact of Localized Aging on RO-PUF Architectures in FPGAs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aghiles Douadi</w:t>
+                <w:t xml:space="preserve">A PUF-Enhanced Ring Oscillator-Based Authentication System for IoT Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Esmaeilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Vatajelu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paolo Maistri</w:t>
+                <w:t xml:space="preserve">Louis Morge-Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena-Ioana Vatajelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th IEEE European Test Symposium (ETS 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE Computer Society Annual Symposium on VLSI (ISVLSI 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Kalamata, Greece. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI65124.2025.11130274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096856v1</w:t>
+                <w:t xml:space="preserve">hal-05294015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Safety and Security-Protected AES Designs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Thirion</w:t>
+                <w:t xml:space="preserve">Reliability Under Stress: The Impact of Localized Aging on RO-PUF Architectures in FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aghiles Douadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Daveau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Hely</w:t>
+                <w:t xml:space="preserve">Ioana Vatajelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maistri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beroulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 28th International Symposium on Design and Diagnostics of Electronic Circuits and Systems (DDECS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30th IEEE European Test Symposium (ETS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Tallinn, Estonia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441136v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PUF-Enhanced Ring Oscillator-Based Authentication System for IoT Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryam Esmaeilian</w:t>
+                <w:t xml:space="preserve">Comparative Study of Safety and Security-Protected AES Designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Morge-Rollet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valentin Egloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Computer Society Annual Symposium on VLSI (ISVLSI 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Kalamata, Greece. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2025 IEEE 28th International Symposium on Design and Diagnostics of Electronic Circuits and Systems (DDECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lyon, France. pp.43-48, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISVLSI65124.2025.11130274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DDECS63720.2025.11006768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294015v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Fault Injection on RO-based PUFs Implemented on FPGA</w:t>
               </w:r>
@@ -4670,51 +4670,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Thermal Effects For Biasing PUFs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aghiles Douadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vatajelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maistri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4785,442 +4785,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaborating on Sub-Space Modeling as an Enrollment Solution for Strong PUF</w:t>
+                <w:t xml:space="preserve">An Efficient Approach to Model Strong PUF with Multi-Layer Perceptron using Transfer Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Ali Pour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Hély</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beroulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE International Conference on Distributed Computing in Sensor Systems (DCOSS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Quality Electronic Design (ISQED 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Virtual event, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISQED54688.2022.9806257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767658v1</w:t>
+                <w:t xml:space="preserve">hal-03599336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Approach to Model Strong PUF with Multi-Layer Perceptron using Transfer Learning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
+                <w:t xml:space="preserve">A Middleware for Secure Integration of Heterogeneous Edge Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Desuert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hély</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Quality Electronic Design (ISQED 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE EDGE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISQED54688.2022.9806257⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03599336v1</w:t>
+                <w:t xml:space="preserve">hal-03713893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Middleware for Secure Integration of Heterogeneous Edge Devices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pion</w:t>
+                <w:t xml:space="preserve">Elaborating on Sub-Space Modeling as an Enrollment Solution for Strong PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Ali Pour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE EDGE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">18th IEEE International Conference on Distributed Computing in Sensor Systems (DCOSS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713893v1</w:t>
+                <w:t xml:space="preserve">hal-03767658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure PUF-based Authentication and Key Exchange Protocol using Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Ali Pour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Afghah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI (ISVLSI 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Pafos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5284,51 +5284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beroulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Quality Electronic Design (ISQED 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Virtual event, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5401,51 +5401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lhermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Montpellier, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5479,77 +5479,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUF-Based Protocol for Securing Constrained Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Desuert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5886,51 +5886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE European Test Symposium (ETS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Tallinn, Estonia. pp.1-10</w:t>
@@ -6227,51 +6227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beroulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TrueDevice2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6290,740 +6290,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flexible and Efficient Hardware Isolation Module for Secure Lightweight Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Sensaoui</w:t>
+                <w:t xml:space="preserve">SPN-DPUF: Substitution-Permutation Network Based Secure Circuit for Digital PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Marconot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pebay-Peyroula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 15th European Dependable Computing Conference (EDCC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE Computer Society Annual Symposium on VLSI (ISVLSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Miami, France. pp.49-54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2019.00018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335739v1</w:t>
+                <w:t xml:space="preserve">hal-02296579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of RF communication subsets on common low frequency clocked FPGA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Flexible and Efficient Hardware Isolation Module for Secure Lightweight Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Sensaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 49th European Microwave Conference (EuMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2019 15th European Dependable Computing Conference (EDCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Naples, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429327v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPN-DPUF: Substitution-Permutation Network Based Secure Circuit for Digital PUF</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Implementation of RF communication subsets on common low frequency clocked FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Computer Society Annual Symposium on VLSI (ISVLSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Miami, France. pp.49-54, </w:t>
+              <w:t xml:space="preserve">2019 49th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France. pp.742-745, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2019.00018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuMC.2019.8910837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296579v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une plateforme RF flexible et reconfigurable basée sur un FPGA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Siragusa</w:t>
+                <w:t xml:space="preserve">Diffraction grating tags structures dedicated to authentication in the THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">French-German THz Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Kaiserslautern, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051698v1</w:t>
+                <w:t xml:space="preserve">hal-02436662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffraction grating tags structures dedicated to authentication in the THz</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+                <w:t xml:space="preserve">Implementation of Password Management System Using Ternary Addressable PUF Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Mohammadinodoushan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Philabaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duane Booher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-German THz Conference 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 16th Annual IEEE International Conference on Sensing, Communication, and Networking (SECON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Boston, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAHCN.2019.8824792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436662v1</w:t>
+                <w:t xml:space="preserve">hal-02296576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of Password Management System Using Ternary Addressable PUF Generator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christopher Philabaum</w:t>
+                <w:t xml:space="preserve">Développement d'une plateforme RF flexible et reconfigurable basée sur un FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 16th Annual IEEE International Conference on Sensing, Communication, and Networking (SECON)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21ème Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SAHCN.2019.8824792⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02296576v1</w:t>
+                <w:t xml:space="preserve">hal-02051698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shcot: Secure (and verified) Hybrid Chain of Trust to protect from malicious software in lightweight devices</w:t>
               </w:r>
@@ -7130,51 +7130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bresch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Parissis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7476,51 +7476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8003,51 +8003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8643,51 +8643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Inherently Secure Run-Time Environment for Medical Devices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bresch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9757,247 +9757,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the development of a new countermeasure on a laser attack RTL fault model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">System-Level Simulation for the Dependability Improvement of UHF RFID Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Automation and Test in Europe Conference (DATE'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">ICWMC 2016 : The Twelfth International Conference on Wireless and Mobile Communications (includes QoSE WMC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IARIA, Nov 2016, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01414728v1</w:t>
+                <w:t xml:space="preserve">hal-01432066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System-Level Simulation for the Dependability Improvement of UHF RFID Systems</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the development of a new countermeasure on a laser attack RTL fault model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ananiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Papadimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maistri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWMC 2016 : The Twelfth International Conference on Wireless and Mobile Communications (includes QoSE WMC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IARIA, Nov 2016, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Design, Automation and Test in Europe Conference (DATE'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432066v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reusing logic masking to facilitate path-delay-based hardware Trojan detection</w:t>
               </w:r>
@@ -10206,489 +10206,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Reconciliation Protocols: an Alternative for Lightweight Authentication of Integrated Circuits</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On Fault Injections for Early Security Evaluation vs. Laser-based Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Leveugle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maistri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Papadimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International CryptArchi Workshop </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, La Grande-Motte, France</w:t>
+              <w:t xml:space="preserve">1st IEEE International Verification and Security Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, St Feliu de Guixols, Spain. pp.33-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382983v1</w:t>
+                <w:t xml:space="preserve">hal-01444970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Fault Injections for Early Security Evaluation vs. Laser-based Attacks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Key Reconciliation Protocols: an Alternative for Lightweight Authentication of Integrated Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IEEE International Verification and Security Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, St Feliu de Guixols, Spain. pp.33-38</w:t>
+              <w:t xml:space="preserve">International CryptArchi Workshop </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, La Grande-Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444970v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-Induced Fault Effects in Security-Dedicated Circuits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reversible Denial-of-Service by Locking Gates Insertion for IP Cores Design Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VLSI-SoC: Very Large Scale Integration and System-on-Chip</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">{IEEE} Computer Society Annual Symposium on VLSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS-LIRMM, France, Jul 2015, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383737v1</w:t>
+                <w:t xml:space="preserve">ujm-01180564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible Denial-of-Service by Locking Gates Insertion for IP Cores Design Protection</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laser-Induced Fault Effects in Security-Dedicated Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">{IEEE} Computer Society Annual Symposium on VLSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VLSI-SoC: Very Large Scale Integration and System-on-Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Playa del Carmen, Mexico. pp.220-240, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25279-7_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01180564v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On enhancing the debug architecture of a system-on-chip (SoC) to detect software attacks</w:t>
               </w:r>
@@ -10778,77 +10778,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of laser-induced errors: RTL fault model versus layout locality characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Papadimitriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beroulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maistri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10988,847 +10988,847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of RTL laser fault injection model with respect to layout information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Papadimitriou</w:t>
+                <w:t xml:space="preserve">A secure design-for-test infrastructure for lifetime security of SoCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Backer Jerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tampas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paolo Maistri</w:t>
+                <w:t xml:space="preserve">Ali Subidh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Rosenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karri Ramesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Hardware Oriented Security and Trust (HOST'15)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Circuits and Systems (ISCAS), 2015 IEEE International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2015, Lisbonna, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2015.7168564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393414v1</w:t>
+                <w:t xml:space="preserve">hal-01205397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A secure design-for-test infrastructure for lifetime security of SoCs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karri Ramesh</w:t>
+                <w:t xml:space="preserve">Validation of RTL laser fault injection model with respect to layout information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Papadimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tampas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maistri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circuits and Systems (ISCAS), 2015 IEEE International Symposium on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Symposium on Hardware Oriented Security and Trust (HOST'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, McLean, VA, United States. pp.78-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205397v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On error models for RTL security evaluations</w:t>
+                <w:t xml:space="preserve">Emulation Based Fault Injection on UHF RFID Transponder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vanhauwaert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Athanasios Papadimitriou</w:t>
+                <w:t xml:space="preserve">Omar Abdelmalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Conference on Design and Technology of Integrated Systems in Nanoscale Era (DTIS) 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Santorini, Greece. pp.1-6</w:t>
+              <w:t xml:space="preserve">17th IEEE Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Varsaw, Poland. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010314v1</w:t>
+                <w:t xml:space="preserve">hal-01010294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Tolerance Evaluation of RFID Tags</w:t>
+                <w:t xml:space="preserve">FPGA emulation of laser attacks against secure deep submicron integrated circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Abdelmalek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Beroulle</w:t>
+                <w:t xml:space="preserve">P. Papavramidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maistri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Leveugle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE Latin America Test Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Fortaleza, Brazil. pp.1-6</w:t>
+              <w:t xml:space="preserve">Second Workshop on Trustworthy Manufacturing and Utilization of Secure Devices (TRUDEVICE'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paderborn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958582v1</w:t>
+                <w:t xml:space="preserve">hal-01132405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage Glitch Attacks on Mixed Signal Systems</w:t>
+                <w:t xml:space="preserve">On error models for RTL security evaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Boher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kamil Gomina</w:t>
+                <w:t xml:space="preserve">Pierre Vanhauwaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maistri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Leveugle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Papadimitriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Euromicro Conference on Digital Systems Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Verone, Italy. pp.1-6</w:t>
+              <w:t xml:space="preserve">9th Conference on Design and Technology of Integrated Systems in Nanoscale Era (DTIS) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Santorini, Greece. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063664v1</w:t>
+                <w:t xml:space="preserve">hal-01010314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulation Based Fault Injection on UHF RFID Transponder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Fault Tolerance Evaluation of RFID Tags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelmalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beroulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Varsaw, Poland. pp.1-4</w:t>
+              <w:t xml:space="preserve">15th IEEE Latin America Test Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Fortaleza, Brazil. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010294v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA emulation of laser attacks against secure deep submicron integrated circuits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voltage Glitch Attacks on Mixed Signal Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Boher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Gomina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Papavramidou</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Workshop on Trustworthy Manufacturing and Utilization of Secure Devices (TRUDEVICE'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Paderborn, Germany</w:t>
+              <w:t xml:space="preserve">17th Euromicro Conference on Digital Systems Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Verone, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132405v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiple fault injection methodology based on cone partitioning towards RTL modeling of laser attacks</w:t>
               </w:r>
@@ -11944,51 +11944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing the security level of analog IPs by using a dedicated vulnerability analysis methodology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12074,51 +12074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An UHF RFID Emulation Platform with Fault Injection and real time Monitoring capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelmalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12299,51 +12299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kermia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamimi Chemali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelmalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12394,90 +12394,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating and Enhancing the Security of Analog and Mixed IPs in Complex System On Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beroulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Damiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12608,347 +12608,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA emulation of laser attacks against secure deep submicron integrated circuits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Régis Leveugle</w:t>
+                <w:t xml:space="preserve">EPC Class 1 GEN 2 UHF RFID tag emulator for robustness evaluation and improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelmalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beroulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque du GdR SoC-SiP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS), 2013 8th International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Marrakesh, Morocco. pp.20-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIS.2013.6527771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400108v1</w:t>
+                <w:t xml:space="preserve">hal-00950128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Run-time detection of hardware Trojans: The processor protection unit</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karri Ramesh</w:t>
+                <w:t xml:space="preserve">FPGA emulation of laser attacks against secure deep submicron integrated circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Papadimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maistri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Leveugle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE European Test Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Avignon, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">7ème Colloque du GdR SoC-SiP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861554v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPC Class 1 GEN 2 UHF RFID tag emulator for robustness evaluation and improvement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Run-time detection of hardware Trojans: The processor protection unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Beroulle</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubeuf Jérémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karri Ramesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS), 2013 8th International Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IEEE European Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Avignon, France. pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DTIS.2013.6527771⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00950128v1</w:t>
+                <w:t xml:space="preserve">hal-00861554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiences in side channel and testing based Hardware Trojan detection</w:t>
               </w:r>
@@ -13854,51 +13854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security challenges during VLSI test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Rosenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Karri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15841,51 +15841,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486138v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Douadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena-Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maistri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hely" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3793848" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Esmaeilian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;ly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25061912" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640536v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ali Pour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Afghah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3165284" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713885v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Desuert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chollet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640365v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11040653" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864140v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bonnefoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Perret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Siragusa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21113692" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953457v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Aerabi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Bohlouli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hasan Ahmadi Livany" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Fazeli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Papadimitriou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3384446" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864116v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosabbah Mushir Ahmed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20072041" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543562v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bresch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lysecky" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2020.2979595" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953431v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Kazemi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9071153" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337466v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeshan Ali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2948740" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953425v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Marconot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pebay-Peyroula" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-020-00274-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953417v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cambou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sareh Assiri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3412439" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954381v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Parissis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3398327" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335716v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Sensaoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum-El-Kheir Aktouf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Di Vito" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41635-019-00078-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2914102" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296583v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41635-019-00072-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971932v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Dutertre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Candelier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Castro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Barthelemy Faber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2018.2886463" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829397v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michelet-Gignoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amato" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2018.2819983" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nourian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fazeli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;ly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-018-5739-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724155v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Nejat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41635-018-0033-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800580v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2805858" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01575582v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Colombier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Fischer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2017.2689726" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724143v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2017.2750078" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617627v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01424899v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Backer Jerry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Karri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2994601" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398724v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubeuf J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820611" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280195v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2016.02.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299277v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Leveugle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2016.01.018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W2X0DLH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205402v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Xiaofei" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Chenglu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2015.2434103" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575585v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fritz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duc Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-010-5191-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GZH4Q3SH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00186353v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bancel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rouzeyre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-007-5000-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KPNL1PM2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096856v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441136v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thirion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daveau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Egloff" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS63720.2025.11006768" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294015v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Morge-Rollet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI65124.2025.11130274" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338252v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149022v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourgeais" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532564v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS61313.2024.10567656" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767658v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599336v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED54688.2022.9806257" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713893v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689856v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599356v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED54688.2022.9806267" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351948v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Linar&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lhermet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS53253.2021.9505151" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342957v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03136631v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Alipour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE48585.2020.9116387" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953435v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159739" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999226v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883750v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE48585.2020.9116396" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999327v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Regazzoni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhasin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Alshaer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aydin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954099v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335739v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429327v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910837" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296579v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2019.00018" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051698v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436662v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296576v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohammadinodoushan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Philabaum" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duane Booher" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2019.8824792" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335773v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296581v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2019.00063" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426130v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Souvatzoglou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2019.8854391" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342738v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017114v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Maher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426128v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2019.8854402" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017120v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014214v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2018.8494883" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015383v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hamdi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASID.2018.8693209" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01856000v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474230" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888533v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2018.8439855" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01856008v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2018.00009" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426115v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2018.8494843" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898660v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01570080v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2017.26" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724169v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michelet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2017.8031545" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586818v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632978v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Mureddu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014230v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CADS.2017.8310673" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014053v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724164v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2017.44" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418432v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCD.2016.7753319" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724174v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed Mohammad Saleh Samimi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWDTS.2016.7807657" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414728v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ananiadis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papadimitriou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beroulle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432066v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412412v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2016.7604696" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014251v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382983v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444970v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chahed" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383737v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25279-7_12" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01180564v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398767v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2015.7315131" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393406v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382976v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393414v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tampas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205397v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Subidh" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Rosenfeld" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karri Ramesh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2015.7168564" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010314v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanhauwaert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958582v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelmalek" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063664v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Boher" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Gomina" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010294v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132405v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Papavramidou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981848v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE2014.219" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861556v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Damiens" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2013.6523662" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933386v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727143" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00833871v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950130v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mezzah" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kermia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamimi Chemali" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727091" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010298v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958199v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Omar" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400108v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861554v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950128v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2013.6527771" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857603v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Piroux Mounier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivi&#232;re Elie" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triana Gerson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Julien" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105361v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739571v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augagneur Maurin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clauzel Yves" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739575v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580368v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593524v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Lu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ramon Garcia Oya" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593732v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628789v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619524v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981325" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628783v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Maaloul" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00132516v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2006.244019" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102753v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102752v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102857v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2006.55" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106546v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106011v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108909v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OLT.2004.1319691" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148976v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335793v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335800v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426141v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319503783#aboutBook" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50380-6_2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01570115v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319503783" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426126v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dubeuf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64647-3_5" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335812v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486138v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Douadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena-Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maistri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hely" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3793848" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Esmaeilian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;ly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25061912" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640365v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ali Pour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11040653" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640536v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Afghah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3165284" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713885v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Desuert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chollet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864140v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bonnefoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Perret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Siragusa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21113692" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953457v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Aerabi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Bohlouli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hasan Ahmadi Livany" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Fazeli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Papadimitriou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3384446" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864116v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosabbah Mushir Ahmed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20072041" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543562v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bresch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lysecky" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2020.2979595" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953431v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Kazemi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9071153" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337466v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeshan Ali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2948740" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953425v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Marconot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pebay-Peyroula" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-020-00274-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953417v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cambou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sareh Assiri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3412439" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954381v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Parissis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3398327" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335716v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Sensaoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum-El-Kheir Aktouf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Di Vito" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41635-019-00078-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2914102" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296583v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41635-019-00072-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971932v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Dutertre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Candelier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Castro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Barthelemy Faber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2018.2886463" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829397v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michelet-Gignoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amato" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2018.2819983" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nourian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fazeli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;ly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-018-5739-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724155v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Nejat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41635-018-0033-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800580v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2805858" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01575582v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Colombier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Fischer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2017.2689726" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724143v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2017.2750078" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617627v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01424899v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Backer Jerry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Karri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2994601" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398724v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubeuf J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820611" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280195v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2016.02.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299277v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Leveugle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2016.01.018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W2X0DLH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205402v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Xiaofei" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Chenglu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2015.2434103" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575585v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fritz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duc Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-010-5191-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GZH4Q3SH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00186353v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bancel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rouzeyre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-007-5000-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KPNL1PM2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294015v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Morge-Rollet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI65124.2025.11130274" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096856v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441136v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thirion" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daveau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Egloff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS63720.2025.11006768" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338252v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149022v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourgeais" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532564v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS61313.2024.10567656" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599336v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED54688.2022.9806257" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713893v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767658v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689856v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599356v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED54688.2022.9806267" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351948v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Linar&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lhermet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS53253.2021.9505151" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342957v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03136631v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Alipour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE48585.2020.9116387" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953435v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159739" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999226v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883750v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE48585.2020.9116396" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999327v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Regazzoni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhasin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Alshaer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aydin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954099v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296579v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2019.00018" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335739v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429327v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910837" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436662v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296576v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohammadinodoushan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Philabaum" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duane Booher" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2019.8824792" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051698v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335773v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296581v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2019.00063" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426130v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Souvatzoglou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2019.8854391" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342738v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017114v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Maher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426128v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2019.8854402" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017120v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014214v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2018.8494883" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015383v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hamdi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASID.2018.8693209" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01856000v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474230" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888533v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2018.8439855" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01856008v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2018.00009" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426115v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2018.8494843" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898660v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01570080v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2017.26" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724169v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michelet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2017.8031545" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586818v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632978v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Mureddu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014230v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CADS.2017.8310673" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014053v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724164v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2017.44" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418432v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCD.2016.7753319" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724174v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed Mohammad Saleh Samimi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWDTS.2016.7807657" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432066v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414728v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ananiadis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papadimitriou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beroulle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412412v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2016.7604696" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014251v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444970v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chahed" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382983v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01180564v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383737v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25279-7_12" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398767v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2015.7315131" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393406v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382976v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205397v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Subidh" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Rosenfeld" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karri Ramesh" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2015.7168564" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393414v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tampas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010294v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelmalek" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132405v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Papavramidou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010314v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanhauwaert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958582v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063664v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Boher" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Gomina" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981848v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE2014.219" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861556v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Damiens" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2013.6523662" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933386v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727143" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00833871v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950130v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mezzah" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kermia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamimi Chemali" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727091" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010298v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958199v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Omar" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950128v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2013.6527771" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400108v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861554v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857603v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Piroux Mounier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivi&#232;re Elie" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triana Gerson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Julien" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105361v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739571v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augagneur Maurin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clauzel Yves" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739575v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580368v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593524v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Lu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ramon Garcia Oya" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593732v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628789v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619524v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981325" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628783v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Maaloul" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00132516v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2006.244019" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102753v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102752v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102857v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2006.55" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106546v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106011v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108909v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OLT.2004.1319691" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148976v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335793v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335800v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426141v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319503783#aboutBook" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50380-6_2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01570115v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319503783" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426126v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dubeuf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64647-3_5" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335812v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>