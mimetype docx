--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Hérisson </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de rechercheCNRS - UMR7041 ArScAnEquipe AnTETMSH Mondes, 21 allée de l'Université 92023 Nanterre Cedex</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">david-herisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7240-0455</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172218136</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/M-8514-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmatique de recherche : Les premiers hommes d’Europe occidentale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots-clefs :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Paléolithique inférieur, Paléolithique moyen, Europe du Nord-Ouest, France, Hauts-de-France, Nouvelle Aquitaine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de compétence :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Technologie lithique, analyse taphonomique, analyse séquentielle (chronostratigraphie), analyse géomatique, numérisation 3D.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Évolution des cultures matérielles et des aires culturelles du Paléolithique inférieur au Paléolithique moyen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stabilité et changements comportementaux des Néandertaliens et de leurs prédécesseurs en Europe</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Exploitation des territoires et des ressources : choix et impact des changements paléoenvironnementaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Continuité et discontinuité du peuplement humain durant le Pléistocène moyen et supérieur : influences et</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">impacts des changements paléoenvironnementaux et paléogéographiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des comportements des premiers Néandertaliens du Nord de la France. Les occupations saaliennes des gisements de Biache-Saint-Vaast et de Therdonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Charles de Gaulle - Lille III, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00824754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chasseurs des steppes durant le dernier glaciaire en France septentrionale. Paléoenvironnement, techno-économie, approche fonctionnelles et spatiale du gisement d’Havrincourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Liège. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 141, pp.210, 2018, Études et Recherches Archéologiques de l’Université de Liège, Marcel Otte, 978-2-930495-27-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waziers le Bas-Terroir. Un gisement eemien du Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, pp.1-69, 2023, Tome 2, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.17520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waziers le Bas-Terroir. Un gisement eemien du Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, pp.223-345, 2022, Tome 1, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.17129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 1 : L’Europe du Nord-Ouest au Pléistocène moyen récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire de l’Europe du Nord-Ouest Mobilités, climats et identités culturelles. XXVIIIe Congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Amiens, France. Volume 1, Société Préhistorique Française, pp.59-253, 2019, Volume 1 : Historiographie - Paléolithique inférieur et moyen, 9782913745784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plus vieux peuplements paléolithiques en région Hauts-de-France (MIS 15-9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plus vieux peuplements paléolithique d'Europe occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levallois ou non Levallois ? Quarante années de réflexion d’Eric Boëda autour d’un concept insaisissable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva David; Hubert Forestier; Sylvain Soriano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la préhistoire à l'anthropologie philosophique. Recueil de textes offert à Eric Boëda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.611-628, 2023, Cahier d'anthropologie des techniques, 978-2-14-033532-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological sequences, framework and lithic overview of the late Middle Pleistocene of northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Scott; A. Shaw; K. Scott; M. Pope; J. Gardiner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repeopling La Manche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, Oxbow Books, pp.133-148, 2023, Repeopling La Manche: New Perspectives on Neanderthal archaeology and landscapes from La Cotte de St Brelade, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv13pk6mt.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal technological variability: A wide-ranging geographical perspective on the final Middle Palaeolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Romagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Chabai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erella Hovers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Romagnoli; Florent Rivals; Stefano Benazzi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Updating Neanderthals. Understanding Behavioural Complexity in the Late Middle Palaeolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.184-226, 2022, 978-0-12-821428-2. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-821428-2.00012-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des premières traces à la fin de l'Acheuléen dans la Préhistoire de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Djindjan (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Préhistoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-295, 2018, Histoire et Archéologie, 9782705695934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 : les occupations du Paléolithique moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Liège. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chasseurs des steppes durant le dernier glaciaire en France septentrionale. Paléoenvironnement, techno-économie, approche fonctionnelles et spatiale du gisement d’Havrincourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 141, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-128, 2018, Études et Recherches Archéologiques de l’Université de Liège, 978-2-930495-27-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5 : l’occupation du Paléolithique supérieur ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Liège. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chasseurs des steppes durant le dernier glaciaire en France septentrionale. Paléoenvironnement, techno-économie, approche fonctionnelles et spatiale du gisement d’Havrincourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 141, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-184, 2018, Études et Recherches Archéologiques de l’Université de Liège, 978-2-930495-27-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3 : taphonomie, biochronologie, paléo‑écologie et présentation du cortège faunique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chasseurs des steppes durant le dernier glaciaire en France septentrionale. Paléoenvironnement, techno-économie, approche fonctionnelle et spatiale du gisement d’Havrincourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 141, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-91, 2018, Études et Recherches Archéologiques de l’Université de Liège, 978-2-930495-27-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 : présentation et méthodes d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de liège. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chasseurs des steppes durant le dernier glaciaire en France septentrionale. Paléoenvironnement, techno-économie, approche fonctionnelle et spatiale du gisement d’Havrincourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 141, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-33, 2018, Études et Recherches Archéologiques de l’Université de Liège, 978-2-930495-27-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6 : comportements des hommes et modes de vie au Pléistocène supérieur à Havrincourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chasseurs des steppes durant le dernier glaciaire en France septentrionale. Paléoenvironnement, techno-économie, approche fonctionnelle et spatiale du gisement d’Havrincourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 141, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.181-193, 2018, Études et Recherches Archéologiques de l’Université de Liège, 978-2-930495-27-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Middle to the Upper Pleistocene : Origins and diversification of the Middle Palaeolithic in Northwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matt Pope; John McNabb; Clive Gamble. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossing the Human Threshold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-230, 2017, 978-1-315-43932-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting camp and the end of the Middle Paleolithic at Havrincourt &amp;quot;Les Bosquets&amp;quot; (Pas-de-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conard, N.J. and Delagnes, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settlement dynamics of the Middle Paleolithic and Middle Stone Age. Vol. IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kerns Verlag, pp.311-328, 2015, Tübingen Publications in Prehistory</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le niveau N3 de Therdonne : reflet de la diversité des technocomplexes du Paléolithique moyen ancien du Nord de la France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Préhistorique Française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXVII Congrès Préhistorique de France. Transitions, ruptures et continuité en Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 2, , pp.43-58, 2014, Paléolithique et Mésolithique, 9782913745551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoenvironments and prehistoric interactions in northern France from the Eemian Interglacial to the end of the Weichselian Middle Pleniglacial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frederick W. F. Foulds; Helen C. Drinkall; Angela R. Perri; David T. G. Clinnick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wild Things: Recent advances in Palaeolithic and Mesolithic research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.70-78, 2014, 978-1782977469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new face for the Gravettian. Exceptionnal discovery of a female statuette at Amiens-Renancourt 1 (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Deneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 66, pp.105285. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphostratigraphy and Dating of Last Glacial Loess–Palaeosol Sequences in Northwestern Europe: New Results from the Track of the Seine-Nord Europe Canal Project (Northern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Vercelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vartanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (4), pp.75. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/quat8040075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation stratigraphique et datation de la limite Pléniglaciaire moyen - Pléniglaciaire supérieur dans les lœss weichséliens du nord de la France : apports de la séquence d’Haynecourt (Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Vercelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36-3, pp.97-122. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15eee⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tuf pléistocène de Resson (La Saulsotte) : reprise des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dabkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Géologique Auboise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44, pp.7-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de données issus des recherches sur le gisement de Waziers le Bas-Terroir (opérations 2013-2015) en lien avec les articles des volumes 33-4 (2022) et 34-1 (2023) de la revue Quaternaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (1), pp.65-69. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.17525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des passages discrets mais récurrents de Néandertaliens à Waziers le Bas-Terroir : un nouveau gisement archéologique du Tardiglaciaire du SIM 6 à l’optimum Eemien (SIM 5e) dans le nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Sévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (1), pp.23-43. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.17671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waziers le Bas-Terroir (plaine de la Scarpe, nord de la France) : synthèse des études sur les observations 2011-2015 et mise en évidence d’un enregistrement sédimentaire continu de la fin du saalien (SIM 6) à l’optimum eemien (SIM 5e)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (1), pp.45-63. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.17705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waziers &amp;quot;Bas-Terroir&amp;quot; (Plaine de la Scarpe, Nord de la France) : synthèse lithostratigraphique des observations effectuées de 2011 à 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite Yann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Waziers le Bas-Terroir. Un gisement eemien du Nord de la France. Tome 1 (Laurent Deschodt et David Hérisson dir.), 33 (4), pp.247-272. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.17180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waziers Le Bas-Terroir, une zone péri-urbaine pas tout à fait comme les autres. Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Waziers le Bas-Terroir. Un gisement eemien du Nord de la France. Tome 1 (Laurent Deschodt et David Hérisson dir.), 33 (4), pp.223-224. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.17133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Stone Age Bifacial Technology and Pressure Flaking at the MIS 3 Site of Toumboura III, Eastern Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lorenzo Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Archaeological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39, pp.1-33. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10437-021-09463-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESR/U-series dating of Eemian human occupations of Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Farkh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingfeng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71, pp.101305. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2022.101305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La détection des sites de la Préhistoire ancienne en Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hors série 6, pp.256-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waziers, Le Bas-Terroir : historique de dix années de recherches archéologiques et géomorphologiques dans un marais pléistocène de la plaine de la Scarpe (2011-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Waziers le Bas-Terroir. Un gisement eemien du Nord de la France. Tome 1 (Laurent Deschodt et David Hérisson dir.), 33 (4), pp.225-246. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.17136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Were Hominins Specifically Adapted to North-Western European Territories Between 700 and 600 ka? New Insight Into the Acheulean Site of Moulin Quignon (France, Somme Valley)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.882110. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2022.882110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waziers (France) : les isotopes de l'oxygène des dents de grands mammifères pour reconstruire les paléotempératures de l'avant-dernière transition Glaciaire/Interglaciaire (SIM 6/5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Waziers le Bas-Terroir. Un gisement eemien du Nord de la France. Tome 1, 33 (4), pp.323-339. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.17334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The last 750 ka in loess–palaeosol sequences from northern France: environmental background and dating of the western European Palaeolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue: Pleistocene geoarchaeology and palaeoenvironments in European loess November 2021, 36 (8), pp.1293-1310. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La redécouverte du site de Moulin Quignon (Somme) et les premiers Acheuléens du Nord-Ouest de l’Europe (650 ka)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (3), pp.102905. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2021.102905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'archéologie préventive a-t-elle contribué au renouvellement de la perception du Paléolithique dans le Nord de la France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie. Numéro spécial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, De l’Île-de-France à l’Europe du Nord-Ouest. Les peuplements humains avant le Dernier Maximum Glaciaire. Bilan, objectifs et perspectives de la recherche. MAE (Nanterre), 15-16 octobre 2018 Sous la direction de Frédéric Blaser, Hélène Djema, Jean-Luc Locht &amp; Christine Chaussé., 36, pp.49-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réévaluation du potentiel archéologique du Bois de la Garenne à Cagny (Somme, France),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (1-2), pp.7-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353773v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement paléolithique inférieur de Pen Hat (Crozon, Bretagne) et son contexte stratigraphique régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Authemayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Frechen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (1), pp.61/93. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.15038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24.0 kyr cal BP stone artefact from Vale da Pedra Furada, Piauí, Brazil: Techno-functional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (3), pp.e0247965. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0247965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhabilitation d’un site à fort potentiel du Paléolithique moyen : premières prospections et données paléo-environnementales sur le tuf de Resson (10)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dabkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Jolly-Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journée de l’Archéologie en Champagne-Ardenne. Châlons-en-Champagne. Vendredi 11 décembre 2020, 114 (1), pp.59-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A view of the Lower to Middle Paleolithic boundary from Northern France, far from the Near East?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145, pp.102814. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2020.102814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02899795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The earliest evidence of Acheulian occupation in Northwest Europe and the rediscovery of the &amp;lt;i&amp;gt;Moulin Quignon&amp;lt;/i&amp;gt; site, Somme valley, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.13091. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-49400-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence loessique Pléistocène moyen à supérieur d'Etricourt-Manancourt (Picardie, France) : un enregistrement pédo-sédimentaire de référence pour les derniers 350 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanda Balescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (4), pp.311-346. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.10569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turonian flora from the fossiliferous flints of Châtellerault (western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Airvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (7), pp.435-442. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2017.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of the Upper Pleistocene loess sequence of Havrincourt (France) and associated Palaeolithic occupations: a Bayesian approach from pedostratigraphy, OSL, radiocarbon, TL and ESR/U-series data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42, pp.15-30. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2017.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations superficielles et occupations paléolithiques en France septentrionale : développement et premières applications d'un système d'information géographique (SIG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1/2, pp.41-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timescales, space and culture during the Middle Palaeolithic in northwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briagell Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 411 (Part A), pp.129-148. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.07.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un steak de cheval pour Néandertal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.104-105. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levallois points and triangular flakes during the Middle Palaeolithic in northwestern Europe: Considerations on the status of these pieces in the Neanderthal hunting toolkit in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coudenneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 411 (A), pp.216 - 232. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.04.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new key-site for the end of Lower Palaeolithic and the onset of Middle Palaeolithic at Etricourt-Manancourt (Somme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 409, pp.73--91. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.01.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of the Middle Palaeolithic in north-western Europe and its southern fringes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Middle Palaeolithic in North-West Europe: Multidisciplinary Approaches, 411 (A), pp.233-283. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.02.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between the northern and southern regions of Western Europe: The Acheulean site of La Grande Vallée (Colombiers, Vienne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Airvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 411, pp.108 - 131. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.12.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séquences loessiques pléistocène supérieur d’Havrincourt (Pas-de-Calais, France) : stratigraphie, paléoenvironnements, géochronologie et occupations paléolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (4), pp.321-368. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.7278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néandertal et le feu au Paléolithique moyen ancien. Tour d’horizon des traces de son utilisation dans le Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tuffreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (5), pp.541 - 578. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2013.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Paléolithique inférieur au début du Paléolithique supérieur dans le Nord de la France : lumière sur les premières découvertes du Canal Seine-Nord Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notae Praehistoricae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.91-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement acheuléen de La Grande Vallée à Colombiers (Vienne) : stratigraphie, processus de formation, datations préliminaires et industries lithiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Airvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.137-154. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.2329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00925378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte inédite de trois occupations du Pléniglaciaire moyen du Weichsélien à Havrincourt &amp;quot;Les Bosquets&amp;quot; (Pas-de-Calais, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (2), </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2012.14117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une occupation de la phase ancienne du Paléolithique moyen à Therdonne (Oise) : chronostratigraphie, production de pointes Levallois et réduction des nucléus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gadebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Debenham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52, pp.1-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence des chaînes opératoires Levallois et laminaires au sein des assemblages C12 et C de Riencourt-lès-Bapaume (Pas-de-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notae Praehistoricae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 120 ka human femur from the Palaeolithic site of Caours (Somme Valley, France) showing a non-fully Neandertal condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th annual meeting ESHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Eemian tufa of Resson (La Saulsotte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dabkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Ahmed-Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHE 2025 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eemian Neanderthal Reloaded: Resson Calcareous Tufa Sequence (Aube, France) and the Rediscovery of Eemian Human Settlement in Northwest Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dabkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Ahmed-Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual ESHE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Eemian tufa of Resson (La Saulsotte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dabkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Ahmed-Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHE 2025 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Eemian tufa of Resson (La Saulsotte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dabkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Ahmed-Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHE 2025 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Eemian Tufa of Resson (La Saulsotte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dabkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Ahmed-Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHE 2025 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité climatique rapide pendant le dernier glaciaire : nouveaux apports chronologiques des séquences loess-paléosols du Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Vercelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues (JJG 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How diverse are bifaces: the results of the technico-functional study of bifaces of La Grande Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Kuleshova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Airvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14TH ANNUAL MEETING OF THE EUROPEAN SOCIETY FOR THE STUDY OF HUMAN EVOLUTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sans limite mais en transition : caractérisation chronostratigraphique du passage Pléniglaciaire moyen – Pléniglaciaire supérieur dans les loess Weichselien du Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Vercelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème édition des journées “Climat et Impacts”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The last 1 Ma record from the fluvial terraces system of the River Somme Valley (Northern France) and the background of the earliest Acheulean occupation of Northwestern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Inqua ( International Union for Quaternary Research ) Congress : Session 100: Multi-methods geochronological approaches on Palaeolithic sites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vallée de la Somme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vallées de Préhistoire/Valleys of Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Comps-sur-Artuby, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléotempératures, paléoenvironnements et occupations néandertaliennes à Waziers (France) au cours de l'avant-dernière transition Glaciaire/Interglaciaire (SIM6/5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Mélières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition des journées "Climat et Impacts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'architecture d'un tuf calcaire interglaciaire par tomographie de resistivité électrique (ERT) : l'exemple des formations pléistocènes de Caours et de Resson (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Virmoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dabkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 13 - Des bassins sédimentaires aux bassins industriels : changements climatiques, géomorphologie, dynamiques de peuplement humain et impacts environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasbourg, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of small vertebrates for the characterization of climatic variations during the last interglacial in Northern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marimouttou Qazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Q13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESR/U-series dating Eemian human occupations of Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Farkh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingfeng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Luminescence and Electron Spin Resonance Dating conference (LED2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Burgos, Spain. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESR dating of the Clain alluvial deposits at Saint-Georges-Lès-Baillargeaux (Vienne, France). Geological and archaeological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Airvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les statuettes gravettiennes d’Amiens-Renancourt 1 : numérisation, exploitation et apport de leur modélisation 3D par photogrammétrie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Deneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; IRISA/Inria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie : Imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , Archéologie : Imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap, 26-27 juin 2018, Rennes, 2018, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/T1X6-GP04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eemian palaeoenvironmental evolution in the northern plains of France from the alluvial sequence of Waziers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalyno 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Barcelone, Spain. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eemian: What’s up on the Western front? ou à l’ouest Rhin de nouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Rhine during the Middle Palaeolithic: boundary or corridor?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Sélestat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustérien !&amp;quot; : un éponyme à l'épreuve du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vincent-Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Préhistorique Française, May 2025, Mâcon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Palaeolithic bone tools variability: introducing a vast experimental programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pauline Vignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle Rots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Houmard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of Experimental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un panier à moitié vide à un panier à moitié plein : cas d’école du Nord de la France fin XX-début XXIe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les site paléolithiques de plein-air. Bilan, perspectives, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRAC Nouvelle Aquitaine et Musée national de Préhistoire, Apr 2025, Eyzies-de-Tayac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Acheuléen et l’illustre gisement méconnu de Saint-Acheul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Weyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raphaël Angevin, François Bon, Mathieu Lejay, May 2025, Mâcon-Solutré-Châtelperron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lignées techniques au Paléolithique ancien et moyen : où en sommes-nous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Aureli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technocritique(s). Retour sur 3,3 millions d'années d'extériorisation technique des capacités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lars Anderson, Ghislaine Glasson Deschaumes, Emmanuel Grimaud, Julien Schuh, Mar 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles données autour d'une ancienne découverte : la séquence pléistocène de Wissant - Le Typhonium (Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Pagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buchwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Archéologues / Géologues RESIF-FACT – NORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabien GRAVELEAU, Oct 2024, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimy, veni, vidi, vici de la tectonique pléistocène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Archéologues / Géologues RESIF-FACT – NORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabien GRAVELEAU, Oct 2024, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternaire, paléolithique et grands travaux en France septentrionale : 30 ans de recherches et de collaborations pour la mise en place d'un référentiel européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Quaternaire Q14 : tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technico-functional study of the bifaces of La Grande Vallée (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Kuleshova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Airvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th SKAM Lithic Workshop, New perspectives in the lithic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Krzemionki, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biface’s status before, during and after MIS 11 in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hutchence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: NANDROOTS in context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New chronological and sedimentary contributions from the Early Weichselian Glacial at Hermies (Northern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Vercelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Quaternaire Q14 : tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birds Exploitation in Eemian Wetlands of Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel López-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed record of interglacial palaeoclimates and palaeoenvironments in Northern France calcareous tufas: new data from the sequence of Resson (Eemian) and comparison with the MIS 11c and the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dabkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Jolly-Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INQUA, Jul 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Waziers (nord de la France, plaine de la Scarpe). Un remplissage de chenal témoin de la transition Saalien-Eemien à l'optimum climatique Eemien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur l’interglaciaire eemien : France septentrionale (Hauts-de-France) et régions voisines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Deschodt; Pierre Antoine; Patrick Auguste, May 2022, Villeneuve-d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Somme, 250,000 years of Neanderthal occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMAINE SCIENTIFIQUE Vallées de Préhistoire/Valleys of Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guillaume Porraz; Louise Purdue; Antonin Tomasso, Jun 2022, Comps-sur-Artuby, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the record of Eemian environment and climate dynamics and associated human settlements in N. France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dabkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur l’interglaciaire eemien : France septentrionale (Hauts-de-France) et régions voisines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Deschodt; Pierre Antoine; Patrick Auguste, May 2022, Villeneuve-d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Somme, an ancient past still relevant today: the Lower Palaeolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vallées de Préhistoire/Valleys of Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guillaume Porraz; Louise Purdue; Antonin Tomasso, Jun 2022, Comps-sur-Artuby, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de la France septentrionale et de l’Europe du Nord-Ouest et centrale durant l’Eemien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur l’interglaciaire eemien : France septentrionale (Hauts-de-France) et régions voisines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Deschodt; Pierre Antoine; Patrick Auguste, May 2022, Villeneuve-d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débiter un éclat à la fin du Paléolithique inférieur : approches technologique et expérimentale de l’industrie lithique d’Etricourt-Manancourt (niveau HUD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lascour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONEXP : Congrès International d'Archéologie Expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Pézenas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the record of Eemian environment, climate and human settlement dynamics in continental Europe: new data from the tufa sequence of Resson (Aube, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dabkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Quaternaire Q13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des recherches récentes sur le Paléolithique en Hauts de France au travers du projet collectif de recherche Paléhauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vallées de Préhistoire/Valleys of Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guillaume Porraz; Louise Purdue; Antonin Tomasso, Jun 2022, Comps-sur-Artuby, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhabilitation d’un site à fort potentiel archéologique du Paléolithique moyen : Back to Resson (Aube)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dabkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Jolly-Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Archéologie en Champagne-Ardenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Châlons-en-Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation des plus anciennes occupations acheuléennes du NW de l’Europe dans les dépôts alluviaux de la Haute terrasse de la Somme à Abbeville (Somme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e colloque AFEQ-INQUA Q12 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of small vertebrates for the characterization of climatic variations from MIS 5 to MIS 3 in the northern half of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marimouttou Qazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte et datation des plus anciennes occupations acheuléennes du NW de l'Europe dans les dépôts alluviaux de la Haute terrasse de la Somme à Abbeville (Somme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plus vieux peuplements paléolithiques en région Hauts-de-France (MIS 16-9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international de Montmaurin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amélie Vialet, Apr 2019, Montmaurin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauts-de-France : révision de sites emblématiques de la Préhistoire, l’apport du projet collectif de recherches PaléHauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Coudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Régionales Archéologiques des Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe du Nord-Ouest au Pléistocène moyen récent : introduction à la session 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.59-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gisements gravettiens d’Amiens-Renancourt 1 et 2 (Somme, France) : premières données palethnologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.97-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En guise de conclusion...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean-Luc Locht, May 2016, Amiens, France. pp.251-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etricourt-Manancourt (Somme, France) : A Reference Loess Sequence and Archaeological Site for the Last 350 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loess and Archeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The management of landscape and resources by Neandertals during the Eemian interglacial in North-West Europe: the Middle Palaeolithic Butchery site of Caours (Abbeville, Somme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international de Montmaurin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montmaurin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The last 400 ka in loess-palaeosols records from Northern France: environmental background and dating of the Palaeolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loess and Archeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle Paleolithic in loessic context in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loess and Archeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biache-Saint-Vaast (Pas-de-Calais) : un exemple représentatif et atypique des gisements saaliens du Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auguste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international de Montmaurin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montmaurin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution et modifications des sociétés humaines au Pléistocène moyen récent dans le Nord-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean-Luc Locht, May 2016, Amiens, France. pp.229-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour un futur Jardin Archéologique de Saint-Acheul attractif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérimenter la préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexandra Maringer, Sep 2019, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'archéologie préventive renouvelle-t-elle la perception du Paléolithique dans le Nord de la France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’Île-de-France à l’Europe du Nord-Ouest, les peuplements humains avant le dernier maximum glaciaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les statuettes gravettiennes d'Amiens-Renancourt 1 : apports du projet collectif de recherches 2015-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Deneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Coudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Fagnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Régionales Archéologiques des Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal behaviour: essay of definition, methodological approach and initiative of reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP XVIIIth Congress. Session XVI-7. Is ‘Neanderthal behaviour' a useful concept? Multiscalar approches to the behavioural diversity of middle palaeolithic neanderthal populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre, trouver, fouiller : 30 ans de recherches en Quaternaire et Paléolithique en Picardie. Bilan, biais et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’Île-de-France à l’Europe du Nord-Ouest, les peuplements humains avant le dernier maximum glaciaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des données de la Vallée de la Somme à la connaissance du Paléolithique inférieur et moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toute une (pré)histoire en Somme. État des connaissances sur la préhistoire et l'histoire des recherches en vallée de la Somme (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Abbeville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure compréhension des occupations humaines au Pléistocène dans le nord de la France : méthodologie, enjeux et perspectives, développement et application d'un SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP XVIIIth Congress. Session XV-2. Current research on settlement dynamics and cultural variability during the Middle Paleolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waziers (59) : 130 000 ans à la recherche des bois perdus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Régionales Archéologiques des Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sud au nord du Bassin parisien, du plus ancien au plus récent. Quel Acheuléen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miscellanées acheuléennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far from the Near East? A View of the Lower to Middle Palaeolithic Boundary from the Northern France and North-Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lower to Middle Paleolithic boundary: A view from the Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Haïfa, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un gisement paléolithique eemien en contexte fluviatile à Waziers (plaine de la Scarpe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plaines du nord de la France et leur bordure. Journée d’étude en hommage au professeur Jean Sommé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Villeneuve-d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological sequences and frameworks of the Late Middle Pleistocene in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossing the Threshold. Dynamic transformation in hominin societies during the Late Middle Pleistocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint-Helier, Jersey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Nord de la France à l'Europe du Nord-Ouest, paysage paléolithique du Pléistocène moyen récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIII Congrès Préhistorique de France. Session 1 : L'Europe du nord-ouest au Pléistocène moyen récent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean-Luc Locht, May 2016, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Success (?) Story of the Northern France Palaeolithic Preventive Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO 2020: Strategies for the protection and transformation of the Palaeolithic record in England</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of lithic technology from the late Middle Pleistocene of Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossing the Threshold. Dynamic transformation in hominin societies during the Late Middle Pleistocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint-Helier, Jersey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit tour d'horizon de gisements pénécontemporains de Menez Dregan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En Bretagne au Pleistocène moyen : Menez-Dregan and Co. Bilan des connaissances avant la fouille de la couche 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Plouhinec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des opérations archéologiques à la connaissance du Pléistocène régional : exemple de la couverture loessique du Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoarchéologie, journée scientifique organisée par la Société géologique du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patrick Auguste, Laurent Deschodt, Mar 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Upper Palaeolithic assemblage from Havrincourt (North of France): new data and interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Annual Meeting of the European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neandertal’s Presence during the Eemian Interglacial in North-western Europe: a New Site at Waziers (Northern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Annual Meeting of the European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time scale and cultural component in the late Middle Palaeolithic in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII UISSP Congress. Session B40: Cleaning up a messy Mousterian: how to describe and interpret Late Middle Palaeolithic chrono-cultural variability in Atlantic Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Burgos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of technological features of Acheulean lithic series in north-west Europe (700-400 ka)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Ashton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Acheuleans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Hélène Moncel; Daniele Schreve, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper Pleistocene Loess-Palaeosols Records from Northern France in the European Context: Environmntal Background and Dating of the Middle Palaeolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle Palaeolithic in North-West Europe : Mutidisciplinary Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin di Modica; Stéphane Pirson; Michel Toussaint; Grégory Abrams; Dominique Bonjean, Mar 2014, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Emergence of Middle Palaeolithic in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Ashton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle Palaeolithic in North-West Europe: multidisciplinary approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new key‐site for the end of Lower Palaeolithic and the onset of Middle Palaeolithic at Etricourt‐Manancourt (Somme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Chantreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII UISPP Congress. Session B10 The interglacial Holsteinian eldorado and the onset of the Middle Palaeolithic (400-300 ka)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Burgos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoi de neuf sur la route du Nord au Pléistocène moyen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités culturelles et systèmes techniques au Paléolithique ancien : quelle actualité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roxane Rocca; Louis De Weyer; Benoît Chevrier; Elisa Nicoud, Oct 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande Vallée, a new evidence on the discussion of the appearance of bifacial technology in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Airvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ritcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII UISPP Congress. Session A2b: Technological change during the Lower-Middle Pleistocene transition in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Burgos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Point during the Middle Palaeolithic: Reflection of a specific Status in Neandertal Hunting Equipment and Toolkits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coudenneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle Palaeolithic in North-West Europe : Mutidisciplinary Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin di Modica; Stéphane Pirson; Michel Toussaint; Grégory Abrams; Dominique Bonjean, Mar 2014, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between northern and southern regions in Western Europe, the Acheulean site of La Grande Vallée, Colombiers (Vienne, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Airvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Acheuleans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Hélène Moncel; Daniele Schreve, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00921779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle Palaeolithic of Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle Palaeolithic in North-West Europe : Mutidisciplinary Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin di Modica; Stéphane Pirson; Michel Toussaint; Grégory Abrams; Dominique Bonjean, Mar 2014, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of GIS in geomorphological and archaeological studies of Paleolithic occupations: applications to preventive excavations of the Canal-Seine Nord Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Applications and Quantitative Methods in Archaeology 2014. Session 16 GIS, a new trowel for archaeologists? The challenges of using GIS in preventive archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Paléolithique inférieur au Paléolithique moyen en Europe occidentale : nouvelles fouilles, nouvelles données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion scientifique de l'UMR 7194</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paléolithique inférieur au paléolithique supérieur dans le Nord de la France, lumière sur les premières découvertes du Canal Seine-Nord Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jour de contact FNRS “Préhistoire – Prehistorie”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Eupen, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles fouilles et nouvelles données sur les premiers peuplements d’Europe occidentale : du nouveau dans l’ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conf'midi de l'UMR6566</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2012: the year of Acheulean in northern France? The Lower and Middle Palaeolithic site at Etricourt-Manancourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Chantreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Palaeolithic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Système d'Information Géographique au service de la reconstitution géologique et archéologique du gisement paléolithique d'Etricourt-Manancourt (Picardie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Acheuléen dans la Somme : 140 ans d'histoire et un gisement nouvellement fouillé à Etricourt-Manancourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Chantreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Régionales Archéologiques de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séquences lœssiques d'Havrincourt (Pas-de-Calais, France) : Stratigraphie, paléopédologie, structures périglaciaires et occupations paléolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q8 - Variabilité spatiale des environnements quaternaires ; contraintes, échelles et temporalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement de Biache-Saint-Vaast (Pas-de-Calais) ou 60 000 ans de co-évolution entre Néandertal et son milieu durant le Saalien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auguste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q8 - Variabilité spatiale des environnements quaternaires ; contraintes, échelles et temporalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">300 000 ans d'histoire à Etricourt-Manancourt : Bilan d'une exceptionnelle découverte, à la sortie du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Chantreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Canal Seine-Nord Europe : un premier bilan des recherches pour la Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Prilaux; Marc Talon; Cyril Montoya; Luc Vallin, Oct 2012, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations du Pléniglaciaire moyen du Weichselien à Havrincourt (Pas-de-Calais) : contexte stratigraphique, variabilités des productions lithiques et comparaisons régionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Canal Seine-Nord Europe : un premier bilan des recherches pour la Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Prilaux; Marc Talon; Cyril Montoya; Luc Vallin, Oct 2012, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of Palaeolithic excavations to the digging of the Seine-Nord Europe Canal : the excavation of Havrincourt (Pas-de-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeolithic Mesolithic Conference of the British Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats inédits des fouilles paléolithiques sur le tracé du Canal Seine-nord Europe : le gisement d’Havrincourt (Pas-de-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées archéologiques de la région Nord-Pas-de-Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le niveau N3 de Therdonne : reflet de la diversité des technocomplexes du Paléolithique moyen ancien du Nord de la France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Congrès Préhistorique de France. Transitions, ruptures et continuités en préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bordeaux, Les Eyzies, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the Early Middle Palaeolithic Site of Therdonne, Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Human Occupation of Britain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la France septentrionale durant la phase ancienne du Paléolithique moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SPF - Les plaines du Nord-Ouest : carrefour de l’Europe au Paléolithique moyen ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascal Depaepe; Emilie Goval; Héloïse Koehler; Jean-Luc Locht, Mar 2008, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence des chaînes opératoires Levallois et laminaires au sein des assemblages C12 et C de Riencourt-lès-Bapaume (Pas-de-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de contact FNRS “Préhistoire – Prehistorie”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marcel Otte; Dominique Bonjean, Dec 2006, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherches PALEHAUTS. Enrichissement du cadre chronostratigraphique et archéologique des sites paléolithiques historiquement et récemment découverts en Hauts-de-France. Rapport d’étape - 3ème année de la triennale 2022-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2025, pp.201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouille programmée 2024 Resson - Les carrières, La Saulsotte (10)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dabkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Ahmed-Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture. 2025, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouille programmée 2023 (3ème année de la triennale 2021-2023) Amiens-Renancourt 1, Bilan 2013-2023, Amiens (Somme), ZAC de Renancourt, rue Haute des Champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2025, pp.493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherches PALEHAUTS. Enrichissement du cadre chronostratigraphique et archéologique des sites paléolithiques historiquement et récemment découverts en Hauts-de-France. Rapport d’étape - 2ème année de la triennale 2022-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2024, pp.94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherches PALEHAUTS. Enrichissement du cadre chronostratigraphique et archéologique des sites paléolithiques historiquement et récemment découverts en Hauts-de-France. Rapport d’étape - 1ère année de la triennale 2022-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2023, pp.127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherches PALEHAUTS. Enrichissement du cadre chronostratigraphique et archéologique des sites paléolithiques historiquement et récemment découverts en Hauts-de-France. Rapport de synthèse – triennale 2019-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2022, pp.342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caours, rapport de fouille programmée 2018-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dabkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Hauts-de-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouille programmée 2020 (3ème année de la triennale 2018-2020) Amiens-Renancourt 1, Amiens (Somme), ZAC de Renancourt, rue Haute des Champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Coudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2021, pp.252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherches PALEHAUTS. Enrichissement du cadre chronostratigraphique et archéologique des sites paléolithiques historiquement et récemment découverts en Hauts-de-France. Rapport d’étape 2020. Bilan de la deuxière année de triennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2021, pp.158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouille programmée 2019 (2ème année de la triennale 2018-2020) Amiens-Renancourt 1, Amiens (Somme), ZAC de Renancourt, rue Haute des Champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Coudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2020, pp.116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherches PALEHAUTS. Enrichissement du cadre chronostratigraphique et archéologique des sites paléolithiques historiquement et récemment découverts en Hauts-de-France. Rapport d’étape 2019. Bilan de la première année de triennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2020, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opération Moulin Quignon 2019. Abbeville (Hauts de France) quartier de l'Espérance, 27-29 mars 2019. Rapport de sondage programmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2020, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport quadriennal de mission 2016/2019 et demande de renouvellement 2020/2023. Une nouvelle paléo-histoire de l'Homme en Amérique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gluchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibeli Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Paulo Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pérez Balarezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Europe et des Affaires Etrangères. 2019, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouille programmée 2018 (1ère année de la triennale 2018-2020) Amiens-Renancourt 1, Amiens (Somme), ZAC de Renancourt, rue Haute des Champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Coudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2019, pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherches PALEHAUTS. Enrichissement du cadre chronostratigraphique et archéologique des sites paléolithiques historiquement et récemment découverts en Hauts-de-France. Bilan de l'année probatoire 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2019, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des alluvions du Clain à Saint-Georges-Lès-Baillargeaux (Vienne). Année 2018. Rapport de sondage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Airvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2019, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouille. Opération Abbeville - Moulin Quignon Avril 2017. Autorisation de fouille programmée DRAC Picardie : n°2017-01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2019, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets en craie du gisement d'Amiens-Renancourt 1. De la fabrication à la mise en valeur. Rapport d'activité 2017 du Projet Collectif de Recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Deneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lascour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture et de la communication. 2018, pp.99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouille programmée Waziers « Le Bas Terroir ». Première année de la triennale 2017 - 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2018, pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caours. Rapport triennal de fouille programmée 2015-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dabkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Sévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la communication. 2018, pp.148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouille programmée 2017 (3ème année de la triennale 2015-2017) Amiens-Renancourt 1, Amiens (Somme), ZAC de Renancourt, rue Haute des Champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Coudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2018, 222 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers peuplements préhistoriques en Amérique du Sud. Rapport d'activité : 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibeli Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gluchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Europe et des Affaires Etrangères. 2018, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire le cadre chronoclimatique et paléoenvironnemental des occupations humaines paléolithiques : le cas d’école et d’équipe du Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Séminaire de Master 2 Préhistoire &amp; Anthropologie, Université de Rennes 2, France. 2023, pp.99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche techniconfonctionnelle 3D des outils lithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Séminaire ATOL, Genainville, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s next? une approche techno-fonctionnelle tri-dimensionnelle des industries lithiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Définition(s) et expression(s) de l’approche technicofonctionnelle en Préhistoire, Séminaire d'équipe SMP3C et Master ASE2P, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche technofonctionnelle 3D des industries lithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Dabrowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Anthropologie des techniques, Université Paris Nanterre, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photogrammétrie : principes généraux, acteurs, ressources et applications archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Tautavel, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités « anciennes » du Nord de la France : focus sur la Vallée de la Somme et son apport à la connaissance du Paléolithique inférieur et moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Tautavel, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Palaeolithic Lithic Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Technologie de la pierre taillée préhistorique : méthodologie et initiation pratique, Pincevent, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De plus en plus vieux, mais encore... Un point sur les premières occupations du Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Séminaire d'équipe SMP3C et Master ASE2P - Les expressions des industries du Paléolithique ancien Expressions of Lower Paleolithic industries, Toulouse, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Paléolithique moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Le Paléolithique dans le monde, Université Paris Nanterre, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomie des occupations paléolithiques des plaines et des vallées du Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Séminaire de l’équipe P2EST et du Master Préhistoire, Paléoenvironnementet Archéosciences, Nice, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations du Paléolithique moyen d’Havrincourt (62) : contexte chronostratigraphique, production lithique & apports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Séminaire Culture préhistorique 1 « Diversité du Paléolithique moyen en France », Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation des SIG dans l’étude des données géomorphologiques et archéologiques d’opérations préventives liées aux occupations paléolithiques : l’exemple des opérations liées au futur canal Seine-Nord Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Atelier de la plateforme géomatique de l’EHESS, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcast 1 : Toca da Janela da Barra d'Antonião</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId393"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Hérisson </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de rechercheCNRS - UMR7041 ArScAnEquipe AnTETMSH Mondes, 21 allée de l'Université 92023 Nanterre Cedex</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">david-herisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7240-0455</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172218136</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=zOTLvncAAAAJ&hl=fr&authuser=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/M-8514-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmatique de recherche : Les premiers hommes d’Europe occidentale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots-clefs :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Paléolithique inférieur, Paléolithique moyen, Europe du Nord-Ouest, France, Hauts-de-France, Nouvelle Aquitaine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de compétence :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Technologie lithique, analyse taphonomique, analyse séquentielle (chronostratigraphie), analyse géomatique, numérisation 3D.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Évolution des cultures matérielles et des aires culturelles du Paléolithique inférieur au Paléolithique moyen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stabilité et changements comportementaux des Néandertaliens et de leurs prédécesseurs en Europe</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Exploitation des territoires et des ressources : choix et impact des changements paléoenvironnementaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Continuité et discontinuité du peuplement humain durant le Pléistocène moyen et supérieur : influences et</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">impacts des changements paléoenvironnementaux et paléogéographiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des comportements des premiers Néandertaliens du Nord de la France. Les occupations saaliennes des gisements de Biache-Saint-Vaast et de Therdonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Charles de Gaulle - Lille III, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00824754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chasseurs des steppes durant le dernier glaciaire en France septentrionale. Paléoenvironnement, techno-économie, approche fonctionnelles et spatiale du gisement d’Havrincourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Liège. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 141, pp.210, 2018, Études et Recherches Archéologiques de l’Université de Liège, Marcel Otte, 978-2-930495-27-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waziers le Bas-Terroir. Un gisement eemien du Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, pp.1-69, 2023, Tome 2, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.17520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waziers le Bas-Terroir. Un gisement eemien du Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, pp.223-345, 2022, Tome 1, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.17129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 1 : L’Europe du Nord-Ouest au Pléistocène moyen récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire de l’Europe du Nord-Ouest Mobilités, climats et identités culturelles. XXVIIIe Congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Amiens, France. Volume 1, Société Préhistorique Française, pp.59-253, 2019, Volume 1 : Historiographie - Paléolithique inférieur et moyen, 9782913745784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plus vieux peuplements paléolithiques en région Hauts-de-France (MIS 15-9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plus vieux peuplements paléolithique d'Europe occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levallois ou non Levallois ? Quarante années de réflexion d’Eric Boëda autour d’un concept insaisissable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva David; Hubert Forestier; Sylvain Soriano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la préhistoire à l'anthropologie philosophique. Recueil de textes offert à Eric Boëda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.611-628, 2023, Cahier d'anthropologie des techniques, 978-2-14-033532-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological sequences, framework and lithic overview of the late Middle Pleistocene of northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Scott; A. Shaw; K. Scott; M. Pope; J. Gardiner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repeopling La Manche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, Oxbow Books, pp.133-148, 2023, Repeopling La Manche: New Perspectives on Neanderthal archaeology and landscapes from La Cotte de St Brelade, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv13pk6mt.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal technological variability: A wide-ranging geographical perspective on the final Middle Palaeolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Romagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Chabai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erella Hovers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Romagnoli; Florent Rivals; Stefano Benazzi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Updating Neanderthals. Understanding Behavioural Complexity in the Late Middle Palaeolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.184-226, 2022, 978-0-12-821428-2. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-821428-2.00012-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des premières traces à la fin de l'Acheuléen dans la Préhistoire de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Djindjan (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Préhistoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-295, 2018, Histoire et Archéologie, 9782705695934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 : les occupations du Paléolithique moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Liège. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chasseurs des steppes durant le dernier glaciaire en France septentrionale. Paléoenvironnement, techno-économie, approche fonctionnelles et spatiale du gisement d’Havrincourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 141, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-128, 2018, Études et Recherches Archéologiques de l’Université de Liège, 978-2-930495-27-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5 : l’occupation du Paléolithique supérieur ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Liège. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chasseurs des steppes durant le dernier glaciaire en France septentrionale. Paléoenvironnement, techno-économie, approche fonctionnelles et spatiale du gisement d’Havrincourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 141, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-184, 2018, Études et Recherches Archéologiques de l’Université de Liège, 978-2-930495-27-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3 : taphonomie, biochronologie, paléo‑écologie et présentation du cortège faunique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chasseurs des steppes durant le dernier glaciaire en France septentrionale. Paléoenvironnement, techno-économie, approche fonctionnelle et spatiale du gisement d’Havrincourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 141, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-91, 2018, Études et Recherches Archéologiques de l’Université de Liège, 978-2-930495-27-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 : présentation et méthodes d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de liège. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chasseurs des steppes durant le dernier glaciaire en France septentrionale. Paléoenvironnement, techno-économie, approche fonctionnelle et spatiale du gisement d’Havrincourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 141, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-33, 2018, Études et Recherches Archéologiques de l’Université de Liège, 978-2-930495-27-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6 : comportements des hommes et modes de vie au Pléistocène supérieur à Havrincourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chasseurs des steppes durant le dernier glaciaire en France septentrionale. Paléoenvironnement, techno-économie, approche fonctionnelle et spatiale du gisement d’Havrincourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 141, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.181-193, 2018, Études et Recherches Archéologiques de l’Université de Liège, 978-2-930495-27-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Middle to the Upper Pleistocene : Origins and diversification of the Middle Palaeolithic in Northwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matt Pope; John McNabb; Clive Gamble. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossing the Human Threshold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-230, 2017, 978-1-315-43932-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting camp and the end of the Middle Paleolithic at Havrincourt &amp;quot;Les Bosquets&amp;quot; (Pas-de-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conard, N.J. and Delagnes, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settlement dynamics of the Middle Paleolithic and Middle Stone Age. Vol. IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kerns Verlag, pp.311-328, 2015, Tübingen Publications in Prehistory</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le niveau N3 de Therdonne : reflet de la diversité des technocomplexes du Paléolithique moyen ancien du Nord de la France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Préhistorique Française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXVII Congrès Préhistorique de France. Transitions, ruptures et continuité en Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 2, , pp.43-58, 2014, Paléolithique et Mésolithique, 9782913745551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoenvironments and prehistoric interactions in northern France from the Eemian Interglacial to the end of the Weichselian Middle Pleniglacial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frederick W. F. Foulds; Helen C. Drinkall; Angela R. Perri; David T. G. Clinnick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wild Things: Recent advances in Palaeolithic and Mesolithic research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.70-78, 2014, 978-1782977469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new face for the Gravettian. Exceptionnal discovery of a female statuette at Amiens-Renancourt 1 (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Deneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 66, pp.105285. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphostratigraphy and Dating of Last Glacial Loess–Palaeosol Sequences in Northwestern Europe: New Results from the Track of the Seine-Nord Europe Canal Project (Northern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Vercelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vartanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (4), pp.75. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/quat8040075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation stratigraphique et datation de la limite Pléniglaciaire moyen - Pléniglaciaire supérieur dans les lœss weichséliens du nord de la France : apports de la séquence d’Haynecourt (Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Vercelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36-3, pp.97-122. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15eee⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tuf pléistocène de Resson (La Saulsotte) : reprise des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dabkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Géologique Auboise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44, pp.7-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des passages discrets mais récurrents de Néandertaliens à Waziers le Bas-Terroir : un nouveau gisement archéologique du Tardiglaciaire du SIM 6 à l’optimum Eemien (SIM 5e) dans le nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Sévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (1), pp.23-43. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.17671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de données issus des recherches sur le gisement de Waziers le Bas-Terroir (opérations 2013-2015) en lien avec les articles des volumes 33-4 (2022) et 34-1 (2023) de la revue Quaternaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (1), pp.65-69. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.17525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waziers le Bas-Terroir (plaine de la Scarpe, nord de la France) : synthèse des études sur les observations 2011-2015 et mise en évidence d’un enregistrement sédimentaire continu de la fin du saalien (SIM 6) à l’optimum eemien (SIM 5e)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (1), pp.45-63. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.17705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waziers &amp;quot;Bas-Terroir&amp;quot; (Plaine de la Scarpe, Nord de la France) : synthèse lithostratigraphique des observations effectuées de 2011 à 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite Yann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Waziers le Bas-Terroir. Un gisement eemien du Nord de la France. Tome 1 (Laurent Deschodt et David Hérisson dir.), 33 (4), pp.247-272. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.17180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waziers Le Bas-Terroir, une zone péri-urbaine pas tout à fait comme les autres. Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Waziers le Bas-Terroir. Un gisement eemien du Nord de la France. Tome 1 (Laurent Deschodt et David Hérisson dir.), 33 (4), pp.223-224. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.17133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Stone Age Bifacial Technology and Pressure Flaking at the MIS 3 Site of Toumboura III, Eastern Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lorenzo Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Archaeological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39, pp.1-33. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10437-021-09463-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waziers, Le Bas-Terroir : historique de dix années de recherches archéologiques et géomorphologiques dans un marais pléistocène de la plaine de la Scarpe (2011-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Waziers le Bas-Terroir. Un gisement eemien du Nord de la France. Tome 1 (Laurent Deschodt et David Hérisson dir.), 33 (4), pp.225-246. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.17136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESR/U-series dating of Eemian human occupations of Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Farkh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingfeng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71, pp.101305. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2022.101305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La détection des sites de la Préhistoire ancienne en Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hors série 6, pp.256-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Were Hominins Specifically Adapted to North-Western European Territories Between 700 and 600 ka? New Insight Into the Acheulean Site of Moulin Quignon (France, Somme Valley)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.882110. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2022.882110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waziers (France) : les isotopes de l'oxygène des dents de grands mammifères pour reconstruire les paléotempératures de l'avant-dernière transition Glaciaire/Interglaciaire (SIM 6/5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Waziers le Bas-Terroir. Un gisement eemien du Nord de la France. Tome 1, 33 (4), pp.323-339. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.17334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The last 750 ka in loess–palaeosol sequences from northern France: environmental background and dating of the western European Palaeolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue: Pleistocene geoarchaeology and palaeoenvironments in European loess November 2021, 36 (8), pp.1293-1310. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La redécouverte du site de Moulin Quignon (Somme) et les premiers Acheuléens du Nord-Ouest de l’Europe (650 ka)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (3), pp.102905. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2021.102905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'archéologie préventive a-t-elle contribué au renouvellement de la perception du Paléolithique dans le Nord de la France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie. Numéro spécial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, De l’Île-de-France à l’Europe du Nord-Ouest. Les peuplements humains avant le Dernier Maximum Glaciaire. Bilan, objectifs et perspectives de la recherche. MAE (Nanterre), 15-16 octobre 2018 Sous la direction de Frédéric Blaser, Hélène Djema, Jean-Luc Locht &amp; Christine Chaussé., 36, pp.49-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réévaluation du potentiel archéologique du Bois de la Garenne à Cagny (Somme, France),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (1-2), pp.7-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353773v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement paléolithique inférieur de Pen Hat (Crozon, Bretagne) et son contexte stratigraphique régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Authemayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Frechen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (1), pp.61/93. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.15038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24.0 kyr cal BP stone artefact from Vale da Pedra Furada, Piauí, Brazil: Techno-functional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (3), pp.e0247965. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0247965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhabilitation d’un site à fort potentiel du Paléolithique moyen : premières prospections et données paléo-environnementales sur le tuf de Resson (10)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dabkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Jolly-Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journée de l’Archéologie en Champagne-Ardenne. Châlons-en-Champagne. Vendredi 11 décembre 2020, 114 (1), pp.59-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A view of the Lower to Middle Paleolithic boundary from Northern France, far from the Near East?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145, pp.102814. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2020.102814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02899795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The earliest evidence of Acheulian occupation in Northwest Europe and the rediscovery of the &amp;lt;i&amp;gt;Moulin Quignon&amp;lt;/i&amp;gt; site, Somme valley, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.13091. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-49400-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence loessique Pléistocène moyen à supérieur d'Etricourt-Manancourt (Picardie, France) : un enregistrement pédo-sédimentaire de référence pour les derniers 350 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanda Balescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (4), pp.311-346. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.10569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turonian flora from the fossiliferous flints of Châtellerault (western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Airvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (7), pp.435-442. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2017.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of the Upper Pleistocene loess sequence of Havrincourt (France) and associated Palaeolithic occupations: a Bayesian approach from pedostratigraphy, OSL, radiocarbon, TL and ESR/U-series data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42, pp.15-30. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2017.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations superficielles et occupations paléolithiques en France septentrionale : développement et premières applications d'un système d'information géographique (SIG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1/2, pp.41-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un steak de cheval pour Néandertal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.104-105. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timescales, space and culture during the Middle Palaeolithic in northwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briagell Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 411 (Part A), pp.129-148. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.07.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levallois points and triangular flakes during the Middle Palaeolithic in northwestern Europe: Considerations on the status of these pieces in the Neanderthal hunting toolkit in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coudenneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 411 (A), pp.216 - 232. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.04.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new key-site for the end of Lower Palaeolithic and the onset of Middle Palaeolithic at Etricourt-Manancourt (Somme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 409, pp.73--91. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.01.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between the northern and southern regions of Western Europe: The Acheulean site of La Grande Vallée (Colombiers, Vienne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Airvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 411, pp.108 - 131. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.12.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of the Middle Palaeolithic in north-western Europe and its southern fringes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Middle Palaeolithic in North-West Europe: Multidisciplinary Approaches, 411 (A), pp.233-283. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.02.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séquences loessiques pléistocène supérieur d’Havrincourt (Pas-de-Calais, France) : stratigraphie, paléoenvironnements, géochronologie et occupations paléolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (4), pp.321-368. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.7278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néandertal et le feu au Paléolithique moyen ancien. Tour d’horizon des traces de son utilisation dans le Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tuffreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (5), pp.541 - 578. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2013.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Paléolithique inférieur au début du Paléolithique supérieur dans le Nord de la France : lumière sur les premières découvertes du Canal Seine-Nord Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notae Praehistoricae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.91-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement acheuléen de La Grande Vallée à Colombiers (Vienne) : stratigraphie, processus de formation, datations préliminaires et industries lithiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Airvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.137-154. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.2329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00925378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte inédite de trois occupations du Pléniglaciaire moyen du Weichsélien à Havrincourt &amp;quot;Les Bosquets&amp;quot; (Pas-de-Calais, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (2), </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2012.14117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une occupation de la phase ancienne du Paléolithique moyen à Therdonne (Oise) : chronostratigraphie, production de pointes Levallois et réduction des nucléus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gadebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Debenham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52, pp.1-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence des chaînes opératoires Levallois et laminaires au sein des assemblages C12 et C de Riencourt-lès-Bapaume (Pas-de-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notae Praehistoricae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 120 ka human femur from the Palaeolithic site of Caours (Somme Valley, France) showing a non-fully Neandertal condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th annual meeting ESHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Eemian tufa of Resson (La Saulsotte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dabkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Ahmed-Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHE 2025 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eemian Neanderthal Reloaded: Resson Calcareous Tufa Sequence (Aube, France) and the Rediscovery of Eemian Human Settlement in Northwest Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dabkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Ahmed-Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual ESHE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Eemian tufa of Resson (La Saulsotte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dabkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Ahmed-Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHE 2025 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Eemian tufa of Resson (La Saulsotte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dabkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Ahmed-Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHE 2025 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Eemian Tufa of Resson (La Saulsotte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dabkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Ahmed-Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHE 2025 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité climatique rapide pendant le dernier glaciaire : nouveaux apports chronologiques des séquences loess-paléosols du Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Vercelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues (JJG 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How diverse are bifaces: the results of the technico-functional study of bifaces of La Grande Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Kuleshova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Airvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14TH ANNUAL MEETING OF THE EUROPEAN SOCIETY FOR THE STUDY OF HUMAN EVOLUTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sans limite mais en transition : caractérisation chronostratigraphique du passage Pléniglaciaire moyen – Pléniglaciaire supérieur dans les loess Weichselien du Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Vercelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème édition des journées “Climat et Impacts”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The last 1 Ma record from the fluvial terraces system of the River Somme Valley (Northern France) and the background of the earliest Acheulean occupation of Northwestern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Inqua ( International Union for Quaternary Research ) Congress : Session 100: Multi-methods geochronological approaches on Palaeolithic sites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vallée de la Somme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vallées de Préhistoire/Valleys of Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Comps-sur-Artuby, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléotempératures, paléoenvironnements et occupations néandertaliennes à Waziers (France) au cours de l'avant-dernière transition Glaciaire/Interglaciaire (SIM6/5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Mélières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition des journées "Climat et Impacts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'architecture d'un tuf calcaire interglaciaire par tomographie de resistivité électrique (ERT) : l'exemple des formations pléistocènes de Caours et de Resson (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Virmoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dabkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 13 - Des bassins sédimentaires aux bassins industriels : changements climatiques, géomorphologie, dynamiques de peuplement humain et impacts environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasbourg, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of small vertebrates for the characterization of climatic variations during the last interglacial in Northern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marimouttou Qazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Q13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESR/U-series dating Eemian human occupations of Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Farkh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingfeng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Luminescence and Electron Spin Resonance Dating conference (LED2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Burgos, Spain. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESR dating of the Clain alluvial deposits at Saint-Georges-Lès-Baillargeaux (Vienne, France). Geological and archaeological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Airvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les statuettes gravettiennes d’Amiens-Renancourt 1 : numérisation, exploitation et apport de leur modélisation 3D par photogrammétrie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Deneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; IRISA/Inria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie : Imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , Archéologie : Imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap, 26-27 juin 2018, Rennes, 2018, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/T1X6-GP04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eemian palaeoenvironmental evolution in the northern plains of France from the alluvial sequence of Waziers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalyno 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Barcelone, Spain. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eemian: What’s up on the Western front? ou à l’ouest Rhin de nouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Rhine during the Middle Palaeolithic: boundary or corridor?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Sélestat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustérien !&amp;quot; : un éponyme à l'épreuve du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vincent-Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Préhistorique Française, May 2025, Mâcon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Palaeolithic bone tools variability: introducing a vast experimental programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pauline Vignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle Rots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Houmard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of Experimental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un panier à moitié vide à un panier à moitié plein : cas d’école du Nord de la France fin XX-début XXIe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les site paléolithiques de plein-air. Bilan, perspectives, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRAC Nouvelle Aquitaine et Musée national de Préhistoire, Apr 2025, Eyzies-de-Tayac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Acheuléen et l’illustre gisement méconnu de Saint-Acheul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Weyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raphaël Angevin, François Bon, Mathieu Lejay, May 2025, Mâcon-Solutré-Châtelperron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lignées techniques au Paléolithique ancien et moyen : où en sommes-nous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Aureli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technocritique(s). Retour sur 3,3 millions d'années d'extériorisation technique des capacités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lars Anderson, Ghislaine Glasson Deschaumes, Emmanuel Grimaud, Julien Schuh, Mar 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles données autour d'une ancienne découverte : la séquence pléistocène de Wissant - Le Typhonium (Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Pagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buchwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Archéologues / Géologues RESIF-FACT – NORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabien GRAVELEAU, Oct 2024, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimy, veni, vidi, vici de la tectonique pléistocène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Archéologues / Géologues RESIF-FACT – NORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabien GRAVELEAU, Oct 2024, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternaire, paléolithique et grands travaux en France septentrionale : 30 ans de recherches et de collaborations pour la mise en place d'un référentiel européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Quaternaire Q14 : tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technico-functional study of the bifaces of La Grande Vallée (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Kuleshova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Airvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th SKAM Lithic Workshop, New perspectives in the lithic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Krzemionki, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biface’s status before, during and after MIS 11 in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hutchence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: NANDROOTS in context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New chronological and sedimentary contributions from the Early Weichselian Glacial at Hermies (Northern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Vercelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Quaternaire Q14 : tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birds Exploitation in Eemian Wetlands of Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel López-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed record of interglacial palaeoclimates and palaeoenvironments in Northern France calcareous tufas: new data from the sequence of Resson (Eemian) and comparison with the MIS 11c and the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dabkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Jolly-Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INQUA, Jul 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Waziers (nord de la France, plaine de la Scarpe). Un remplissage de chenal témoin de la transition Saalien-Eemien à l'optimum climatique Eemien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur l’interglaciaire eemien : France septentrionale (Hauts-de-France) et régions voisines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Deschodt; Pierre Antoine; Patrick Auguste, May 2022, Villeneuve-d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Somme, 250,000 years of Neanderthal occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMAINE SCIENTIFIQUE Vallées de Préhistoire/Valleys of Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guillaume Porraz; Louise Purdue; Antonin Tomasso, Jun 2022, Comps-sur-Artuby, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the record of Eemian environment and climate dynamics and associated human settlements in N. France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dabkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur l’interglaciaire eemien : France septentrionale (Hauts-de-France) et régions voisines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Deschodt; Pierre Antoine; Patrick Auguste, May 2022, Villeneuve-d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Somme, an ancient past still relevant today: the Lower Palaeolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vallées de Préhistoire/Valleys of Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guillaume Porraz; Louise Purdue; Antonin Tomasso, Jun 2022, Comps-sur-Artuby, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de la France septentrionale et de l’Europe du Nord-Ouest et centrale durant l’Eemien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur l’interglaciaire eemien : France septentrionale (Hauts-de-France) et régions voisines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Deschodt; Pierre Antoine; Patrick Auguste, May 2022, Villeneuve-d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débiter un éclat à la fin du Paléolithique inférieur : approches technologique et expérimentale de l’industrie lithique d’Etricourt-Manancourt (niveau HUD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lascour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONEXP : Congrès International d'Archéologie Expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Pézenas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the record of Eemian environment, climate and human settlement dynamics in continental Europe: new data from the tufa sequence of Resson (Aube, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dabkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Quaternaire Q13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des recherches récentes sur le Paléolithique en Hauts de France au travers du projet collectif de recherche Paléhauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vallées de Préhistoire/Valleys of Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guillaume Porraz; Louise Purdue; Antonin Tomasso, Jun 2022, Comps-sur-Artuby, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhabilitation d’un site à fort potentiel archéologique du Paléolithique moyen : Back to Resson (Aube)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dabkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Jolly-Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Archéologie en Champagne-Ardenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Châlons-en-Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation des plus anciennes occupations acheuléennes du NW de l’Europe dans les dépôts alluviaux de la Haute terrasse de la Somme à Abbeville (Somme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e colloque AFEQ-INQUA Q12 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of small vertebrates for the characterization of climatic variations from MIS 5 to MIS 3 in the northern half of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marimouttou Qazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte et datation des plus anciennes occupations acheuléennes du NW de l'Europe dans les dépôts alluviaux de la Haute terrasse de la Somme à Abbeville (Somme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plus vieux peuplements paléolithiques en région Hauts-de-France (MIS 16-9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international de Montmaurin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amélie Vialet, Apr 2019, Montmaurin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauts-de-France : révision de sites emblématiques de la Préhistoire, l’apport du projet collectif de recherches PaléHauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Coudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Régionales Archéologiques des Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gisements gravettiens d’Amiens-Renancourt 1 et 2 (Somme, France) : premières données palethnologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.97-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe du Nord-Ouest au Pléistocène moyen récent : introduction à la session 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.59-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En guise de conclusion...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean-Luc Locht, May 2016, Amiens, France. pp.251-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etricourt-Manancourt (Somme, France) : A Reference Loess Sequence and Archaeological Site for the Last 350 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loess and Archeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The last 400 ka in loess-palaeosols records from Northern France: environmental background and dating of the Palaeolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loess and Archeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle Paleolithic in loessic context in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loess and Archeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The management of landscape and resources by Neandertals during the Eemian interglacial in North-West Europe: the Middle Palaeolithic Butchery site of Caours (Abbeville, Somme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international de Montmaurin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montmaurin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biache-Saint-Vaast (Pas-de-Calais) : un exemple représentatif et atypique des gisements saaliens du Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auguste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international de Montmaurin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montmaurin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution et modifications des sociétés humaines au Pléistocène moyen récent dans le Nord-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean-Luc Locht, May 2016, Amiens, France. pp.229-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour un futur Jardin Archéologique de Saint-Acheul attractif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérimenter la préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexandra Maringer, Sep 2019, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'archéologie préventive renouvelle-t-elle la perception du Paléolithique dans le Nord de la France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’Île-de-France à l’Europe du Nord-Ouest, les peuplements humains avant le dernier maximum glaciaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les statuettes gravettiennes d'Amiens-Renancourt 1 : apports du projet collectif de recherches 2015-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Deneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Coudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Fagnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Régionales Archéologiques des Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre, trouver, fouiller : 30 ans de recherches en Quaternaire et Paléolithique en Picardie. Bilan, biais et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’Île-de-France à l’Europe du Nord-Ouest, les peuplements humains avant le dernier maximum glaciaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal behaviour: essay of definition, methodological approach and initiative of reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP XVIIIth Congress. Session XVI-7. Is ‘Neanderthal behaviour' a useful concept? Multiscalar approches to the behavioural diversity of middle palaeolithic neanderthal populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des données de la Vallée de la Somme à la connaissance du Paléolithique inférieur et moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toute une (pré)histoire en Somme. État des connaissances sur la préhistoire et l'histoire des recherches en vallée de la Somme (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Abbeville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure compréhension des occupations humaines au Pléistocène dans le nord de la France : méthodologie, enjeux et perspectives, développement et application d'un SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP XVIIIth Congress. Session XV-2. Current research on settlement dynamics and cultural variability during the Middle Paleolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waziers (59) : 130 000 ans à la recherche des bois perdus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Régionales Archéologiques des Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sud au nord du Bassin parisien, du plus ancien au plus récent. Quel Acheuléen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miscellanées acheuléennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far from the Near East? A View of the Lower to Middle Palaeolithic Boundary from the Northern France and North-Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lower to Middle Paleolithic boundary: A view from the Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Haïfa, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un gisement paléolithique eemien en contexte fluviatile à Waziers (plaine de la Scarpe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plaines du nord de la France et leur bordure. Journée d’étude en hommage au professeur Jean Sommé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Villeneuve-d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological sequences and frameworks of the Late Middle Pleistocene in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossing the Threshold. Dynamic transformation in hominin societies during the Late Middle Pleistocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint-Helier, Jersey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Nord de la France à l'Europe du Nord-Ouest, paysage paléolithique du Pléistocène moyen récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIII Congrès Préhistorique de France. Session 1 : L'Europe du nord-ouest au Pléistocène moyen récent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean-Luc Locht, May 2016, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Success (?) Story of the Northern France Palaeolithic Preventive Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO 2020: Strategies for the protection and transformation of the Palaeolithic record in England</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of lithic technology from the late Middle Pleistocene of Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossing the Threshold. Dynamic transformation in hominin societies during the Late Middle Pleistocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint-Helier, Jersey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit tour d'horizon de gisements pénécontemporains de Menez Dregan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En Bretagne au Pleistocène moyen : Menez-Dregan and Co. Bilan des connaissances avant la fouille de la couche 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Plouhinec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des opérations archéologiques à la connaissance du Pléistocène régional : exemple de la couverture loessique du Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoarchéologie, journée scientifique organisée par la Société géologique du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patrick Auguste, Laurent Deschodt, Mar 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Upper Palaeolithic assemblage from Havrincourt (North of France): new data and interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Annual Meeting of the European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neandertal’s Presence during the Eemian Interglacial in North-western Europe: a New Site at Waziers (Northern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Annual Meeting of the European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time scale and cultural component in the late Middle Palaeolithic in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII UISSP Congress. Session B40: Cleaning up a messy Mousterian: how to describe and interpret Late Middle Palaeolithic chrono-cultural variability in Atlantic Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Burgos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper Pleistocene Loess-Palaeosols Records from Northern France in the European Context: Environmntal Background and Dating of the Middle Palaeolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle Palaeolithic in North-West Europe : Mutidisciplinary Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin di Modica; Stéphane Pirson; Michel Toussaint; Grégory Abrams; Dominique Bonjean, Mar 2014, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of technological features of Acheulean lithic series in north-west Europe (700-400 ka)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Ashton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Acheuleans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Hélène Moncel; Daniele Schreve, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Emergence of Middle Palaeolithic in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Ashton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle Palaeolithic in North-West Europe: multidisciplinary approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new key‐site for the end of Lower Palaeolithic and the onset of Middle Palaeolithic at Etricourt‐Manancourt (Somme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Chantreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII UISPP Congress. Session B10 The interglacial Holsteinian eldorado and the onset of the Middle Palaeolithic (400-300 ka)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Burgos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoi de neuf sur la route du Nord au Pléistocène moyen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités culturelles et systèmes techniques au Paléolithique ancien : quelle actualité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roxane Rocca; Louis De Weyer; Benoît Chevrier; Elisa Nicoud, Oct 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande Vallée, a new evidence on the discussion of the appearance of bifacial technology in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Airvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ritcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII UISPP Congress. Session A2b: Technological change during the Lower-Middle Pleistocene transition in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Burgos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Point during the Middle Palaeolithic: Reflection of a specific Status in Neandertal Hunting Equipment and Toolkits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coudenneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle Palaeolithic in North-West Europe : Mutidisciplinary Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin di Modica; Stéphane Pirson; Michel Toussaint; Grégory Abrams; Dominique Bonjean, Mar 2014, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle Palaeolithic of Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle Palaeolithic in North-West Europe : Mutidisciplinary Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin di Modica; Stéphane Pirson; Michel Toussaint; Grégory Abrams; Dominique Bonjean, Mar 2014, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between northern and southern regions in Western Europe, the Acheulean site of La Grande Vallée, Colombiers (Vienne, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Airvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Acheuleans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Hélène Moncel; Daniele Schreve, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00921779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of GIS in geomorphological and archaeological studies of Paleolithic occupations: applications to preventive excavations of the Canal-Seine Nord Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Applications and Quantitative Methods in Archaeology 2014. Session 16 GIS, a new trowel for archaeologists? The challenges of using GIS in preventive archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles fouilles et nouvelles données sur les premiers peuplements d’Europe occidentale : du nouveau dans l’ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conf'midi de l'UMR6566</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Paléolithique inférieur au Paléolithique moyen en Europe occidentale : nouvelles fouilles, nouvelles données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion scientifique de l'UMR 7194</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paléolithique inférieur au paléolithique supérieur dans le Nord de la France, lumière sur les premières découvertes du Canal Seine-Nord Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jour de contact FNRS “Préhistoire – Prehistorie”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Eupen, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2012: the year of Acheulean in northern France? The Lower and Middle Palaeolithic site at Etricourt-Manancourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Chantreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Palaeolithic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Système d'Information Géographique au service de la reconstitution géologique et archéologique du gisement paléolithique d'Etricourt-Manancourt (Picardie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Acheuléen dans la Somme : 140 ans d'histoire et un gisement nouvellement fouillé à Etricourt-Manancourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Chantreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Régionales Archéologiques de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séquences lœssiques d'Havrincourt (Pas-de-Calais, France) : Stratigraphie, paléopédologie, structures périglaciaires et occupations paléolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q8 - Variabilité spatiale des environnements quaternaires ; contraintes, échelles et temporalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement de Biache-Saint-Vaast (Pas-de-Calais) ou 60 000 ans de co-évolution entre Néandertal et son milieu durant le Saalien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auguste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q8 - Variabilité spatiale des environnements quaternaires ; contraintes, échelles et temporalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations du Pléniglaciaire moyen du Weichselien à Havrincourt (Pas-de-Calais) : contexte stratigraphique, variabilités des productions lithiques et comparaisons régionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Canal Seine-Nord Europe : un premier bilan des recherches pour la Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Prilaux; Marc Talon; Cyril Montoya; Luc Vallin, Oct 2012, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">300 000 ans d'histoire à Etricourt-Manancourt : Bilan d'une exceptionnelle découverte, à la sortie du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Chantreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Canal Seine-Nord Europe : un premier bilan des recherches pour la Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Prilaux; Marc Talon; Cyril Montoya; Luc Vallin, Oct 2012, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of Palaeolithic excavations to the digging of the Seine-Nord Europe Canal : the excavation of Havrincourt (Pas-de-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeolithic Mesolithic Conference of the British Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats inédits des fouilles paléolithiques sur le tracé du Canal Seine-nord Europe : le gisement d’Havrincourt (Pas-de-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées archéologiques de la région Nord-Pas-de-Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le niveau N3 de Therdonne : reflet de la diversité des technocomplexes du Paléolithique moyen ancien du Nord de la France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Congrès Préhistorique de France. Transitions, ruptures et continuités en préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bordeaux, Les Eyzies, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the Early Middle Palaeolithic Site of Therdonne, Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Human Occupation of Britain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la France septentrionale durant la phase ancienne du Paléolithique moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SPF - Les plaines du Nord-Ouest : carrefour de l’Europe au Paléolithique moyen ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascal Depaepe; Emilie Goval; Héloïse Koehler; Jean-Luc Locht, Mar 2008, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence des chaînes opératoires Levallois et laminaires au sein des assemblages C12 et C de Riencourt-lès-Bapaume (Pas-de-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de contact FNRS “Préhistoire – Prehistorie”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marcel Otte; Dominique Bonjean, Dec 2006, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouille programmée 2023 (3ème année de la triennale 2021-2023) Amiens-Renancourt 1, Bilan 2013-2023, Amiens (Somme), ZAC de Renancourt, rue Haute des Champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2025, pp.493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherches PALEHAUTS. Enrichissement du cadre chronostratigraphique et archéologique des sites paléolithiques historiquement et récemment découverts en Hauts-de-France. Rapport d’étape - 3ème année de la triennale 2022-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2025, pp.201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouille programmée 2024 Resson - Les carrières, La Saulsotte (10)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dabkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Ahmed-Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture. 2025, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherches PALEHAUTS. Enrichissement du cadre chronostratigraphique et archéologique des sites paléolithiques historiquement et récemment découverts en Hauts-de-France. Rapport d’étape - 2ème année de la triennale 2022-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2024, pp.94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherches PALEHAUTS. Enrichissement du cadre chronostratigraphique et archéologique des sites paléolithiques historiquement et récemment découverts en Hauts-de-France. Rapport d’étape - 1ère année de la triennale 2022-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2023, pp.127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherches PALEHAUTS. Enrichissement du cadre chronostratigraphique et archéologique des sites paléolithiques historiquement et récemment découverts en Hauts-de-France. Rapport de synthèse – triennale 2019-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2022, pp.342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caours, rapport de fouille programmée 2018-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dabkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Hauts-de-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouille programmée 2020 (3ème année de la triennale 2018-2020) Amiens-Renancourt 1, Amiens (Somme), ZAC de Renancourt, rue Haute des Champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Coudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2021, pp.252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherches PALEHAUTS. Enrichissement du cadre chronostratigraphique et archéologique des sites paléolithiques historiquement et récemment découverts en Hauts-de-France. Rapport d’étape 2020. Bilan de la deuxière année de triennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2021, pp.158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouille programmée 2019 (2ème année de la triennale 2018-2020) Amiens-Renancourt 1, Amiens (Somme), ZAC de Renancourt, rue Haute des Champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Coudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2020, pp.116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherches PALEHAUTS. Enrichissement du cadre chronostratigraphique et archéologique des sites paléolithiques historiquement et récemment découverts en Hauts-de-France. Rapport d’étape 2019. Bilan de la première année de triennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2020, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opération Moulin Quignon 2019. Abbeville (Hauts de France) quartier de l'Espérance, 27-29 mars 2019. Rapport de sondage programmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2020, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport quadriennal de mission 2016/2019 et demande de renouvellement 2020/2023. Une nouvelle paléo-histoire de l'Homme en Amérique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gluchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibeli Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Paulo Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pérez Balarezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Europe et des Affaires Etrangères. 2019, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouille programmée 2018 (1ère année de la triennale 2018-2020) Amiens-Renancourt 1, Amiens (Somme), ZAC de Renancourt, rue Haute des Champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Coudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2019, pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherches PALEHAUTS. Enrichissement du cadre chronostratigraphique et archéologique des sites paléolithiques historiquement et récemment découverts en Hauts-de-France. Bilan de l'année probatoire 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2019, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des alluvions du Clain à Saint-Georges-Lès-Baillargeaux (Vienne). Année 2018. Rapport de sondage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Airvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2019, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouille. Opération Abbeville - Moulin Quignon Avril 2017. Autorisation de fouille programmée DRAC Picardie : n°2017-01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2019, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets en craie du gisement d'Amiens-Renancourt 1. De la fabrication à la mise en valeur. Rapport d'activité 2017 du Projet Collectif de Recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Deneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lascour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture et de la communication. 2018, pp.99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caours. Rapport triennal de fouille programmée 2015-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dabkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Sévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la communication. 2018, pp.148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouille programmée Waziers « Le Bas Terroir ». Première année de la triennale 2017 - 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2018, pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouille programmée 2017 (3ème année de la triennale 2015-2017) Amiens-Renancourt 1, Amiens (Somme), ZAC de Renancourt, rue Haute des Champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Coudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2018, 222 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers peuplements préhistoriques en Amérique du Sud. Rapport d'activité : 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibeli Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gluchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Europe et des Affaires Etrangères. 2018, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire le cadre chronoclimatique et paléoenvironnemental des occupations humaines paléolithiques : le cas d’école et d’équipe du Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Séminaire de Master 2 Préhistoire &amp; Anthropologie, Université de Rennes 2, France. 2023, pp.99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche techniconfonctionnelle 3D des outils lithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Séminaire ATOL, Genainville, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s next? une approche techno-fonctionnelle tri-dimensionnelle des industries lithiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Définition(s) et expression(s) de l’approche technicofonctionnelle en Préhistoire, Séminaire d'équipe SMP3C et Master ASE2P, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche technofonctionnelle 3D des industries lithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Dabrowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Anthropologie des techniques, Université Paris Nanterre, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photogrammétrie : principes généraux, acteurs, ressources et applications archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Tautavel, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités « anciennes » du Nord de la France : focus sur la Vallée de la Somme et son apport à la connaissance du Paléolithique inférieur et moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Tautavel, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Palaeolithic Lithic Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Technologie de la pierre taillée préhistorique : méthodologie et initiation pratique, Pincevent, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De plus en plus vieux, mais encore... Un point sur les premières occupations du Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Séminaire d'équipe SMP3C et Master ASE2P - Les expressions des industries du Paléolithique ancien Expressions of Lower Paleolithic industries, Toulouse, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Paléolithique moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Le Paléolithique dans le monde, Université Paris Nanterre, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomie des occupations paléolithiques des plaines et des vallées du Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Séminaire de l’équipe P2EST et du Master Préhistoire, Paléoenvironnementet Archéosciences, Nice, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations du Paléolithique moyen d’Havrincourt (62) : contexte chronostratigraphique, production lithique & apports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Séminaire Culture préhistorique 1 « Diversité du Paléolithique moyen en France », Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation des SIG dans l’étude des données géomorphologiques et archéologiques d’opérations préventives liées aux occupations paléolithiques : l’exemple des opérations liées au futur canal Seine-Nord Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Atelier de la plateforme géomatique de l’EHESS, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcast 1 : Toca da Janela da Barra d'Antonião</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId394"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81201513"/>
+    <w:nsid w:val="83CD6DDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7D3579BB"/>
+    <w:nsid w:val="9ECDA5B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-herisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7240-0455" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172218136" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-8514-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00824754v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993005v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/fr/category/15151-Produit-9782930495279.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336077v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17520" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925557v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17129" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913309v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417859v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068284v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-de_la_prehistoire_a_l_anthropologie_philosophique_recueil_de_textes_offert_a_eric_boeda_eva_david_hubert_forestier_sylvain_soriano-9782140335327-76474.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336840v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Locht" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Goval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv13pk6mt.17" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709299v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Romagnoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chabai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erella Hovers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821428-2.00012-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01819316v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhomme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705697648" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993144v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Claud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auguste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.uliege.be/jcms/c_18954" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993153v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352911v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993057v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352928v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927124v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838274v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798521v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335790v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404580v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Deneuve" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bri&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105285" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548360v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Vercelot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Richard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vartanian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat8040075" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547733v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15eee" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137301v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mar&#233;chal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17525" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118030v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17671" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199824v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17705" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925318v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petite Yann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17180" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924586v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17133" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451948v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Schmid" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lorenzo Martinez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-021-09463-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653032v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Farkh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Shao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2022.101305" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843068v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vallin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924631v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lacroix" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17136" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726047v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hurel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.882110" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925368v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17334" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164133v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3281" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298716v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2021.102905" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396235v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353773v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226614v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Dabrowski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Frechen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15038" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165878v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Ramos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0247965" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050689v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jolly-Saad" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899795v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soriano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2020.102814" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283948v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amselem" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49400-w" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992336v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pirson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Balescu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.10569" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-N9BCW7RV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793501v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Moreau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Airvaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.08.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584140v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Schmidt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.07.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794442v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01245161v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briagell Huet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.07.053" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NK0WRZ5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640761v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.905" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793485v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coudenneau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.04.039" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7X5RZJF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395329v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.01.055" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41RWZX8W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395326v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Richter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.02.049" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVGWLM0H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793372v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.12.100" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKFJ0N3Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483554v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7278" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484022v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tuffreau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2013.10.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798656v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925378v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2329" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385292v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2012.14117" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385273v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gadebois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Debenham" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385261v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548279v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Magne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242629v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Ahmed-Delacroix" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548172v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242655v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242644v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242647v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877518v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877238v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Kuleshova" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877589v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184359v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913684v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925685v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette M&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629471v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617870v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lebreton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marimouttou Qazi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354044v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471060v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830230v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/T1X6-GP04" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319864v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992850v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432054v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent-Pennec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Montaigne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrotte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333281v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pauline Vignes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Rots" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houmard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548133v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548122v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Weyer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548246v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Da Costa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877085v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buchwald" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877012v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876445v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877290v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877349v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monnet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hutchence" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877641v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877438v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174799v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709333v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709379v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709370v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709377v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709316v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916238v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lascour" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626326v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709528v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Allart" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626347v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824729v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncel Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474925v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483497v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125892v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415028v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Bahain" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Coudret" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486327v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500072v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486330v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316290v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125967v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319847v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316492v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125953v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486329v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316408v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323143v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325254v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fagnart" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323708v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325403v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323601v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323833v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323422v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326480v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325609v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326784v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330135v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330280v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330289v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330158v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330231v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333486v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333466v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333459v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485470v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485437v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ashton" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335880v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484764v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484808v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Chantreau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484831v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079344v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ritcher" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485519v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921779v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485491v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335920v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486364v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486378v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486369v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486377v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486355v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516857v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516902v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516940v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486411v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486384v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516981v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516994v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484668v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517012v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517039v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lef&#232;vre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517068v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548337v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548097v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547851v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boucher" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876086v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381593v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336862v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333843v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214008v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170505v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913844v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913023v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913034v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913210v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gluchy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibeli Viana" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Paulo Ramos" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez Balarezo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913831v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913027v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913290v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913140v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913134v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lancelot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913226v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Masson" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914278v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913879v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913163v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kerner" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383523v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341875v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913864v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341914v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316450v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319821v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316472v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316462v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913323v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325693v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326403v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326999v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570316v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-herisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7240-0455" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172218136" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=zOTLvncAAAAJ&amp;hl=fr&amp;authuser=1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-8514-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00824754v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993005v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/fr/category/15151-Produit-9782930495279.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336077v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17520" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925557v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17129" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913309v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417859v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068284v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-de_la_prehistoire_a_l_anthropologie_philosophique_recueil_de_textes_offert_a_eric_boeda_eva_david_hubert_forestier_sylvain_soriano-9782140335327-76474.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336840v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Locht" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Goval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv13pk6mt.17" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709299v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Romagnoli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chabai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erella Hovers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821428-2.00012-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01819316v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhomme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705697648" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Claud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auguste" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.uliege.be/jcms/c_18954" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993153v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paris" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352911v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993057v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352928v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927124v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838274v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798521v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404580v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Deneuve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bri&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105285" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548360v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Vercelot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Richard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vartanian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat8040075" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547733v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15eee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735983v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118030v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17671" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137301v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mar&#233;chal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17525" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199824v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17705" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925318v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petite Yann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17180" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924586v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17133" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451948v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Schmid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lorenzo Martinez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-021-09463-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924631v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lacroix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17136" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653032v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Farkh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Shao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2022.101305" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843068v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vallin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726047v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hurel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.882110" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925368v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17334" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164133v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3281" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298716v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2021.102905" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396235v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353773v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226614v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Dabrowski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Frechen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15038" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165878v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Ramos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0247965" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050689v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jolly-Saad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899795v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soriano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2020.102814" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283948v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amselem" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49400-w" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992336v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pirson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Balescu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.10569" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-N9BCW7RV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793501v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Moreau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Airvaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.08.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584140v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Schmidt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.07.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794442v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640761v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.905" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01245161v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briagell Huet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.07.053" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NK0WRZ5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793485v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coudenneau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.04.039" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7X5RZJF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395329v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.01.055" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41RWZX8W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793372v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.12.100" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKFJ0N3Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395326v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Richter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.02.049" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVGWLM0H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483554v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7278" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484022v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tuffreau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2013.10.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798656v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925378v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2329" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385292v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2012.14117" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385273v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gadebois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Debenham" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385261v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548279v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Magne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242629v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Ahmed-Delacroix" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548172v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242655v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242644v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242647v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877518v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877238v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Kuleshova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877589v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184359v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913684v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925685v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette M&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629471v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617870v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lebreton" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marimouttou Qazi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354044v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471060v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830230v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/T1X6-GP04" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319864v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992850v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432054v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent-Pennec" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Montaigne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrotte" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333281v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pauline Vignes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Rots" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houmard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548133v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548122v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Weyer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548246v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Da Costa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877085v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buchwald" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877012v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876445v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877290v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877349v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monnet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hutchence" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877641v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877438v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174799v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709333v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709379v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709370v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709377v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709316v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916238v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lascour" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626326v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709528v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Allart" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626347v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824729v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncel Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474925v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483497v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125892v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415028v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Bahain" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Coudret" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500072v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486327v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486330v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316290v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319847v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316492v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125967v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125953v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486329v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316408v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323143v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325254v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fagnart" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325403v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323708v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323601v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323833v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323422v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326480v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325609v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326784v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330135v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330280v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330289v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330158v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330231v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333486v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333466v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333459v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485470v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335880v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485437v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ashton" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484764v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484808v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Chantreau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484831v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079344v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ritcher" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485519v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485491v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921779v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335920v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486369v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486364v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486378v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486377v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486355v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516857v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516902v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516940v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486384v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486411v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516981v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516994v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484668v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517012v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517039v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lef&#232;vre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517068v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547851v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boucher" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548337v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548097v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876086v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381593v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336862v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333843v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214008v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170505v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913844v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913023v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913034v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913210v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gluchy" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibeli Viana" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Paulo Ramos" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez Balarezo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913831v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913027v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913290v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913140v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913134v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lancelot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914278v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913226v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Masson" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913879v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913163v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kerner" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383523v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341875v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913864v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341914v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316450v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319821v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316472v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316462v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913323v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325693v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326403v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326999v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570316v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>