--- v0 (2026-03-15)
+++ v1 (2026-04-26)
@@ -244,6679 +244,6679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Économie circulaire, systèmes d’échange locaux, monnaies locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.23-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ride.373.0023.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’association entre entrepreneuriat social et projet sociopolitique : une réflexion critique sur les apports de la Loi ESS 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 372-373 (1), pp.120-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/recma.372.0124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle leçon de droit coopératif par la Cour de cassation : en matière de connexité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usucapion en droit luxembourgeois: le fidèle reflet de ses droits Parrains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de droit luxembourgeois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32, pp.117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Économie circulaire, systèmes d’échange locaux, monnaies locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usucapion en droit luxembourgeois: le fidèle reflet de ses droits Parrains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de droit luxembourgeois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32, pp.117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La société coopérative agricole d'exploitation en commun: négligée et pourtant si actuelle!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (3), pp.709</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Une nouvelle leçon de droit coopératif par la Cour de cassation : en matière de connexité</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et décroissance : l'exploration des possibles juridiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44, pp.2250 - 2257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle de la qualité d’entreprise d’économie sociale et solidaire : une illustration rare et inspirante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 48</w:t>
+              <w:t xml:space="preserve">, 2023, p. 397-409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’association entre entrepreneuriat social et projet sociopolitique : une réflexion critique sur les apports de la Loi ESS 2014</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité délictuelle, bonne à ne pas tout faire en droit coopératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.693-703</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’action ut singuli en droit des associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.175-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’association européenne transfrontalière : une nouvelle tentative pour intégrer l’association dans le paysage juridique européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat d’engagement républicain : l’approfondissement d’une figure connue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations ambiguës du droit de l'économie sociale et solidaire et de l'économie circulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communauté d’énergie : un groupement d’économie sociale et solidaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.603 - 612</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La constellation de l’économie sociale et solidaire se compose d’un nombre illimité d’étoiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 366 (4), pp.4-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/recma.366.0016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociétés civiles, associations et autres groupements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.161-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COMPTE RENDU DES PREMIÈRES ASSISES DU CODE CIVIL DU 7 MAI 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menetrey Séverine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kinisch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales du Droit Luxembourgeois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Annales du droit luxembourgeois 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le consommateur, clé de voûte d’un nouvel ordre économique et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 361 (3), pp.22-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/recma.361.0022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’économie solidaire : rapport luxembourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Répertoire de droit commercial [Encyclopédie juridique Dalloz]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The suitability of Belgian Law to B-Corp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The suitability of Luxembourgish law to B Corp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The suitability of French law to B Corp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The suitability of French law to B Corp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clause de non-concurrence des associés dans les SCOP : le coopérateur sur le bûcher du droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.619-626</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The suitability of Luxembourgish law to B Corp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The suitability of Luxembourgish law to B Corp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régime dérogatoire de la délégation au directeur d’un établissement médico-social géré par une association; Retour sur les sanctions de l’inexécution des obligations du coopérateur agricole, clause pénale et calcul de la participation aux frais fixes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.863-871</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entreprise sociale et entreprise d’ESS : un avenir commun au sein de l’union européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 357, pp.14-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’économie sociale et solidaire au Luxembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de droit luxembourgeois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.197-243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe démocratique en droit coopératif : des dangers d’une connaissance superficielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.408-415</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et si on se ré-intéressait au droit coopératif !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit coopératif et l’économie sociale et solidaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cooperativismo &amp; Desarrollo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.1 - 30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16925/2382-4220.2019.01.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VOLUNTARY MEMBERSHIP: UP TO WHICH POINT DO COOPERATIVES SUPPORT LIBERALISM?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Cooperative Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.8-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ressources spatiales face au droit des biens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thewes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des Tribunaux Luxembourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.129-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle loi de protection des animaux au Luxembourg : pragmatisme ou inventivité vague ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, nº 1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de l’Economie Social et Solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.177-190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de l’Economie Social et Solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.147-171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de l’Economie Social et Solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.395-412</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création législative de la société d’impact sociétal a-t-elle bouleversé le secteur de l’économie sociale et solidaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire Société Ensemble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13, pp.1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise de participation dans une coopérative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166, pp.31-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociétés civiles, associations et autres groupements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.723-735</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les coopératives au Luxembourg : Le droit luxembourgeois n’est pas à la hauteur des enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 371, pp.11-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société d'impact sociétal : première reconnaissance législative de l'économie sociale et solidaire – Loi du 12 décembre 2016 portant création des sociétés d'impact sociétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des Tribunaux Luxembourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Droit Coopératif, source d'inspiration pour le droit des sociétés?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de jurisprudence commerciale. Ancien journal des agréés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward an Elaboration of a More Pluralistic Legal Landscape for Developing West African Countries: Organization for the Harmonization of Business Law in Africa (OHADA) and Law and Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Menétrey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Law and Development Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (2), pp.433-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/ldr-2015-0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La richesse de la loi Economie sociale et solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perméabilité du droit des sociétés à l’ESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’application du nouveau droit des sociétés coopératives en période transitoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit des affaires en Afrique (RDAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Life time contracts: social long-term contacts in labour, tenancy and consumer credit law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giornale di Diritto del Lavoro e di Relazioni Industriali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.817</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi Economie Sociale et Solidaire : un regard juridique bienveillant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 334</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cadre juridique de l’entreprise non capitaliste : clef de distinction entre l’entreprise sociale et l’entreprise d’économie sociale et solidaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.95-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit coopératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Tadjudje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Karlshausen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine Juridique Entreprises et Affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1703</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes de lecture : Droit associatif européen, Jérôme Verlhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 329 (329), pp.120-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1017939ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le long processus d’élaboration du droit africain à travers l’exemple de l’acte uniforme sur les sociétés coopératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la fondation Raponda Walker</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La spécificité démocratique des coopératives bancaires françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gardin</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 258, pp.59-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsg.258.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut juridique des entreprises non capitalistes à l’heure des choix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La spécificité démocratique des coopératives bancaires françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion, Direction et Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (258), pp.59-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit coopératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Karlshausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Tadjudje</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.15-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cession de contrat au prisme de la cession d'une vente en l'état futur d'achèvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des Tribunaux Luxembourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14, pp.51-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle frontière de l'économie sociale et solidaire: l'intérêt général?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, N° 372-373 (1), pp.120-136. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 319, pp.36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...73 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit coopératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Tadjudje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Karlshausen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique de l'association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 316, pp.108-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1020899ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession de contrat, note sous Cour Lux, 4 mars 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des Tribunaux Luxembourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2/2010, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Democratic corporate governance within fluctuating cooperative banks: a multidisciplinary diagnosis and proposition of orientations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corporate Ownership and Control </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (1), pp.210-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22495/cocv8i1c1p5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.693-703</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vente d'immeuble à construire, revente à l'acquéreur d'un immeuble à construire avant l'achèvement de la construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des Tribunaux Luxembourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une autonomie du droit coopératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 317, pp.44-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1020880ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 44, pp.2250 - 2257</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Democratic corporate governance within fluctuating cooperative banks: A multidisciplinary diagnosis and proposition of orientations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corporate Ownership and Control </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (1), pp. 210-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.175-186</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit des coopératives luxembourgeoises au prisme de l'économie sociale et solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales du Droit Luxembourgeois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.99-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit coopératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Menétrey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/ldr-2015-0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit coopératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 47 (1)</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit coopératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mahfoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine Juridique Entreprises et Affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.603 - 612</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biens communs et propriété</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boidin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement Durable et Territoires [= DDT]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Maryline Filippi</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poursuite de la lente évolution des coopératives agricoles (commentaire du décret 2007-1218 du 10 août 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de révolution pour les coopératives agricoles Commentaire de l'ordonnance n° 2006-1225 du 5 octobre 2006 relative aux coopératives agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, pp.53-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit coopératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche critique de la contractualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chassagnard Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LGDJ, collection droit et société Recherche et travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche renouvelée de la contractualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chassagnard Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PUAM, collection de l’institut de droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception du droit. Le droit du sujet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Drai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, pp.141-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de Cass., com., 20 fév. 2007, Rappel logique des principes juridiques les mieux établis, fût-ce en droit coopératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés savantes de Haute-Normandie -Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.823-823</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biens communs et propriété</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boidin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.823</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le coopérateur ouvrier ou la signification du principe de double qualité dans les SCOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 366 (4), pp.4-6. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 299</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Maryline Filippi</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Demogue : un juriste nihiliste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 56, pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le social chez René Demogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Boulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 56, pp.21-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit coopératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat d'appui au projet d'entreprise pour la création ou la reprise d'une activité économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12, pp.1316-1316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les instruments de fonds propres des coopératives - vingt ans d'innovation législative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 361 (3), pp.22-48. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 295, pp.20-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Annales du droit luxembourgeois 2021</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'incidence de l'introduction des actions de préférence sur le droit coopératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit des sociétés </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8, pp.7-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1, pp.161-168</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de Cass. soc., 28 janv. 2004, le cumul d'un contrat de travail et de la qualité de dirigeant de SCOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2 (833), pp.920-923</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.12</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modification du lieu de travail, Mobilité inhérente aux fonctions du salarié et intérêt de l'entreprise : un savant mélange, commentaires de Cass. soc., 22 janv. 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4, pp.2335-2352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.14</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nature juridique de la dation en paiement - une modification de l'obligation aux fins du paiement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2, pp.199-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...4946 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550342v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04550339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude critique de la notion de patrimoine en droit privé actuel</w:t>
               </w:r>
@@ -7066,1390 +7066,1390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A cooperative group in French law: the quest for the holy grail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4TH INTERNATIONAL FORUM ON COOPERATIVE LAW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Spain, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les adaptations des principes coopératifs et du droit coopératif au regard de l’évolution des besoins économiques et sociaux depuis 1947</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La coopérative, idéaltype de l'économie sociale et solidaire et de l'entreprise éthique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Université de Franche-Comté sous la direction de Kristina Rasolonoromalaza, Nov 2023, Franche-Comte, France. pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ESS (Économie sociale et solidaire) est-elle une alternative durable aux modes de production et d’échange ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18ème CONGRÈS DU RIODD : CHANGER OU S'EFFONDRER ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIODD (Réseau international de recherche sur les organisations et le développement durable), Oct 2023, Lille Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Économie sociale et solidaire et décroissance : les ressources juridiques d’un basculement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LE DÉVELOPPEMENT TERRITORIAL A LA LUMIERE DE L’ESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIUESS, May 2023, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'économie sociale et solidaire est-elle une alternative durable comme mode de production et d'échange ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Changer ou s'effondrer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIODD (Réseau international de recherche sur les organisations et le développement durable), Oct 2023, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité comparée des dirigeants des entreprises d’économie sociale et solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6èmes rencontres RESSOR Grand-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Renversement de l'appréhension juridique du gratuit et de l'onéreux dans une perspective décroissante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18E CONGRÈS DU RIODD : CHANGER OU S'EFFONDRER ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Luxembourg, Luxembourg</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’économie sociale et solidaire, germe d’une alternative au capitalisme IAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’économie sociale et solidaire, germe d’une alternative au capitalisme IAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, RIODD (Réseau international de recherche sur les organisations et le développement durable), Oct 2023, Luxembourg, Luxembourg</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité droit de l’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité droit de l’entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Collège de France, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, RIUESS, May 2023, Avignon, France</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sécurité juridique en Afrique, faux-semblants ou vraie instrumentalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sécurité juridique en Afrique, faux-semblants ou vraie instrumentalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Bamako, Mali</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Spain, Spain</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le long processus d’élaboration du droit africain à travers l’exemple de l’acte uniforme sur les sociétés coopératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment fabrique t-on le droit en Afrique?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, LIBREVILLE, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, l'Université de Franche-Comté sous la direction de Kristina Rasolonoromalaza, Nov 2023, Franche-Comte, France. pp.2</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appréhension juridique des groupes d'entreprise d'économie sociale et solidaire à l'épreuve de la coopération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’économie sociale et solidaire en coopérations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIUESS, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Cécile Duflot</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopératives et biens commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flock society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Bergerie de Villarceaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une nouvelle orientation des recherches sur le droit OHADA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...46 lines deleted...]
-              <w:t xml:space="preserve">, RIODD (Réseau international de recherche sur les organisations et le développement durable), Oct 2023, Lille Villeneuve d'Ascq, France</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Menétrey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’effectivité du droit économique dans l’espace OHADA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Nantes, France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les coopératives : une organisation efficace des entreprises citoyennes en énergie renouvelable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire sur les coopératives énergétiques, l’Alliance internationale pour le climat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Bergerie de Villarceaux, France</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le devenir de l’économie solidaire au Luxembourg : réflexions préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er workshop interdisciplinaire « Economie solidaire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre culturel Prince Henri, May 2013, Walferdange, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Luxembourg, Luxembourg</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'habitat collectif autogéré : choix ou contrainte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'habitat collectif autogéré : choix ou contrainte ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alterprop, Mar 2013, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Bamako, Mali</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du livre : Social Long-term Contracts in European Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Long-term Contracts in European Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EuSoCo (European Social Contract) Group, Dec 2013, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, LIBREVILLE, Luxembourg</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les offres de la gouvernance coopérative : de l’édiction de règles à leur mise en application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit OHADA des sociétés coopératives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553816v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">hal-04553813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9075,350 +9075,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les coopératives luxembourgeoises : l'exemple d'un système libéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Larcier, 2009, Faculté de droit, d'économie et de finance de l'université du Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contractualisation de la production normative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chassagnard Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, pp.344, 2009, Thèmes &amp; commentaires, 978-2-247-07787-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Droit comparé des coopératives européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Larcier, 2009, Faculté de droit, d'économie et de finance de l'université du Luxembourg, 9782804420000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Dalloz, pp.344, 2009, Thèmes &amp; commentaires, 978-2-247-07787-8</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit luxembourgeois du divorce Regards sur le projet de réforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, 9782804430894</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Larcier, 2009, Faculté de droit, d'économie et de finance de l'université du Luxembourg</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit luxembourgeois du divorce. Regards sur le projet de réforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Larcier, pp.228, 2008, 9782804430894</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553468v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04550518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contractualisation de la production normative</w:t>
               </w:r>
@@ -10163,50 +10163,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The OHADA Cooperative regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Tadjudje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Handbook of Cooperative Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">l'Elaboration d'un corpus théorique de l'Economie sociale et solidaire (ESS): une participation a la construction d'un nouveau modele de société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10215,1239 +10297,1157 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une théorie de l'economie sociale et solidaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Willy Tadjudje</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French cooperative law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Handbook of Cooperative Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cracogna, Dante; Fici, Antonio; Hagen, Henrÿ, pp.393-413, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interprétation et application de l’instrument optionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cuniberti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit commun européen de la vente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cracogna, Dante; Fici, Antonio; Hagen, Henrÿ, pp.393-413, 2013</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interprétation et l'application de l'instrument optionnel : Réflexions sur l'article 4 du Droit commun européen de la vente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cuniberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Petschko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit Commun Européen de la Vente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deshayes, Olivier, pp.39-61, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Interprétation et application de l’instrument optionnel</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard juridique sur une stratégie coopérative face au droit communautaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les contributions des coopératives à une économie plurielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1020816ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat d’association et contrat de coopération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l’honneur du Professeur Gilles Goubeaux, 10/2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cachard, Olivier; Henry, Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.269-283, 2009, Les Mélanges, 9782275033532</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Code luxembourgeois de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">André Prüm. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La codification du droit luxembourgeois du droit de la consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, 2009, Faculté de droit, d'économie et de finance de l'université du Luxembourg, 9782804419998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le code de la consommation luxembourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La codification en droit luxembourgeois du droit de la consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conception du droit et de la loi dans la pensée désobéissante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, pp.39, 2012</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villalba Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La désobéissance civile : Approches politique et juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PU du Septentrion, pp.67-87, 2008, Espaces politiques, 9782757400654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gilles Cuniberti</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La faute et le divorce : un mariage de raison ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit luxembourgeois du divorce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.85-104, 2008, 9782804430894</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système juridique français à l'ère de la contractualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ancel</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chassagnard Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La contractualisation de la production normative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.3-76, 2008, 9782247077878</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La propriété commune de la coopérative, un modèle pour le droit du développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de l’économie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp.361-382, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un droit de l’économie sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Dockès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au cœur des combats juridiques : pensées et témoignages de juristes engagés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.455-470, 2007, Thèmes et commentaires, 978-2-247-06986-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un droit de l'économie sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dockès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...46 lines deleted...]
-              <w:t xml:space="preserve">, Deshayes, Olivier, pp.39-61, 2012</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au coeur des combats juridiques : Pensées et témoignages de juristes engagés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9782247069866</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clause de conscience ou la conscience source du droit?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l’honneur de Philippe JESTAZ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.209-224, 2006, 9782247068302</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...667 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550413v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04550395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Villey en question</w:t>
               </w:r>
@@ -11609,51 +11609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des coopératives OHADA / OHADA Cooperative Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11993,51 +11993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support for farmers cooperatives - Country Report Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tadjudje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12241,51 +12241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hiez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082511v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790745v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565371v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713498v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gianfaldoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.372.0124" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661821v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.373.0023." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562078v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562116v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562115v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562065v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546543v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562112v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562080v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562066v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562061v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500477v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.366.0016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500450v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.361.0022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562052v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menetrey S&#233;verine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kinisch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561647v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561783v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561646v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561645v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562048v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561781v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562105v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562104v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561600v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562100v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16925/2382-4220.2019.01.13" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562099v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553851v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562093v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thewes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Christen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553835v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553842v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553847v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553845v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553841v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553849v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553897v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556377v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553887v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553858v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Men&#233;trey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ldr-2015-0009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553859v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553861v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553530v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553702v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553853v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553824v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tadjudje" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Karlshausen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553691v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553689v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1017939ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553690v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553805v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553800v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322038v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.258.0059" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553717v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553721v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553716v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laurent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553719v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gros" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558179v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553524v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Jardat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22495/cocv8i1c1p5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553507v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020899ar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553706v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553505v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553502v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020880ar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553497v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553483v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553527v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550511v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553478v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gross" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahfoudi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553477v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boidin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550473v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550507v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chassagnard Pinet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550476v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550436v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550428v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550430v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550434v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550423v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550376v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550409v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550401v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Boulaire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550350v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550361v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550364v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550342v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550346v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550339v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550335v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565355v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562072v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562107v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562077v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562068v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562114v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562081v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450830v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duflot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vercher-Chaptal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556490v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553826v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553828v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553537v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553533v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556501v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553855v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553816v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553817v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553814v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553818v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553813v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562070v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562064v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562098v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553837v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553904v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kenmogne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553874v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553695v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lavilluni&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553820v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553794v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553489v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553488v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553480v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553468v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550518v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553475v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550510v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Villalba" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03081504v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550480v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550329v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393209v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593777v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grandvuillemin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin-Joly Constance" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553892v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553872v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553863v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553696v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520898v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553697v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553811v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cuniberti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553809v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ancel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rueda" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petschko" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553798v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020816ar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553479v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://LGDJ" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553485v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553486v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553473v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553474v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553476v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villalba Bruno" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550514v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550424v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550413v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550395v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dock&#232;s" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550318v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562085v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouiller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540052v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520094v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562103v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarracino Francesco" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553838v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prud'Homme, Patrick" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Berre," TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsi, Lionel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naett, Caroline" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520263v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hiez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082511v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661821v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.373.0023." TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713498v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gianfaldoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.372.0124" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565371v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562078v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562116v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562115v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790745v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562112v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546543v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562065v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562080v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562066v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562061v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500477v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.366.0016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561647v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562052v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menetrey S&#233;verine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kinisch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.361.0022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561783v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561646v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561645v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562048v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561781v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561600v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562104v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562105v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562099v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16925/2382-4220.2019.01.13" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553851v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562093v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thewes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Christen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553835v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562100v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553845v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553847v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553842v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553841v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553849v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553897v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556377v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553887v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553858v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Men&#233;trey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ldr-2015-0009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553859v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553861v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553702v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553530v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553853v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553691v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553824v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tadjudje" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Karlshausen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553689v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1017939ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553690v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322038v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.258.0059" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553805v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553719v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gros" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553717v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553716v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laurent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553721v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553507v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020899ar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553706v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553524v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Jardat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22495/cocv8i1c1p5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553505v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553502v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020880ar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558179v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553483v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553527v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553497v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553478v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gross" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahfoudi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553477v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boidin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550511v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550428v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550436v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550507v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chassagnard Pinet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550476v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550430v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550434v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550473v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550409v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550376v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550401v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Boulaire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550423v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550361v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550350v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550364v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550346v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550339v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550342v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550335v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565355v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562114v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562081v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450830v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duflot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vercher-Chaptal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562068v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562077v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562107v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562072v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556490v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556501v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553537v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553533v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553855v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553826v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553828v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553814v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553817v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553818v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553813v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553816v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562070v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562064v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562098v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553837v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553904v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kenmogne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553874v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553695v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lavilluni&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553820v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553794v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553480v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553488v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553489v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550518v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553468v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553475v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550510v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Villalba" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03081504v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550480v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550329v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393209v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593777v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grandvuillemin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin-Joly Constance" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553892v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553872v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553863v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520898v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553696v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553697v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553811v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cuniberti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553809v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ancel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rueda" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petschko" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553798v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020816ar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553479v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://LGDJ" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553485v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553486v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553476v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villalba Bruno" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553474v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550514v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553473v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550424v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550395v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dock&#232;s" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550413v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550318v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562085v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouiller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540052v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520094v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562103v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarracino Francesco" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553838v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prud'Homme, Patrick" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Berre," TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsi, Lionel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naett, Caroline" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520263v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>