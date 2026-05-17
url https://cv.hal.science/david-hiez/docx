--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -1673,4508 +1673,4508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The suitability of Belgian Law to B-Corp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The suitability of Luxembourgish law to B Corp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’économie solidaire : rapport luxembourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire de droit commercial [Encyclopédie juridique Dalloz]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The suitability of Belgian Law to B-Corp</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The suitability of French law to B Corp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The suitability of French law to B Corp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clause de non-concurrence des associés dans les SCOP : le coopérateur sur le bûcher du droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.619-626</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The suitability of Luxembourgish law to B Corp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The suitability of Luxembourgish law to B Corp</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.17</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régime dérogatoire de la délégation au directeur d’un établissement médico-social géré par une association; Retour sur les sanctions de l’inexécution des obligations du coopérateur agricole, clause pénale et calcul de la participation aux frais fixes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.863-871</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La clause de non-concurrence des associés dans les SCOP : le coopérateur sur le bûcher du droit du travail</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entreprise sociale et entreprise d’ESS : un avenir commun au sein de l’union européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 357, pp.14-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’économie sociale et solidaire au Luxembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de droit luxembourgeois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.197-243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe démocratique en droit coopératif : des dangers d’une connaissance superficielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.408-415</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et si on se ré-intéressait au droit coopératif !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit coopératif et l’économie sociale et solidaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cooperativismo &amp; Desarrollo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.1 - 30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16925/2382-4220.2019.01.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VOLUNTARY MEMBERSHIP: UP TO WHICH POINT DO COOPERATIVES SUPPORT LIBERALISM?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Cooperative Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.8-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ressources spatiales face au droit des biens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thewes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des Tribunaux Luxembourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.129-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle loi de protection des animaux au Luxembourg : pragmatisme ou inventivité vague ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, nº 1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de l’Economie Social et Solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.619-626</w:t>
+              <w:t xml:space="preserve">, 2019, 1, pp.177-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.14</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de l’Economie Social et Solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.147-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Régime dérogatoire de la délégation au directeur d’un établissement médico-social géré par une association; Retour sur les sanctions de l’inexécution des obligations du coopérateur agricole, clause pénale et calcul de la participation aux frais fixes</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de l’Economie Social et Solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.863-871</w:t>
+              <w:t xml:space="preserve">, 2018, 2, pp.395-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Entreprise sociale et entreprise d’ESS : un avenir commun au sein de l’union européenne ?</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création législative de la société d’impact sociétal a-t-elle bouleversé le secteur de l’économie sociale et solidaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire Société Ensemble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13, pp.1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise de participation dans une coopérative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166, pp.31-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociétés civiles, associations et autres groupements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.723-735</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les coopératives au Luxembourg : Le droit luxembourgeois n’est pas à la hauteur des enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 371, pp.11-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société d'impact sociétal : première reconnaissance législative de l'économie sociale et solidaire – Loi du 12 décembre 2016 portant création des sociétés d'impact sociétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des Tribunaux Luxembourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Droit Coopératif, source d'inspiration pour le droit des sociétés?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de jurisprudence commerciale. Ancien journal des agréés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward an Elaboration of a More Pluralistic Legal Landscape for Developing West African Countries: Organization for the Harmonization of Business Law in Africa (OHADA) and Law and Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Menétrey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Law and Development Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (2), pp.433-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/ldr-2015-0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La richesse de la loi Economie sociale et solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perméabilité du droit des sociétés à l’ESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’application du nouveau droit des sociétés coopératives en période transitoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit des affaires en Afrique (RDAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Life time contracts: social long-term contacts in labour, tenancy and consumer credit law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giornale di Diritto del Lavoro e di Relazioni Industriali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.817</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi Economie Sociale et Solidaire : un regard juridique bienveillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 357, pp.14-16</w:t>
+              <w:t xml:space="preserve">, 2014, 334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29, pp.197-243</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cadre juridique de l’entreprise non capitaliste : clef de distinction entre l’entreprise sociale et l’entreprise d’économie sociale et solidaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.95-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.408-415</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit coopératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Tadjudje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Karlshausen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine Juridique Entreprises et Affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1703</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes de lecture : Droit associatif européen, Jérôme Verlhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 329 (329), pp.120-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1017939ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le long processus d’élaboration du droit africain à travers l’exemple de l’acte uniforme sur les sociétés coopératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la fondation Raponda Walker</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La spécificité démocratique des coopératives bancaires françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 258, pp.59-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsg.258.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marc Thewes</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut juridique des entreprises non capitalistes à l’heure des choix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La spécificité démocratique des coopératives bancaires françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J Christen</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion, Direction et Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (258), pp.59-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit coopératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Karlshausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Tadjudje</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.15-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cession de contrat au prisme de la cession d'une vente en l'état futur d'achèvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Journal des Tribunaux Luxembourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 5, pp.129-138</w:t>
+              <w:t xml:space="preserve">, 2011, 14, pp.51-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, nº 1-2</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle frontière de l'économie sociale et solidaire: l'intérêt général?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 319, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1, pp.177-190</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit coopératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Tadjudje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Karlshausen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique de l'association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 316, pp.108-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1020899ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2, pp.395-412</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession de contrat, note sous Cour Lux, 4 mars 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des Tribunaux Luxembourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2/2010, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Democratic corporate governance within fluctuating cooperative banks: a multidisciplinary diagnosis and proposition of orientations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corporate Ownership and Control </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (1), pp.210-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22495/cocv8i1c1p5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La prise de participation dans une coopérative</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vente d'immeuble à construire, revente à l'acquéreur d'un immeuble à construire avant l'achèvement de la construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des Tribunaux Luxembourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une autonomie du droit coopératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 317, pp.44-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1020880ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Democratic corporate governance within fluctuating cooperative banks: A multidisciplinary diagnosis and proposition of orientations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corporate Ownership and Control </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (1), pp. 210-221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit des coopératives luxembourgeoises au prisme de l'économie sociale et solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales du Droit Luxembourgeois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.99-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit coopératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Menétrey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/ldr-2015-0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit coopératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biens communs et propriété</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boidin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement Durable et Territoires [= DDT]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit coopératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mahfoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine Juridique Entreprises et Affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poursuite de la lente évolution des coopératives agricoles (commentaire du décret 2007-1218 du 10 août 2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 166, pp.31-38</w:t>
+              <w:t xml:space="preserve">, 2008, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3, pp.723-735</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de révolution pour les coopératives agricoles Commentaire de l'ordonnance n° 2006-1225 du 5 octobre 2006 relative aux coopératives agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, pp.53-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 371, pp.11-13</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit coopératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4, pp.110</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche renouvelée de la contractualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chassagnard Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PUAM, collection de l’institut de droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4, pp.316</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche critique de la contractualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chassagnard Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LGDJ, collection droit et société Recherche et travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Toward an Elaboration of a More Pluralistic Legal Landscape for Developing West African Countries: Organization for the Harmonization of Business Law in Africa (OHADA) and Law and Development</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de Cass., com., 20 fév. 2007, Rappel logique des principes juridiques les mieux établis, fût-ce en droit coopératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés savantes de Haute-Normandie -Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.823-823</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception du droit. Le droit du sujet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Drai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, pp.141-158</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...443 lines deleted...]
-                <w:t xml:space="preserve">Chronique de droit coopératif</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biens communs et propriété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Willy Tadjudje</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...1584 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...710 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boidin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.823</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7066,273 +7066,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’ESS (Économie sociale et solidaire) est-elle une alternative durable aux modes de production et d’échange ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18ème CONGRÈS DU RIODD : CHANGER OU S'EFFONDRER ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIODD (Réseau international de recherche sur les organisations et le développement durable), Oct 2023, Lille Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les adaptations des principes coopératifs et du droit coopératif au regard de l’évolution des besoins économiques et sociaux depuis 1947</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La coopérative, idéaltype de l'économie sociale et solidaire et de l'entreprise éthique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Université de Franche-Comté sous la direction de Kristina Rasolonoromalaza, Nov 2023, Franche-Comte, France. pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A cooperative group in French law: the quest for the holy grail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4TH INTERNATIONAL FORUM ON COOPERATIVE LAW</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Spain, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562114v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">hal-04450830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie sociale et solidaire et décroissance : les ressources juridiques d’un basculement</w:t>
               </w:r>
@@ -10677,182 +10677,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Code luxembourgeois de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">André Prüm. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La codification du droit luxembourgeois du droit de la consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, 2009, Faculté de droit, d'économie et de finance de l'université du Luxembourg, 9782804419998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contrat d’association et contrat de coopération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l’honneur du Professeur Gilles Goubeaux, 10/2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cachard, Olivier; Henry, Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.269-283, 2009, Les Mélanges, 9782275033532</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cachard, Olivier; Henry, Xavier</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04553479v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04553485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le code de la consommation luxembourgeois</w:t>
               </w:r>
@@ -12241,51 +12241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hiez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082511v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661821v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.373.0023." TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713498v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gianfaldoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.372.0124" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565371v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562078v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562116v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562115v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790745v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562112v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546543v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562065v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562080v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562066v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562061v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500477v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.366.0016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561647v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562052v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menetrey S&#233;verine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kinisch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.361.0022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561783v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561646v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561645v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562048v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561781v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561600v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562104v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562105v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562099v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16925/2382-4220.2019.01.13" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553851v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562093v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thewes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Christen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553835v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562100v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553845v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553847v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553842v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553841v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553849v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553897v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556377v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553887v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553858v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Men&#233;trey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ldr-2015-0009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553859v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553861v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553702v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553530v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553853v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553691v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553824v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tadjudje" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Karlshausen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553689v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1017939ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553690v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322038v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.258.0059" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553805v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553719v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gros" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553717v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553716v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laurent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553721v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553507v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020899ar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553706v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553524v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Jardat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22495/cocv8i1c1p5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553505v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553502v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020880ar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558179v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553483v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553527v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553497v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553478v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gross" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahfoudi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553477v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boidin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550511v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550428v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550436v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550507v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chassagnard Pinet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550476v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550430v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550434v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550473v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550409v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550376v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550401v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Boulaire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550423v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550361v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550350v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550364v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550346v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550339v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550342v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550335v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565355v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562114v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562081v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450830v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duflot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vercher-Chaptal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562068v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562077v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562107v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562072v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556490v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556501v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553537v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553533v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553855v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553826v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553828v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553814v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553817v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553818v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553813v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553816v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562070v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562064v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562098v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553837v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553904v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kenmogne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553874v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553695v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lavilluni&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553820v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553794v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553480v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553488v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553489v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550518v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553468v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553475v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550510v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Villalba" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03081504v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550480v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550329v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393209v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593777v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grandvuillemin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin-Joly Constance" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553892v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553872v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553863v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520898v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553696v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553697v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553811v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cuniberti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553809v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ancel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rueda" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petschko" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553798v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020816ar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553479v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://LGDJ" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553485v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553486v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553476v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villalba Bruno" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553474v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550514v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553473v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550424v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550395v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dock&#232;s" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550413v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550318v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562085v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouiller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540052v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520094v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562103v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarracino Francesco" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553838v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prud'Homme, Patrick" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Berre," TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsi, Lionel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naett, Caroline" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520263v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hiez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082511v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661821v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.373.0023." TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713498v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gianfaldoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.372.0124" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565371v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562078v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562116v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562115v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790745v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562112v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546543v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562065v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562080v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562066v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562061v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500477v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.366.0016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561647v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562052v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menetrey S&#233;verine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kinisch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.361.0022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561646v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561783v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561645v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562048v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561781v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561600v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562104v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562105v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562099v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16925/2382-4220.2019.01.13" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553851v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562093v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thewes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Christen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553835v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562100v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553845v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553847v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553842v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553841v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553849v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553897v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556377v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553887v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553858v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Men&#233;trey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ldr-2015-0009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553859v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553861v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553702v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553530v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553853v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553691v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553824v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tadjudje" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Karlshausen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553689v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1017939ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553690v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322038v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.258.0059" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553805v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553719v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gros" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553717v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553716v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laurent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553721v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553507v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020899ar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553706v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553524v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Jardat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22495/cocv8i1c1p5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553505v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553502v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020880ar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558179v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553483v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553527v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553497v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553477v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boidin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gross" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahfoudi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550511v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550428v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550436v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550476v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chassagnard Pinet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550507v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550434v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550430v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550473v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550409v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550376v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550401v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Boulaire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550423v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550361v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550350v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550364v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550346v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550339v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550342v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550335v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565355v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450830v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duflot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vercher-Chaptal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562081v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562114v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562068v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562077v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562107v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562072v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556490v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556501v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553537v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553533v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553855v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553826v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553828v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553814v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553817v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553818v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553813v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553816v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562070v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562064v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562098v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553837v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553904v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kenmogne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553874v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553695v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lavilluni&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553820v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553794v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553480v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553488v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553489v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550518v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553468v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553475v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550510v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Villalba" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03081504v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550480v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550329v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393209v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593777v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grandvuillemin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin-Joly Constance" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553892v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553872v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553863v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520898v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553696v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553697v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553811v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cuniberti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553809v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ancel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rueda" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petschko" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553798v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020816ar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553485v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553479v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://LGDJ" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553486v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553476v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villalba Bruno" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553474v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550514v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553473v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550424v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550395v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dock&#232;s" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550413v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550318v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562085v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouiller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540052v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520094v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562103v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarracino Francesco" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553838v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prud'Homme, Patrick" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Berre," TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsi, Lionel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naett, Caroline" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520263v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>