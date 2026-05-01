--- v0 (2026-03-18)
+++ v1 (2026-05-01)
@@ -2908,381 +2908,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the transition of some turbulent flames towards hydrogen combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Honoré</w:t>
+                <w:t xml:space="preserve">On the relationship between H2 addition, local extinction and hydrodynamic instability in non-premixed bluff body stabilized flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topic Orientated Technical Meeting TOTeM 48: Hydrogen for Industrial Decarbonisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFRF, Oct 2022, Les Loges en Josas, France</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874226v1</w:t>
+                <w:t xml:space="preserve">hal-03883047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxycombustion of (CH4 – H2) fuel blends up to full hydrogen oxyflames</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the transition of some turbulent flames towards hydrogen combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Niomar Marcano</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Tsiava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topic Orientated Technical Meeting TOTeM 48: Hydrogen for Industrial Decarbonisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IFRF, Oct 2022, Les Loges En Josas, France</w:t>
+              <w:t xml:space="preserve">, IFRF, Oct 2022, Les Loges en Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874251v1</w:t>
+                <w:t xml:space="preserve">hal-03874226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the relationship between H2 addition, local extinction and hydrodynamic instability in non-premixed bluff body stabilized flames</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxycombustion of (CH4 – H2) fuel blends up to full hydrogen oxyflames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guiberteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niomar Marcano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Tsiava</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Topic Orientated Technical Meeting TOTeM 48: Hydrogen for Industrial Decarbonisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRF, Oct 2022, Les Loges En Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03883047v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on the impact of hydrogen addition in a bluff body stabilized turbulent flame using high repetition OH PLIF-PIV and multiscalar measurements by spontaneous Raman scattering</w:t>
               </w:r>
@@ -4871,709 +4871,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effect of separated oxygen and carbon dioxide injections on the stabilisation of diluted oxyfuel flames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1D single-shot multi-scalar measurements for turbulent flames: CO2 spontaneous Raman scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florestan Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Juma</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Cessou</w:t>
+                <w:t xml:space="preserve">Hassan Ajrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFUB - 11th European Conference on Industrial Furnaces and Boilers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Albufeira, Portugal</w:t>
+              <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852164v1</w:t>
+                <w:t xml:space="preserve">hal-01863698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of preheated oxyfuel combustion of low calorific gas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abou Bâ</w:t>
+                <w:t xml:space="preserve">Soot volume fraction imaging in turbulent non premixed butane and ethylene jet flames using laser-induced incandescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irfan Mulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desgroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Dubrovnik, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863695v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D single-shot multi-scalar measurements for turbulent flames: CO2 spontaneous Raman scattering</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An experimental approach of efficient combustion concepts for furnaces from lab-scale to large-scale experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, France</w:t>
+              <w:t xml:space="preserve">Oxyflame Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863698v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soot volume fraction imaging in turbulent non premixed butane and ethylene jet flames using laser-induced incandescence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Honoré</w:t>
+                <w:t xml:space="preserve">Preheated oxyfuel combustion adapted to low calorific blast furnace gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Bâ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcano Niomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panier Faustine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tsiava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, France</w:t>
+              <w:t xml:space="preserve">11th European Conference on Industrial Furnaces and Boilers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Albufeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863696v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental approach of efficient combustion concepts for furnaces from lab-scale to large-scale experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Honoré</w:t>
+                <w:t xml:space="preserve">On the effect of separated oxygen and carbon dioxide injections on the stabilisation of diluted oxyfuel flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Juma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Paubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cessou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxyflame Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">INFUB - 11th European Conference on Industrial Furnaces and Boilers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Albufeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863079v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preheated oxyfuel combustion adapted to low calorific blast furnace gas</w:t>
+                <w:t xml:space="preserve">Experimental study of preheated oxyfuel combustion of low calorific gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abou Bâ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcano Niomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panier Faustine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tsiava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Industrial Furnaces and Boilers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Albufeira, Portugal</w:t>
+              <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863700v1</w:t>
+                <w:t xml:space="preserve">hal-01863695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion de Biomasse Pulvérisée - Impact du conditionnement et de l’écoulement sur les performances de la combustion</w:t>
               </w:r>
@@ -5809,51 +5809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of soot volume fraction and particle size distribution in turbulent non- premixed butane and ethylene jet flames through LII, PPS and SMPS measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irfan Mulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6374,51 +6374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abou Bâ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Paubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6689,51 +6689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abou Bâ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Paubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7830,51 +7830,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppuraj Rajamanickam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariff Magdoom Mahuthannan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685431v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105708" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061461v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142921" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Mulla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cessou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111596" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539641v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mohanna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piriou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Taupin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vaitilingom" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.120434" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311538v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Taupin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116113" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou B&#226;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niomar Marcano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Panier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tsiava" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.01.023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611212v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Weidmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verbaere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boutin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Grathwohl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01863055v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weidmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verbaere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boutin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grathwohl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.01.039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612349v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cleon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Honor&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.028" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064508v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morandini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Silvani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-014-1788-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126809v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelakrim Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hauguel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672202v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Paubel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vervisch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tsiava" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.082" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ML8XZHK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Most" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-0047-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-346DKDJN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638773v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Susset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaffre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003480070027" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2QK244D9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070767v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poirier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Torres" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Houidi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070755v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pirateque Henao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304685v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304680v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajalakshmi Ravichandran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Coeur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070630v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070611v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Meynet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-A Grandin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091294v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M.Mahuthannan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874226v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874251v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guiberteau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883047v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874234v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304676v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Levy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874244v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partick Levy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020631v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Valdez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020633v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418366v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Humbert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110925v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115011v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Guichard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130614v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418378v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177393v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cassarino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418407v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mohanna" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Commandre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piriou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaitilingom" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418419v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marcano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381951v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852164v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Juma" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paubel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863695v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcano Niomar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panier Faustine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863698v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ajrouche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863696v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Mulla" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863079v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863700v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418397v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teixeira" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418358v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392366v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418346v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418374v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hortaned" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418424v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863701v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ourliac" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellin-Croyat Thierry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Duclos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gosselin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863702v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863706v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863703v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dieter" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863705v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863709v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905646v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvani Xavier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687432v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Honor&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lecordier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Susset" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jaffr&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perrin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808019v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539649v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539652v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954121v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trinit&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lusseyran" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppuraj Rajamanickam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariff Magdoom Mahuthannan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685431v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105708" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061461v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142921" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Mulla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cessou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111596" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539641v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mohanna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piriou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Taupin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vaitilingom" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.120434" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311538v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Taupin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116113" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou B&#226;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niomar Marcano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Panier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tsiava" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.01.023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611212v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Weidmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verbaere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boutin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Grathwohl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01863055v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weidmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verbaere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boutin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grathwohl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.01.039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612349v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cleon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Honor&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.028" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064508v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morandini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Silvani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-014-1788-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126809v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelakrim Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hauguel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672202v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Paubel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vervisch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tsiava" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.082" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ML8XZHK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Most" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-0047-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-346DKDJN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638773v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Susset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaffre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003480070027" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2QK244D9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070767v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poirier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Torres" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Houidi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070755v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pirateque Henao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304685v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304680v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajalakshmi Ravichandran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Coeur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070630v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070611v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Meynet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-A Grandin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091294v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M.Mahuthannan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883047v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874226v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874251v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guiberteau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874234v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304676v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Levy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874244v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partick Levy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020631v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Valdez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020633v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418366v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Humbert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110925v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115011v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Guichard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130614v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418378v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177393v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cassarino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418407v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mohanna" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Commandre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piriou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaitilingom" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418419v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marcano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381951v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863698v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ajrouche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863696v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Mulla" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863079v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863700v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcano Niomar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panier Faustine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852164v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Juma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paubel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863695v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418397v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teixeira" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418358v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392366v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418346v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418374v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hortaned" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418424v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863701v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ourliac" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellin-Croyat Thierry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Duclos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gosselin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863702v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863706v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863703v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dieter" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863705v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863709v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905646v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvani Xavier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687432v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Honor&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lecordier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Susset" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jaffr&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perrin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808019v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539649v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539652v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954121v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trinit&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lusseyran" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>