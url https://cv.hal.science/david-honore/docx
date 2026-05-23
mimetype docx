--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -2101,975 +2101,975 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach of the potential of hydrogen combustion for the decarbonization of tiles and bricks industry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A journey from methane to hydrogen flames for the decarbonisation of industrial combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFRF Conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFRF, Jun 2025, Sheffield - UK, France</w:t>
+              <w:t xml:space="preserve">IFRF Industrial Combustion Training</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Les Loges en Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070767v1</w:t>
+                <w:t xml:space="preserve">hal-05304685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study on the stabilization limits of methane and biogas oxyflames under CO2 dilution for CCS applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+                <w:t xml:space="preserve">Flame stability analysis in domestic cooking burners – Effect of hydrogen addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajalakshmi Ravichandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFRF Conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFRF, Jun 2025, Sheffield - UK, United Kingdom</w:t>
+              <w:t xml:space="preserve">3rd Low-Carbon combustion meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070755v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A journey from methane to hydrogen flames for the decarbonisation of industrial combustion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integrated approach of the potential of hydrogen combustion for the decarbonization of tiles and bricks industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Houidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFRF Industrial Combustion Training</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Les Loges en Josas, France</w:t>
+              <w:t xml:space="preserve">IFRF Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRF, Jun 2025, Sheffield - UK, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304685v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame stability analysis in domestic cooking burners – Effect of hydrogen addition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An experimental study on the stabilization limits of methane and biogas oxyflames under CO2 dilution for CCS applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Le Coeur</w:t>
+                <w:t xml:space="preserve">Laura Pirateque Henao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Low-Carbon combustion meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">IFRF Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRF, Jun 2025, Sheffield - UK, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304680v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scalar measurements in hydrogenated bluff-body stabilized turbulent flames using 1D spontaneous Raman scattering and OH -PLIF</w:t>
+                <w:t xml:space="preserve">Multi-Scalar Measurements in Hydrogenated Bluff-Body Stabilized Turbulent Flames Using 1D Spontaneous Raman Scattering and OH -PLIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. M.Mahuthannan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ariff Magdoom Mahuthannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, ROUEN, France</w:t>
+              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Combustion Institute, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070630v1</w:t>
+                <w:t xml:space="preserve">hal-04091294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of hydrogen impact on the flame structure and NOx emissions inside a semi-industrial furnace</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-scalar measurements in hydrogenated bluff-body stabilized turbulent flames using 1D spontaneous Raman scattering and OH -PLIF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariff Magdoom Mahuthannan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070611v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Scalar Measurements in Hydrogenated Bluff-Body Stabilized Turbulent Flames Using 1D Spontaneous Raman Scattering and OH -PLIF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
+                <w:t xml:space="preserve">Experimental characterization of hydrogen impact on the flame structure and NOx emissions inside a semi-industrial furnace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Meynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M.Mahuthannan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G.-A Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French Combustion Institute, Apr 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04091294v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the relationship between H2 addition, local extinction and hydrodynamic instability in non-premixed bluff body stabilized flames</w:t>
+                <w:t xml:space="preserve">Investigation on the impact of hydrogen addition in a bluff body stabilized turbulent flame using high repetition OH PLIF-PIV and multiscalar measurements by spontaneous Raman scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Low Carbon Combustion days - Joint meeting of the French and British sections of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Cambridge (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03883047v1</w:t>
+                <w:t xml:space="preserve">hal-03874234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the transition of some turbulent flames towards hydrogen combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3111,87 +3111,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topic Orientated Technical Meeting TOTeM 48: Hydrogen for Industrial Decarbonisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFRF, Oct 2022, Les Loges en Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxycombustion of (CH4 – H2) fuel blends up to full hydrogen oxyflames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Guiberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3232,678 +3232,678 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topic Orientated Technical Meeting TOTeM 48: Hydrogen for Industrial Decarbonisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFRF, Oct 2022, Les Loges En Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on the impact of hydrogen addition in a bluff body stabilized turbulent flame using high repetition OH PLIF-PIV and multiscalar measurements by spontaneous Raman scattering</w:t>
+                <w:t xml:space="preserve">On the relationship between H2 addition, local extinction and hydrodynamic instability in non-premixed bluff body stabilized flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Honoré</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Low Carbon Combustion days - Joint meeting of the French and British sections of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Cambridge (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874234v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of the Pulverized Biomass Flames in a pilot-scale reactor using OH* Chemiluminescence Imaging and In-flame Probe Measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and Numerical Investigation of Pulverized Biomass Flames in a Pilot-scale Reactor Using OH* Chemiluminescence Imaging and In-flame Probing Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Mohanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Taupin</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Levy</w:t>
+                <w:t xml:space="preserve">Partick Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Low Carbon Combustion days - Joint meeting of the French and British sections of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
+              <w:t xml:space="preserve">29th European Biomass Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304676v1</w:t>
+                <w:t xml:space="preserve">hal-03874244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Investigation of Pulverized Biomass Flames in a Pilot-scale Reactor Using OH* Chemiluminescence Imaging and In-flame Probing Techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Study of the Pulverized Biomass Flames in a pilot-scale reactor using OH* Chemiluminescence Imaging and In-flame Probe Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Mohanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît Taupin</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partick Levy</w:t>
+                <w:t xml:space="preserve">Patrick Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th European Biomass Conference &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">Low Carbon Combustion days - Joint meeting of the French and British sections of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874244v1</w:t>
+                <w:t xml:space="preserve">hal-05304676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of turbulent Bluff-Body flames stability by simultaneous high speed flame imaging and Particle Image Velocimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nelson Valdez</w:t>
+                <w:t xml:space="preserve">On the dynamics of H2 -CH4 turbulent flames in bluff body burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFUB-12: 12th European Conference on Industrial Furnaces and Boilers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Joint meeting of the French and British sections of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020631v1</w:t>
+                <w:t xml:space="preserve">hal-03020633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the dynamics of H2 -CH4 turbulent flames in bluff body burner</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Godard</w:t>
+                <w:t xml:space="preserve">Experimental study of turbulent Bluff-Body flames stability by simultaneous high speed flame imaging and Particle Image Velocimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint meeting of the French and British sections of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
+              <w:t xml:space="preserve">INFUB-12: 12th European Conference on Industrial Furnaces and Boilers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020633v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se développer et innover avec l’hydrogène</w:t>
               </w:r>
@@ -3971,51 +3971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TURBULENT BLUFF-BODY FLAMES CLOSE TO STABILITY LIMITS REVEALED BY COUPLING OF HIGH SPEED OPTICAL DIAGNOSTICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4105,51 +4105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scalar and velocity measurements in a turbulent bluff-body flame using spectral fitting of Spontaneous Raman Scattering and PIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florestan Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4655,1300 +4655,1300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'oxycombustion avec réactifs préchauffés : une solution pour améliorer l’efficacité énergétique sur des sites industriels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Ferrand</w:t>
+                <w:t xml:space="preserve">CO2 Spontaneous Raman Scattering: an alternative thermometry for turbulent reactive flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florestan Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire R&amp;D ADEME : La recherche au service de la transition énergétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Issy-les Moulineaux, France</w:t>
+              <w:t xml:space="preserve">19th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Lisbon, Portugal. pp.16 - 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418419v1</w:t>
+                <w:t xml:space="preserve">hal-02381951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 Spontaneous Raman Scattering: an alternative thermometry for turbulent reactive flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boubert</w:t>
+                <w:t xml:space="preserve">L'oxycombustion avec réactifs préchauffés : une solution pour améliorer l’efficacité énergétique sur des sites industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marcano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Lisbon, Portugal. pp.16 - 19</w:t>
+              <w:t xml:space="preserve">Séminaire R&amp;D ADEME : La recherche au service de la transition énergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Issy-les Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381951v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D single-shot multi-scalar measurements for turbulent flames: CO2 spontaneous Raman scattering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of soot volume fraction and particle size distribution in turbulent non- premixed butane and ethylene jet flames through LII, PPS and SMPS measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Ajrouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boubert</w:t>
+                <w:t xml:space="preserve">Irfan Mulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, France</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863698v1</w:t>
+                <w:t xml:space="preserve">hal-02392366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soot volume fraction imaging in turbulent non premixed butane and ethylene jet flames using laser-induced incandescence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Honoré</w:t>
+                <w:t xml:space="preserve">Experimental study of preheated oxyfuel combustion of low calorific gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Bâ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcano Niomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panier Faustine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tsiava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Dubrovnik, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863696v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental approach of efficient combustion concepts for furnaces from lab-scale to large-scale experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Honoré</w:t>
+                <w:t xml:space="preserve">On the effect of separated oxygen and carbon dioxide injections on the stabilisation of diluted oxyfuel flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Juma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Paubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cessou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxyflame Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">INFUB - 11th European Conference on Industrial Furnaces and Boilers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Albufeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863079v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preheated oxyfuel combustion adapted to low calorific blast furnace gas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abou Bâ</w:t>
+                <w:t xml:space="preserve">1D single-shot multi-scalar measurements for turbulent flames: CO2 spontaneous Raman scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florestan Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Ajrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Industrial Furnaces and Boilers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Albufeira, Portugal</w:t>
+              <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863700v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effect of separated oxygen and carbon dioxide injections on the stabilisation of diluted oxyfuel flames</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Cessou</w:t>
+                <w:t xml:space="preserve">Soot volume fraction imaging in turbulent non premixed butane and ethylene jet flames using laser-induced incandescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irfan Mulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desgroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFUB - 11th European Conference on Industrial Furnaces and Boilers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Albufeira, Portugal</w:t>
+              <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852164v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of preheated oxyfuel combustion of low calorific gas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An experimental approach of efficient combustion concepts for furnaces from lab-scale to large-scale experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, France</w:t>
+              <w:t xml:space="preserve">Oxyflame Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863695v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion de Biomasse Pulvérisée - Impact du conditionnement et de l’écoulement sur les performances de la combustion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Piriou</w:t>
+                <w:t xml:space="preserve">Preheated oxyfuel combustion adapted to low calorific blast furnace gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Bâ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcano Niomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panier Faustine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tsiava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Thématiques Combustion de biocarburants, de la biomasse et de ses dérivés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">11th European Conference on Industrial Furnaces and Boilers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Albufeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418397v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'oxycombustion pour la valorisation de gaz à bas pouvoir calorifique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Faustine Panier</w:t>
+                <w:t xml:space="preserve">Combustion de Biomasse Pulvérisée - Impact du conditionnement et de l’écoulement sur les performances de la combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mohanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Thématiques Combustion de biocarburants, de la biomasse et de ses dérivés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418358v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of soot volume fraction and particle size distribution in turbulent non- premixed butane and ethylene jet flames through LII, PPS and SMPS measurements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+                <w:t xml:space="preserve">L'oxycombustion pour la valorisation de gaz à bas pouvoir calorifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Bâ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niomar Marcano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Journées Thématiques Combustion de biocarburants, de la biomasse et de ses dérivés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392366v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxycombustion et préchauffage des réactifs pour la valorisation de gaz de haut fourneau à bas pouvoir calorifique</w:t>
               </w:r>
@@ -6374,51 +6374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abou Bâ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Paubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6450,342 +6450,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high temperature endoscope for chemiluminescence imaging in combustion facility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the potential of reactants preheating for the improvement of low calorific oxyfuel combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Bâ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Paubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting French and Italian Sections IFRF and The Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863706v1</w:t>
+                <w:t xml:space="preserve">hal-01863705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in Flameless Pulverized Coal Burner Design (300 kWth) Based on CFD Simulations and Experimental Investigations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Dieter</w:t>
+                <w:t xml:space="preserve">A high temperature endoscope for chemiluminescence imaging in combustion facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Boutin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Technical Conference on Clean Coal &amp; Fuel Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Clearwater, United States</w:t>
+              <w:t xml:space="preserve">Joint Meeting French and Italian Sections IFRF and The Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863703v1</w:t>
+                <w:t xml:space="preserve">hal-01863706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the potential of reactants preheating for the improvement of low calorific oxyfuel combustion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Paubel</w:t>
+                <w:t xml:space="preserve">Progress in Flameless Pulverized Coal Burner Design (300 kWth) Based on CFD Simulations and Experimental Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Grathwohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dieter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting French and Italian Sections IFRF and The Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">9th International Technical Conference on Clean Coal &amp; Fuel Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Clearwater, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863705v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detaillierte experimentelle Untersuchung der flammlosen Oxidation von Kohlenstaub (230 kWth)</w:t>
               </w:r>
@@ -7830,51 +7830,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppuraj Rajamanickam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariff Magdoom Mahuthannan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685431v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105708" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061461v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142921" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Mulla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cessou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111596" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539641v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mohanna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piriou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Taupin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vaitilingom" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.120434" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311538v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Taupin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116113" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou B&#226;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niomar Marcano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Panier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tsiava" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.01.023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611212v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Weidmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verbaere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boutin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Grathwohl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01863055v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weidmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verbaere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boutin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grathwohl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.01.039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612349v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cleon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Honor&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.028" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064508v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morandini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Silvani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-014-1788-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126809v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelakrim Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hauguel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672202v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Paubel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vervisch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tsiava" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.082" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ML8XZHK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Most" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-0047-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-346DKDJN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638773v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Susset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaffre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003480070027" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2QK244D9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070767v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poirier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Torres" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Houidi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070755v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pirateque Henao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304685v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304680v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajalakshmi Ravichandran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Coeur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070630v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070611v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Meynet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-A Grandin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091294v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M.Mahuthannan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883047v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874226v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874251v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guiberteau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874234v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304676v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Levy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874244v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partick Levy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020631v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Valdez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020633v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418366v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Humbert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110925v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115011v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Guichard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130614v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418378v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177393v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cassarino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418407v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mohanna" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Commandre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piriou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaitilingom" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418419v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marcano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381951v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863698v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ajrouche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863696v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Mulla" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863079v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863700v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcano Niomar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panier Faustine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852164v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Juma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paubel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863695v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418397v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teixeira" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418358v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392366v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418346v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418374v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hortaned" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418424v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863701v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ourliac" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellin-Croyat Thierry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Duclos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gosselin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863702v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863706v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863703v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dieter" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863705v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863709v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905646v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvani Xavier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687432v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Honor&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lecordier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Susset" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jaffr&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perrin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808019v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539649v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539652v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954121v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trinit&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lusseyran" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppuraj Rajamanickam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariff Magdoom Mahuthannan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685431v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105708" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061461v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142921" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Mulla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cessou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111596" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539641v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mohanna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piriou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Taupin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vaitilingom" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.120434" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311538v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Taupin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116113" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou B&#226;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niomar Marcano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Panier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tsiava" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.01.023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611212v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Weidmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verbaere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boutin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Grathwohl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01863055v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weidmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verbaere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boutin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grathwohl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.01.039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612349v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cleon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Honor&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.028" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064508v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morandini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Silvani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-014-1788-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126809v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelakrim Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hauguel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672202v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Paubel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vervisch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tsiava" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.082" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ML8XZHK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Most" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-0047-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-346DKDJN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638773v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Susset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaffre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003480070027" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2QK244D9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304685v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304680v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajalakshmi Ravichandran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Coeur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070767v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poirier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Torres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Houidi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070755v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pirateque Henao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091294v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M.Mahuthannan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070630v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070611v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Meynet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-A Grandin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874234v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874251v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guiberteau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883047v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874244v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partick Levy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304676v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Levy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020633v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020631v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Valdez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418366v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Humbert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110925v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115011v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Guichard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130614v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418378v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177393v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cassarino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418407v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mohanna" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Commandre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piriou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaitilingom" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381951v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418419v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marcano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392366v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Mulla" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863695v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcano Niomar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panier Faustine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852164v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Juma" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paubel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863698v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ajrouche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863696v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863079v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863700v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418397v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teixeira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418358v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418346v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418374v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hortaned" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418424v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863701v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ourliac" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellin-Croyat Thierry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Duclos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gosselin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863702v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863705v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863706v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863703v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dieter" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863709v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905646v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvani Xavier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687432v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Honor&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lecordier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Susset" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jaffr&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perrin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808019v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539649v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539652v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954121v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trinit&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lusseyran" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>