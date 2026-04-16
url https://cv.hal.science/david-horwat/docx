--- v0 (2026-03-03)
+++ v1 (2026-04-16)
@@ -249,766 +249,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ru‐Doped Fe₂TiO₅ as a High‐Performance Electrocatalyst for Urea‐Assisted Water Splitting</w:t>
+                <w:t xml:space="preserve">Upcycled PET‐Derived Carbon Foam Functionalized with Cu&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;SbS&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;–Sb&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Heterostructures for Efficient Interfacial Solar Desalination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Muzammil Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kassa Belay Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammadhossein Hamrang</w:t>
+                <w:t xml:space="preserve">Enrique Rodríguez-Castellón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Bordin</w:t>
+                <w:t xml:space="preserve">Silvia Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
+                <w:t xml:space="preserve">Pawan Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 21 (39), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202412370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202506862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304097v1</w:t>
+                <w:t xml:space="preserve">hal-05304087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu-doped nanocrystal carbon dots for integrated fabrication of ultrabright luminescent solar concentrators</w:t>
+                <w:t xml:space="preserve">Synergistic Chemical and Topographical Mechanisms for Enhanced Antibacterial Activity in Dual-Phase Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahnoor Hassan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kassa Belay Ibrahim</w:t>
+                <w:t xml:space="preserve">Quentin Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jodi Gobbo</w:t>
+                <w:t xml:space="preserve">Alejandro Borroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shujie You</w:t>
+                <w:t xml:space="preserve">Aisha Saddiqa Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Ercolini</w:t>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2025.101230⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c11078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304071v1</w:t>
+                <w:t xml:space="preserve">hal-05303676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic Chemical and Topographical Mechanisms for Enhanced Antibacterial Activity in Dual-Phase Thin Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Liebgott</w:t>
+                <w:t xml:space="preserve">Ru‐Doped Fe₂TiO₅ as a High‐Performance Electrocatalyst for Urea‐Assisted Water Splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassa Belay Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Borroto</w:t>
+                <w:t xml:space="preserve">Karim Harrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aisha Saddiqa Ahmed</w:t>
+                <w:t xml:space="preserve">Mohammadhossein Hamrang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Migot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Matteo Bordin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+              <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c11078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202412370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05303676v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper oxide by spin-coating: Cost-effective deposition and post-annealing process for thin films with modulated Cu2O/CuO phase ratio</w:t>
+                <w:t xml:space="preserve">Cu-doped nanocrystal carbon dots for integrated fabrication of ultrabright luminescent solar concentrators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafae El Berjali</w:t>
+                <w:t xml:space="preserve">Mahnoor Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassa Belay Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Colas</w:t>
+                <w:t xml:space="preserve">Jodi Gobbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
+                <w:t xml:space="preserve">Shujie You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sha Shiong Ng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nur Atiqah Hamzah</w:t>
+                <w:t xml:space="preserve">Enrico Ercolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2025.140762⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp.101230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2025.101230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05223498v1</w:t>
+                <w:t xml:space="preserve">hal-05304071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upcycled PET‐Derived Carbon Foam Functionalized with Cu&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;SbS&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;–Sb&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Heterostructures for Efficient Interfacial Solar Desalination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copper oxide by spin-coating: Cost-effective deposition and post-annealing process for thin films with modulated Cu2O/CuO phase ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafae El Berjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muzammil Hussain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kassa Belay Ibrahim</w:t>
+                <w:t xml:space="preserve">Victor Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Rodríguez-Castellón</w:t>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Gross</w:t>
+                <w:t xml:space="preserve">Sha Shiong Ng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pawan Kumar</w:t>
+                <w:t xml:space="preserve">Nur Atiqah Hamzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (39), </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 826, pp.140762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202506862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2025.140762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304087v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnMgO Thin Films by Ultrasonic Spray Pyrolysis: Modulation of Optical and Electrical Properties by Post‐annealing and Magnesium Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafae El Berjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1321,948 +1321,948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition rate controls nucleation and growth during amorphous/nanocrystalline competition in sputtered Zr-Cr thin films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Z. Fernández-Gutiérrez</w:t>
+                <w:t xml:space="preserve">Nanostructured Zr-Cu metallic glass thin films with tailored electrical and optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Borroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mücklich</w:t>
+                <w:t xml:space="preserve">S. Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 936, pp.168258. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.168258⟩</w:t>
+              <w:t xml:space="preserve">, In press, 967, pp.171681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.171681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940936v1</w:t>
+                <w:t xml:space="preserve">hal-04184342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured Zr-Cu metallic glass thin films with tailored electrical and optical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Borroto</w:t>
+                <w:t xml:space="preserve">Deposition rate controls nucleation and growth during amorphous/nanocrystalline competition in sputtered Zr-Cr thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Fernández-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. de Melo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Horwat</w:t>
+                <w:t xml:space="preserve">F. Mücklich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 967, pp.171681. </w:t>
+              <w:t xml:space="preserve">, 2023, 936, pp.168258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.171681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.168258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184342v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al L2,3 near edge structure captures the dopant activation and segregation in Al-doped ZnO films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One-Step Formation of Plasmonic Cu Nanodomains in p-Type Cu 2 O Matrix Films for Enhanced Photoconversion of n-ZnO/p-Cu 2 O Heterojunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yerila Rodríguez-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fadel</w:t>
+                <w:t xml:space="preserve">Lídice Vaillant-Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ghanbaja</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Migot</w:t>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cuynet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.F. Pierson</w:t>
+                <w:t xml:space="preserve">Y. Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111880⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (11), pp.5527-5537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.2c01132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813233v1</w:t>
+                <w:t xml:space="preserve">hal-03835863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the photoluminescence spectral properties of Ce and Sm co-doped YAG ceramic for optical applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of temperature and D-sorbitol reducing agent content on the structural and optical properties of copper oxide thin films deposited by ultrasonic spray pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christyves Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanan Ali</w:t>
+                <w:t xml:space="preserve">Sourav Bose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Masschelein</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Rinnert</w:t>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Korean Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s43207-022-00207-y⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 758, pp.139435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761052v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid ellipsometric determination and mapping of alloy stoichiometry with a neural network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning the photoluminescence spectral properties of Ce and Sm co-doped YAG ceramic for optical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanan Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Masschelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pigeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Battie</w:t>
+                <w:t xml:space="preserve">A. Dauscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrià Canós Valero</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.457147⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Korean Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (5), pp.679-685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43207-022-00207-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053491v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Step Formation of Plasmonic Cu Nanodomains in p-Type Cu 2 O Matrix Films for Enhanced Photoconversion of n-ZnO/p-Cu 2 O Heterojunctions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yerila Rodríguez-Martínez</w:t>
+                <w:t xml:space="preserve">Rapid ellipsometric determination and mapping of alloy stoichiometry with a neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Battie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrià Canós Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lídice Vaillant-Roca</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aotmane En Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.2c01132⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (8), pp.2117-2120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.457147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835863v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature and D-sorbitol reducing agent content on the structural and optical properties of copper oxide thin films deposited by ultrasonic spray pyrolysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Al L2,3 near edge structure captures the dopant activation and segregation in Al-doped ZnO films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christyves Chevallier</w:t>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sourav Bose</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Horwat</w:t>
+                <w:t xml:space="preserve">S. Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+                <w:t xml:space="preserve">J.F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 758, pp.139435. </w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 246, pp.111880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751713v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth kinetics and origin of residual stress of two-phase crystalline-amorphous nanostructured films</w:t>
               </w:r>
@@ -2274,77 +2274,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mücklich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 129 (14), pp.145301. </w:t>
@@ -2376,429 +2376,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue emission and twin structure of p-type copper iodide thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Mathieu</w:t>
+                <w:t xml:space="preserve">Elaboration of high-transparency ZnO thin films by ultrasonic spray pyrolysis with fast growth rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourav Bose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christyves Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2021.101500⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 156, pp.106945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2021.106945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620171v1</w:t>
+                <w:t xml:space="preserve">hal-03247120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of high-transparency ZnO thin films by ultrasonic spray pyrolysis with fast growth rate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+                <w:t xml:space="preserve">Composition-driven transition from amorphous to crystalline films enables bottom-up design of functional surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. C García-Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2021.106945⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 538, pp.148133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03247120v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition-driven transition from amorphous to crystalline films enables bottom-up design of functional surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Borroto</w:t>
+                <w:t xml:space="preserve">Blue emission and twin structure of p-type copper iodide thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Madkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C. C García-Wong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Migot</w:t>
+                <w:t xml:space="preserve">Alaa E. Giba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pilloud</w:t>
+                <w:t xml:space="preserve">S. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 538, pp.148133. </w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.101500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2021.101500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278460v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to: Influence of magnesium doping on microstructure, optical and photocatalytic activity of zinc oxide thin films synthesis by sol–gel route</w:t>
               </w:r>
@@ -3052,103 +3052,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White light emission from Sm-doped YAG ceramic controlled by the excitation wavelengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanan Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Masschelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dauscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Laser Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 142, pp.107223. </w:t>
@@ -3238,51 +3238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Gago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (22), pp.2000848. </w:t>
@@ -3314,494 +3314,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial strain defines the self-organization of epitaxial MoO2 flakes and porous films on sapphire: experiments and modelling</w:t>
+                <w:t xml:space="preserve">Morphological and chemical dynamics upon electrochemical cyclic sodiation of electrochromic tungsten oxide coatings extracted by in situ ellipsometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. de Melo</w:t>
+                <w:t xml:space="preserve">Alexandre Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Torres-Costa</w:t>
+                <w:t xml:space="preserve">Mickaël Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. González</w:t>
+                <w:t xml:space="preserve">Laurent Broch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ruediger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. de Melo</w:t>
+                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.145875⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (12), pp.3766-3772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.389063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278511v1</w:t>
+                <w:t xml:space="preserve">hal-02558316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards enhanced durability of electrochromic WO3 interfaced with liquid or ceramic sodium-based electrolytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Tresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Stein</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 360, pp.136931. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and chemical dynamics upon electrochemical cyclic sodiation of electrochromic tungsten oxide coatings extracted by in situ ellipsometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Zimmer</w:t>
+                <w:t xml:space="preserve">Interfacial strain defines the self-organization of epitaxial MoO2 flakes and porous films on sapphire: experiments and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Torres-Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Gilliot</w:t>
+                <w:t xml:space="preserve">Y. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Broch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Stein</w:t>
+                <w:t xml:space="preserve">A. Ruediger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (12), pp.3766-3772. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 514, pp.145875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.389063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.145875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558316v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coloration mechanism of electrochromic Na x WO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Tresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Broch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kessein Eric Tillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3999,90 +3999,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-Transparent p-Cu₂O/n-ZnO Nanoscale-Film Heterojunctions for Photodetection and Photovoltaic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aotmane En Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (7), pp.4358-4366. </w:t>
@@ -4114,351 +4114,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing oxygen reduction reaction of YSZ/La2NiO4+δ using an ultrathin La2NiO4+δ interfacial layer</w:t>
+                <w:t xml:space="preserve">Wurtzite CoO: a direct band gap oxide suitable for a photovoltaic absorber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messaoud Benamira</w:t>
+                <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Ringuedé</w:t>
+                <w:t xml:space="preserve">H. Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Cassir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Horwat</w:t>
+                <w:t xml:space="preserve">Y. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Lenormand</w:t>
+                <w:t xml:space="preserve">X. Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 746, pp.413-420. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (99), pp.13949-13952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.02.339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8cc06777e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744173v1</w:t>
+                <w:t xml:space="preserve">hal-04962289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WTe₂ Synthesis by Tellurization of W Precursors Using Isothermal Close Space Vapor Transport Annealing</w:t>
+                <w:t xml:space="preserve">Enhancing oxygen reduction reaction of YSZ/La2NiO4+δ using an ultrathin La2NiO4+δ interfacial layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osvaldo de Melo</w:t>
+                <w:t xml:space="preserve">Messaoud Benamira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Sánchez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claudia de Melo</w:t>
+                <w:t xml:space="preserve">Armelle Ringuedé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basilio J. García</w:t>
+                <w:t xml:space="preserve">Michel Cassir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201800425⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 746, pp.413-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.02.339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278541v1</w:t>
+                <w:t xml:space="preserve">hal-01744173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Homoepitaxial Growth in Sputtered NiO Thin Films: An Effective Approach to Tune the Crystallization, Preferred Growth Orientation, and Electrical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4467,1174 +4467,1174 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (9), pp.1800191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssr.201800191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of substrate temperature on the deposition of Al-doped ZnO thin films using high power impulse magnetron sputtering</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tunable Localized Surface Plasmon Resonance and Broadband Visible Photoresponse of Cu Nanoparticles/ZnO Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Battie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aotmane En Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.04.089⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (47), pp.40958-40965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b17194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962279v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Localized Surface Plasmon Resonance and Broadband Visible Photoresponse of Cu Nanoparticles/ZnO Surfaces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of substrate temperature on the deposition of Al-doped ZnO thin films using high power impulse magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mickan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulf Helmersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b17194⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 347, pp.245-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.04.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899428v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Blue to White luminescence in Cerium-doped Aluminum Oxynitride: Electronic Structure and Local Chemistry Perspectives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WTe₂ Synthesis by Tellurization of W Precursors Using Isothermal Close Space Vapor Transport Annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Flavio Soldera</w:t>
+                <w:t xml:space="preserve">Osvaldo de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilio J. García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b06992⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 215 (23), pp.1800425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201800425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281682v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultraviolet optical excitation of near infrared emission of Yb-doped crystalline aluminum oxynitride thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa E Giba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mücklich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 124 (3), pp.033102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5040340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of residual stresses in perovskite films for capacitor applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Leibenguth</w:t>
+                <w:t xml:space="preserve">From Blue to White luminescence in Cerium-doped Aluminum Oxynitride: Electronic Structure and Local Chemistry Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa E Giba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Slawik</w:t>
+                <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.S. Coelho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Horwat</w:t>
+                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 648, pp.21-25. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (37), pp.21623-21631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2018.01.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b06992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962291v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local structure and point defects-dependent Area-Selective Atomic Layer Deposition Approach for Facile Synthesis of p-Cu₂O/n-ZnO Segmented Nano-junctions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of residual stresses in perovskite films for capacitor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Montaigne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+                <w:t xml:space="preserve">E. Ramos-Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leibenguth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Slawik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.S. Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b12584⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 648, pp.21-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2018.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278609v1</w:t>
+                <w:t xml:space="preserve">hal-04962291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical promotion of propylene combustion on Ag catalytic coatings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Boreave</w:t>
+                <w:t xml:space="preserve">Local structure and point defects-dependent Area-Selective Atomic Layer Deposition Approach for Facile Synthesis of p-Cu₂O/n-ZnO Segmented Nano-junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Burel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Gaillard</w:t>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catcom.2017.10.005⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (43), pp.37671-37678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b12584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705341v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wurtzite CoO: a direct band gap oxide suitable for a photovoltaic absorber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical promotion of propylene combustion on Ag catalytic coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kalaitzidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Wang</w:t>
+                <w:t xml:space="preserve">T. Cavoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ge</w:t>
+                <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Chen</w:t>
+                <w:t xml:space="preserve">L. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Meng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+                <w:t xml:space="preserve">F. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 54 (99), pp.13949-13952. </w:t>
+              <w:t xml:space="preserve">Catalysis Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 104, pp.28-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8cc06777e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catcom.2017.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962289v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling refractive index in AlN films by texture and crystallinity manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa E Giba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Easwarakhanthan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5692,334 +5692,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong room-temperature blue emission from rapid-thermal annealed cerium-doped aluminum (oxy)nitride thin films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
+                <w:t xml:space="preserve">Restoring the Properties of Transparent Al-doped ZnO Thin Film Electrodes Exposed to Ambient Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mickan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulf Helmersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.7b00233⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (27), pp.14426-14433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b03020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281671v1</w:t>
+                <w:t xml:space="preserve">hal-04962281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoring the Properties of Transparent Al-doped ZnO Thin Film Electrodes Exposed to Ambient Air</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Stoffel</w:t>
+                <w:t xml:space="preserve">Strong room-temperature blue emission from rapid-thermal annealed cerium-doped aluminum (oxy)nitride thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa E Giba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pigeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Soldera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (27), pp.14426-14433. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (8), pp.1945-1953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b03020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.7b00233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962281v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen chemical state in N-doped Cu2O thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6092,64 +6092,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room temperature self-assembled growth of vertically aligned columnar copper oxide nanocomposite thin films on unmatched substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6220,866 +6220,866 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel sputtered Pd mesh architecture as an advanced electrocatalyst for highly efficient hydrogen production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electronic structures of Cu2O, Cu4O3, and CuO: A joint experimental and theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio de Lucas-Consuegra</w:t>
+                <w:t xml:space="preserve">Stephan Lany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana de la Osa</w:t>
+                <w:t xml:space="preserve">Yannick Fagot-Revurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Calcerrada</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yuan Ping Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.05.004⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (24), pp.245418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.245418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962297v1</w:t>
+                <w:t xml:space="preserve">hal-01430765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature deposition of homogeneous, highly transparent and conductive Al-doped ZnO films by reactive high power impulse magnetron sputtering</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Local heteroepitaxial growth to promote the selective growth orientation, crystallization and interband transition of sputtered NiO thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Muller</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.07.020⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (10), pp.1732-1739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ce02419f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969823v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New strategies for the synthesis of ZnO and Al‐doped ZnO films by reactive magnetron sputtering at room temperature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Local Structure-Driven Localized Surface Plasmon Absorption and Enhanced Photoluminescence in ZnO-Au Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chamorro</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Battie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aotmane En Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Soldera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201600136⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (51), pp.29405-29413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b09974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962283v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local heteroepitaxial growth to promote the selective growth orientation, crystallization and interband transition of sputtered NiO thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Room temperature deposition of homogeneous, highly transparent and conductive Al-doped ZnO films by reactive high power impulse magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mickan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulf Helmersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Soldera</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ce02419f⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 157, pp.742-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962294v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structures of Cu2O, Cu4O3, and CuO: A joint experimental and theoretical study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yong Wang</w:t>
+                <w:t xml:space="preserve">A novel sputtered Pd mesh architecture as an advanced electrocatalyst for highly efficient hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio de Lucas-Consuegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Lany</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Ana de la Osa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Fagot-Revurat</w:t>
+                <w:t xml:space="preserve">Ana Calcerrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Ping Chen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José Linares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (24), pp.245418. </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 321, pp.248-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.245418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430765v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Structure-Driven Localized Surface Plasmon Absorption and Enhanced Photoluminescence in ZnO-Au Thin Films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">New strategies for the synthesis of ZnO and Al‐doped ZnO films by reactive magnetron sputtering at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mickan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chamorro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (51), pp.29405-29413. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (10-12), pp.951-957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b09974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201600136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899484v1</w:t>
+                <w:t xml:space="preserve">hal-04962283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the structure and preferred orientation in reactively sputtered copper oxide thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7270,1325 +7270,1325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Effective Medium Theory to Extract the Optical Properties of Two-Dimensional Nonspherical Metallic Nanoparticle Layers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">William Chamorro</w:t>
+                <w:t xml:space="preserve">Transmittance enhancement and optical band gap widening of Cu2O thin films after air annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Miska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mücklich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp4119343⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4865957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293261v1</w:t>
+                <w:t xml:space="preserve">hal-01284785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of solvent on humidity sensing of sol-gel deposited ZnO thin films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Azzedine Telia</w:t>
+                <w:t xml:space="preserve">Electrochemical activation of Au nanoparticles for the selective partial oxidation of methanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gonzalez-Cobos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Salah Aida</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boubaker Boudine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. L. Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Lucas-Consuegra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2013130471⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 317, pp.293-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2014.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293262v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical activation of Au nanoparticles for the selective partial oxidation of methanol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Gonzalez-Cobos</w:t>
+                <w:t xml:space="preserve">Influence of solvent on humidity sensing of sol-gel deposited ZnO thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahra Boukaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Telia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Salah Aida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubaker Boudine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2014.06.022⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2013130471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293268v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Modification of the Microstructure and Electrical Properties of Multifunctional Au-YSZ Nanocomposite Thin Films by Laser Interference Patterning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Catrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Luis Endrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (16), pp.13707-13715. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/am503160w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of Oxidation of NdNiO3-delta Thermochromic Thin Films Synthesized by a Two-Step Method in Soft Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Capon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvère Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Endrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118 (11), pp.5908-5917. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp4111597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the preferred orientation in sputter-deposited Cu2O thin films: Influence of the initial growth stage and homoepitaxial growth mechanism</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+                <w:t xml:space="preserve">Generalized Effective Medium Theory to Extract the Optical Properties of Two-Dimensional Nonspherical Metallic Nanoparticle Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Battie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aotmane En Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Chamorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.05.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (9), pp.4899-4905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp4119343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01293265v1</w:t>
+                <w:t xml:space="preserve">hal-01293261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing temperature-induced ordering in supersaturated Ti-1 (-) xAlxN coatings by electronic structure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative analysis of Cr-B coatings deposited by magnetron sputtering in DC and HIPIMS modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ramzan</w:t>
+                <w:t xml:space="preserve">Ph. V. Kiryukhantsev-Korneev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Blomqvist</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. A. Levashov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 242, pp.207-213. </w:t>
+              <w:t xml:space="preserve">Pis'ma v Zhurnal Tekhnicheskoi Fiziki / Technical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (7), pp.614-617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.10.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S1063785014070219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01293264v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of Cr-B coatings deposited by magnetron sputtering in DC and HIPIMS modes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ph. V. Kiryukhantsev-Korneev</w:t>
+                <w:t xml:space="preserve">Controlling the preferred orientation in sputter-deposited Cu2O thin films: Influence of the initial growth stage and homoepitaxial growth mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Soldera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pis'ma v Zhurnal Tekhnicheskoi Fiziki / Technical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1063785014070219⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.207-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293266v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmittance enhancement and optical band gap widening of Cu2O thin films after air annealing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yong Wang</w:t>
+                <w:t xml:space="preserve">Probing temperature-induced ordering in supersaturated Ti-1 (-) xAlxN coatings by electronic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arhammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Endrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Miska</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Mücklich</w:t>
+                <w:t xml:space="preserve">Andreas Blomqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 242, pp.207-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.10.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4865957⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01284785v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-room temperature single-domain epitaxy of reactively sputtered ZnO films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chamorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Miska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (23), </w:t>
@@ -8678,51 +8678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Rashkovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoly Kovalev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Miska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3, </w:t>
@@ -8760,51 +8760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of laser interference patterning on microstructure and friction behavior of gold/yttria-stabilized zirconia nanocomposite thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Catrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8812,51 +8812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Mücklich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (6), pp.879-885. </w:t>
@@ -8907,77 +8907,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the deactivation of the dopant and electronic structure in reactively sputtered transparent Al-doped ZnO thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Capon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joakim Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9028,103 +9028,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between ultrathin films of YSZ deposited at the solid oxide fuel cell cathode/electrolyte interface by atomic layer deposition, dip-coating or sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messaoud Benamira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Ringuede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cassir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Fuels and Energy Science Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2, pp.87-99. </w:t>
@@ -9194,64 +9194,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High quality ZnMgAlO thin films by ultrasonic spray pyrolysis: tuning of optoelectronic properties for use as TCO, window layer, and buffer layer in all-oxide solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafae El Berjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9360,103 +9360,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a two-step process based on ultrasonic spray pyrolysis to optimize optical and electrical properties of ZnMgAlO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafae El Berjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society (E-MRS) Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Materials Research Society (E-MRS), May 2023, Strasbourg, France</w:t>
@@ -9485,103 +9485,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the precursor concentration on structural properties of ZnO thin films by ultrasonic spray pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourav Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society (E-MRS) Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
@@ -9662,51 +9662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Plasma Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Garmisch-Partenkirchen, Germany</w:t>
@@ -9774,51 +9774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Müklich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10052,51 +10052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Plasma Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Erfurt, France</w:t>
@@ -10397,51 +10397,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304558v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ahmia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benamira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Messaadia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Masmoudi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2025.113038" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304097v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassa Belay Ibrahim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Harrath" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadhossein Hamrang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bordin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202412370" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304071v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnoor Hassan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Gobbo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujie You" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ercolini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2025.101230" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303676v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Liebgott" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Saddiqa Ahmed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c11078" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223498v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae El Berjali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Colas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Shiong Ng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Atiqah Hamzah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140762" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304087v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzammil Hussain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rodr&#237;guez-Castell&#243;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gross" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202506862" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720940v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borroto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaslin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liebgott" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.176270" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962285v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marie L&#246;&#223;lein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Merz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerila Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sch&#228;fer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Gr&#252;tzmacher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.04.212" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940936v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#252;cklich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.168258" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184342v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Melo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171681" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813233v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fadel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cuynet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pierson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111880" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761052v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Ali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masschelein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pigeat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauscher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rinnert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43207-022-00207-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Battie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Can&#243;s Valero" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aotmane En Naciri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.457147" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835863v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;dice Vaillant-Roca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.2c01132" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751713v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Bose" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139435" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278772v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Pierson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044029" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620171v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Madkhali" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jullien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa E. Giba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.101500" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247120v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2021.106945" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278460v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. C Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pilloud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148133" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962299v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Ameur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Boudine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Laidoudi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Khennoucha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-021-04523-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266245v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-021-04486-w" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278415v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2021.107223" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03021275v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Yunda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gago" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000848" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278511v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Melo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torres-Costa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruediger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145875" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931228v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tresse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horwat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136931" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02558316v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gilliot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.389063" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900737v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kessein Eric Tillous" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.001104" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281647v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa E Giba" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pigeat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bruyere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Soldera" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1830" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02390743v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Melo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00808" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744173v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Benamira" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ringued&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cassir" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.02.339" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278541v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo de Melo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a S&#225;nchez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilio J. Garc&#237;a" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800425" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962287v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Soldera" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201800191" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962279v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mickan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Helmersson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.04.089" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899428v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b17194" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281682v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b06992" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281654v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5040340" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962291v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ramos-Moore" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leibenguth" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Slawik" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Coelho" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.01.011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278609v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b12584" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705341v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kalaitzidou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavoue" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2017.10.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962289v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ge" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Meng" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06777e" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281702v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Easwarakhanthan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;cklich" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.06.057" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281671v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00233" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962281v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b03020" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962293v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979140" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962292v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soldera" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10540-6" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962297v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Lucas-Consuegra" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de la Osa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Calcerrada" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Linares" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.05.004" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969823v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.07.020" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962283v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chamorro" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201600136" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962294v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce02419f" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430765v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Lany" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Ping Chen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.245418" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899484v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09974" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293639v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.02.028" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK0ZF2D7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962298v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n P&#233;rez-Tanoira" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Kinnari" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n P&#233;rez-Jorge" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique G&#243;mez-Barrena" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-015-5625-x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293261v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4119343" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293262v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahra Boukaous" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Telia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salah Aida" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubaker Boudine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013130471" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CQWTLGPR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293268v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez-Cobos" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Valverde" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Lucas-Consuegra" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2014.06.022" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3GV74ZC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283893v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Catrin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Endrino" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am503160w" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293260v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Endrino" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4111597" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293265v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.05.008" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLC3P1P1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293264v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arhammar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramzan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Blomqvist" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.10.054" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DCSK9CM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293266v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. V. Kiryukhantsev-Korneev" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Levashov" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063785014070219" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284785v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilloud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865957" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285173v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/23/235107" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285180v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo A. Mosquera" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Rashkovskiy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Kovalev" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01714" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326654v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Raillard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2011.443" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569420v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Andersson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/13/132003" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862988v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ringuede" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876973X01002010087" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625058v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3002565" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04107938v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247128v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052137v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy Fadel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuynet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Soldera" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371863v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;klich" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005452v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052173v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752485v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INPL025N" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304558v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ahmia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benamira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Messaadia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Masmoudi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2025.113038" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304087v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzammil Hussain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassa Belay Ibrahim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rodr&#237;guez-Castell&#243;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gross" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202506862" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303676v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Liebgott" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Saddiqa Ahmed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c11078" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304097v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Harrath" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadhossein Hamrang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bordin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202412370" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304071v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnoor Hassan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Gobbo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujie You" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ercolini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2025.101230" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae El Berjali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Colas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Shiong Ng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Atiqah Hamzah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140762" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720940v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borroto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaslin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liebgott" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.176270" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962285v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marie L&#246;&#223;lein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Merz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerila Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sch&#228;fer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Gr&#252;tzmacher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.04.212" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184342v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Melo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171681" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940936v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#252;cklich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.168258" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835863v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;dice Vaillant-Roca" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Battie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.2c01132" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751713v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Bose" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139435" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761052v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Ali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masschelein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pigeat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauscher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rinnert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43207-022-00207-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053491v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Can&#243;s Valero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aotmane En Naciri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.457147" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813233v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fadel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cuynet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pierson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111880" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278772v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Pierson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044029" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247120v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2021.106945" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278460v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. C Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pilloud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148133" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620171v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Madkhali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jullien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa E. Giba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.101500" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962299v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Ameur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Boudine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Laidoudi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Khennoucha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-021-04523-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266245v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-021-04486-w" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278415v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2021.107223" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03021275v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Yunda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gago" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000848" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02558316v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gilliot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.389063" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931228v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tresse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horwat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136931" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278511v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Melo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torres-Costa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruediger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145875" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900737v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kessein Eric Tillous" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.001104" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281647v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa E Giba" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pigeat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bruyere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Soldera" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1830" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02390743v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Melo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00808" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962289v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ge" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Meng" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06777e" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744173v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Benamira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ringued&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cassir" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.02.339" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962287v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Soldera" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201800191" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899428v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b17194" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962279v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mickan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Helmersson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.04.089" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278541v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo de Melo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a S&#225;nchez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilio J. Garc&#237;a" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800425" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281654v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5040340" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281682v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b06992" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962291v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ramos-Moore" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leibenguth" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Slawik" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Coelho" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.01.011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278609v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b12584" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705341v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kalaitzidou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavoue" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2017.10.005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281702v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Easwarakhanthan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;cklich" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.06.057" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962281v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b03020" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281671v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00233" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962293v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979140" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962292v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soldera" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10540-6" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430765v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Lany" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Ping Chen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.245418" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962294v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce02419f" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899484v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chamorro" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09974" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969823v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.07.020" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962297v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Lucas-Consuegra" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de la Osa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Calcerrada" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Linares" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.05.004" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962283v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201600136" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293639v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.02.028" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK0ZF2D7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962298v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n P&#233;rez-Tanoira" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Kinnari" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n P&#233;rez-Jorge" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique G&#243;mez-Barrena" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-015-5625-x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284785v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilloud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865957" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293268v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez-Cobos" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Valverde" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Lucas-Consuegra" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2014.06.022" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3GV74ZC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293262v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahra Boukaous" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Telia" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salah Aida" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubaker Boudine" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013130471" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CQWTLGPR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283893v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Catrin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Endrino" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am503160w" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293260v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Endrino" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4111597" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293261v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4119343" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293266v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. V. Kiryukhantsev-Korneev" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Levashov" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063785014070219" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293265v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.05.008" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLC3P1P1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293264v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arhammar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramzan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Blomqvist" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.10.054" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DCSK9CM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285173v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/23/235107" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285180v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo A. Mosquera" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Rashkovskiy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Kovalev" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01714" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326654v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Raillard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2011.443" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569420v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Andersson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/13/132003" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862988v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ringuede" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876973X01002010087" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625058v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3002565" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04107938v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247128v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052137v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy Fadel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuynet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Soldera" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371863v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;klich" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005452v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052173v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752485v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INPL025N" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>