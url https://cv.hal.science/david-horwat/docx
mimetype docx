--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -249,766 +249,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upcycled PET‐Derived Carbon Foam Functionalized with Cu&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;SbS&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;–Sb&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Heterostructures for Efficient Interfacial Solar Desalination</w:t>
+                <w:t xml:space="preserve">Synergistic Chemical and Topographical Mechanisms for Enhanced Antibacterial Activity in Dual-Phase Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muzammil Hussain</w:t>
+                <w:t xml:space="preserve">Quentin Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kassa Belay Ibrahim</w:t>
+                <w:t xml:space="preserve">Alejandro Borroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Rodríguez-Castellón</w:t>
+                <w:t xml:space="preserve">Aisha Saddiqa Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Gross</w:t>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pawan Kumar</w:t>
+                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (39), </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202506862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c11078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304087v1</w:t>
+                <w:t xml:space="preserve">hal-05303676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic Chemical and Topographical Mechanisms for Enhanced Antibacterial Activity in Dual-Phase Thin Films</w:t>
+                <w:t xml:space="preserve">Ru‐Doped Fe₂TiO₅ as a High‐Performance Electrocatalyst for Urea‐Assisted Water Splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Liebgott</w:t>
+                <w:t xml:space="preserve">Kassa Belay Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Borroto</w:t>
+                <w:t xml:space="preserve">Karim Harrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aisha Saddiqa Ahmed</w:t>
+                <w:t xml:space="preserve">Mohammadhossein Hamrang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Migot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Matteo Bordin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+              <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c11078⟩</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202412370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05303676v1</w:t>
+                <w:t xml:space="preserve">hal-05304097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ru‐Doped Fe₂TiO₅ as a High‐Performance Electrocatalyst for Urea‐Assisted Water Splitting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cu-doped nanocrystal carbon dots for integrated fabrication of ultrabright luminescent solar concentrators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahnoor Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassa Belay Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Harrath</w:t>
+                <w:t xml:space="preserve">Jodi Gobbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammadhossein Hamrang</w:t>
+                <w:t xml:space="preserve">Shujie You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Bordin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
+                <w:t xml:space="preserve">Enrico Ercolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp.101230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202412370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2025.101230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304097v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu-doped nanocrystal carbon dots for integrated fabrication of ultrabright luminescent solar concentrators</w:t>
+                <w:t xml:space="preserve">Copper oxide by spin-coating: Cost-effective deposition and post-annealing process for thin films with modulated Cu2O/CuO phase ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahnoor Hassan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kassa Belay Ibrahim</w:t>
+                <w:t xml:space="preserve">Wafae El Berjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jodi Gobbo</w:t>
+                <w:t xml:space="preserve">Victor Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shujie You</w:t>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Ercolini</w:t>
+                <w:t xml:space="preserve">Sha Shiong Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nur Atiqah Hamzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2025.101230⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 826, pp.140762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2025.140762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304071v1</w:t>
+                <w:t xml:space="preserve">hal-05223498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper oxide by spin-coating: Cost-effective deposition and post-annealing process for thin films with modulated Cu2O/CuO phase ratio</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Upcycled PET‐Derived Carbon Foam Functionalized with Cu&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;SbS&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;–Sb&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Heterostructures for Efficient Interfacial Solar Desalination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Colas</w:t>
+                <w:t xml:space="preserve">Muzammil Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassa Belay Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
+                <w:t xml:space="preserve">Enrique Rodríguez-Castellón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sha Shiong Ng</w:t>
+                <w:t xml:space="preserve">Silvia Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nur Atiqah Hamzah</w:t>
+                <w:t xml:space="preserve">Pawan Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 826, pp.140762. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (39), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2025.140762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202506862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223498v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnMgO Thin Films by Ultrasonic Spray Pyrolysis: Modulation of Optical and Electrical Properties by Post‐annealing and Magnesium Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafae El Berjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1321,1484 +1321,1484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured Zr-Cu metallic glass thin films with tailored electrical and optical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Borroto</w:t>
+                <w:t xml:space="preserve">Deposition rate controls nucleation and growth during amorphous/nanocrystalline competition in sputtered Zr-Cr thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Fernández-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Migot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Horwat</w:t>
+                <w:t xml:space="preserve">F. Mücklich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 967, pp.171681. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.171681⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 936, pp.168258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.168258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184342v1</w:t>
+                <w:t xml:space="preserve">hal-03940936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition rate controls nucleation and growth during amorphous/nanocrystalline competition in sputtered Zr-Cr thin films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Z. Fernández-Gutiérrez</w:t>
+                <w:t xml:space="preserve">Nanostructured Zr-Cu metallic glass thin films with tailored electrical and optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Borroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mücklich</w:t>
+                <w:t xml:space="preserve">C. de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 936, pp.168258. </w:t>
+              <w:t xml:space="preserve">, In press, 967, pp.171681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.168258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.171681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940936v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Step Formation of Plasmonic Cu Nanodomains in p-Type Cu 2 O Matrix Films for Enhanced Photoconversion of n-ZnO/p-Cu 2 O Heterojunctions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning the photoluminescence spectral properties of Ce and Sm co-doped YAG ceramic for optical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lídice Vaillant-Roca</w:t>
+                <w:t xml:space="preserve">Hanan Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Migot</w:t>
+                <w:t xml:space="preserve">P. Masschelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Battie</w:t>
+                <w:t xml:space="preserve">P. Pigeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dauscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.2c01132⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Korean Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (5), pp.679-685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43207-022-00207-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835863v1</w:t>
+                <w:t xml:space="preserve">hal-04761052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature and D-sorbitol reducing agent content on the structural and optical properties of copper oxide thin films deposited by ultrasonic spray pyrolysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
+                <w:t xml:space="preserve">Rapid ellipsometric determination and mapping of alloy stoichiometry with a neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Battie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrià Canós Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aotmane En Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139435⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (8), pp.2117-2120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.457147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751713v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the photoluminescence spectral properties of Ce and Sm co-doped YAG ceramic for optical applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Al L2,3 near edge structure captures the dopant activation and segregation in Al-doped ZnO films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pigeat</w:t>
+                <w:t xml:space="preserve">C. Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dauscher</w:t>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Rinnert</w:t>
+                <w:t xml:space="preserve">S. Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Korean Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s43207-022-00207-y⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 246, pp.111880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761052v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid ellipsometric determination and mapping of alloy stoichiometry with a neural network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrià Canós Valero</w:t>
+                <w:t xml:space="preserve">Effect of temperature and D-sorbitol reducing agent content on the structural and optical properties of copper oxide thin films deposited by ultrasonic spray pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christyves Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourav Bose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.457147⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 758, pp.139435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053491v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al L2,3 near edge structure captures the dopant activation and segregation in Al-doped ZnO films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Migot</w:t>
+                <w:t xml:space="preserve">One-Step Formation of Plasmonic Cu Nanodomains in p-Type Cu 2 O Matrix Films for Enhanced Photoconversion of n-ZnO/p-Cu 2 O Heterojunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yerila Rodríguez-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cuynet</w:t>
+                <w:t xml:space="preserve">Lídice Vaillant-Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Pierson</w:t>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 246, pp.111880. </w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (11), pp.5527-5537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.2c01132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813233v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth kinetics and origin of residual stress of two-phase crystalline-amorphous nanostructured films</w:t>
+                <w:t xml:space="preserve">Composition-driven transition from amorphous to crystalline films enables bottom-up design of functional surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. C García-Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Mücklich</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0044029⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 538, pp.148133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278772v1</w:t>
+                <w:t xml:space="preserve">hal-03278460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of high-transparency ZnO thin films by ultrasonic spray pyrolysis with fast growth rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourav Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 156, pp.106945. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2021.106945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition-driven transition from amorphous to crystalline films enables bottom-up design of functional surfaces</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blue emission and twin structure of p-type copper iodide thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pilloud</w:t>
+                <w:t xml:space="preserve">O. Madkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa E. Giba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148133⟩</w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.101500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2021.101500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278460v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue emission and twin structure of p-type copper iodide thin films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+                <w:t xml:space="preserve">Growth kinetics and origin of residual stress of two-phase crystalline-amorphous nanostructured films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mathieu</w:t>
+                <w:t xml:space="preserve">J. F Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mücklich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27, pp.101500. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (14), pp.145301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2021.101500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0044029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620171v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to: Influence of magnesium doping on microstructure, optical and photocatalytic activity of zinc oxide thin films synthesis by sol–gel route</w:t>
               </w:r>
@@ -3052,103 +3052,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White light emission from Sm-doped YAG ceramic controlled by the excitation wavelengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanan Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Masschelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dauscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Laser Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 142, pp.107223. </w:t>
@@ -3180,628 +3180,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ monitoring of alkanethiol self-assembly onto zinc selenide: the role of substrate pretreatment and its implication in bacterial attachment</w:t>
+                <w:t xml:space="preserve">Morphological and chemical dynamics upon electrochemical cyclic sodiation of electrochromic tungsten oxide coatings extracted by in situ ellipsometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Yunda</w:t>
+                <w:t xml:space="preserve">Alexandre Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Quilès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Horwat</w:t>
+                <w:t xml:space="preserve">Mickaël Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raúl Gago</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Laurent Broch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202000848⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (12), pp.3766-3772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.389063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03021275v1</w:t>
+                <w:t xml:space="preserve">hal-02558316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and chemical dynamics upon electrochemical cyclic sodiation of electrochromic tungsten oxide coatings extracted by in situ ellipsometry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interfacial strain defines the self-organization of epitaxial MoO2 flakes and porous films on sapphire: experiments and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Broch</w:t>
+                <w:t xml:space="preserve">O. de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
+                <w:t xml:space="preserve">V. Torres-Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Stein</w:t>
+                <w:t xml:space="preserve">Y. González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruediger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.389063⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 514, pp.145875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.145875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558316v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards enhanced durability of electrochromic WO3 interfaced with liquid or ceramic sodium-based electrolytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Tresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 360, pp.136931. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial strain defines the self-organization of epitaxial MoO2 flakes and porous films on sapphire: experiments and modelling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ monitoring of alkanethiol self-assembly onto zinc selenide: the role of substrate pretreatment and its implication in bacterial attachment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Torres-Costa</w:t>
+                <w:t xml:space="preserve">Elena Yunda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. González</w:t>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ruediger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. de Melo</w:t>
+                <w:t xml:space="preserve">Raúl Gago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 514, pp.145875. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (22), pp.2000848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.145875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admi.202000848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278511v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coloration mechanism of electrochromic Na x WO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Tresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Broch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kessein Eric Tillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3999,90 +3999,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-Transparent p-Cu₂O/n-ZnO Nanoscale-Film Heterojunctions for Photodetection and Photovoltaic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aotmane En Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (7), pp.4358-4366. </w:t>
@@ -4114,351 +4114,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wurtzite CoO: a direct band gap oxide suitable for a photovoltaic absorber</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+                <w:t xml:space="preserve">Tunable Localized Surface Plasmon Resonance and Broadband Visible Photoresponse of Cu Nanoparticles/ZnO Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Battie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aotmane En Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8cc06777e⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (47), pp.40958-40965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b17194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962289v1</w:t>
+                <w:t xml:space="preserve">hal-02899428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing oxygen reduction reaction of YSZ/La2NiO4+δ using an ultrathin La2NiO4+δ interfacial layer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Cassir</w:t>
+                <w:t xml:space="preserve">Effect of substrate temperature on the deposition of Al-doped ZnO thin films using high power impulse magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mickan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulf Helmersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.02.339⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 347, pp.245-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.04.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744173v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Homoepitaxial Growth in Sputtered NiO Thin Films: An Effective Approach to Tune the Crystallization, Preferred Growth Orientation, and Electrical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4467,1559 +4437,1589 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (9), pp.1800191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssr.201800191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Localized Surface Plasmon Resonance and Broadband Visible Photoresponse of Cu Nanoparticles/ZnO Surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WTe₂ Synthesis by Tellurization of W Precursors Using Isothermal Close Space Vapor Transport Annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osvaldo de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilio J. García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b17194⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 215 (23), pp.1800425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201800425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899428v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of substrate temperature on the deposition of Al-doped ZnO thin films using high power impulse magnetron sputtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing oxygen reduction reaction of YSZ/La2NiO4+δ using an ultrathin La2NiO4+δ interfacial layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messaoud Benamira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Ringuedé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cassir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Mickan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.04.089⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 746, pp.413-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.02.339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962279v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WTe₂ Synthesis by Tellurization of W Precursors Using Isothermal Close Space Vapor Transport Annealing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Blue to White luminescence in Cerium-doped Aluminum Oxynitride: Electronic Structure and Local Chemistry Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa E Giba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pigeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osvaldo de Melo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Basilio J. García</w:t>
+                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201800425⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (37), pp.21623-21631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b06992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278541v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultraviolet optical excitation of near infrared emission of Yb-doped crystalline aluminum oxynitride thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa E Giba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mücklich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 124 (3), pp.033102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5040340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Blue to White luminescence in Cerium-doped Aluminum Oxynitride: Electronic Structure and Local Chemistry Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alaa E Giba</w:t>
+                <w:t xml:space="preserve">Estimation of residual stresses in perovskite films for capacitor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ramos-Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leibenguth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pigeat</w:t>
+                <w:t xml:space="preserve">S. Slawik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Flavio Soldera</w:t>
+                <w:t xml:space="preserve">R.S. Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122 (37), pp.21623-21631. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 648, pp.21-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b06992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2018.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281682v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of residual stresses in perovskite films for capacitor applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local structure and point defects-dependent Area-Selective Atomic Layer Deposition Approach for Facile Synthesis of p-Cu₂O/n-ZnO Segmented Nano-junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ramos-Moore</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Horwat</w:t>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2018.01.011⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (43), pp.37671-37678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b12584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962291v1</w:t>
+                <w:t xml:space="preserve">hal-03278609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local structure and point defects-dependent Area-Selective Atomic Layer Deposition Approach for Facile Synthesis of p-Cu₂O/n-ZnO Segmented Nano-junctions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Electrochemical promotion of propylene combustion on Ag catalytic coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kalaitzidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cavoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Montaigne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+                <w:t xml:space="preserve">L. Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b12584⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 104, pp.28-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catcom.2017.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278609v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical promotion of propylene combustion on Ag catalytic coatings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wurtzite CoO: a direct band gap oxide suitable for a photovoltaic absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Cavoue</w:t>
+                <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boreave</w:t>
+                <w:t xml:space="preserve">H. Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Burel</w:t>
+                <w:t xml:space="preserve">Y. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gaillard</w:t>
+                <w:t xml:space="preserve">X. Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 104, pp.28-31. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (99), pp.13949-13952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catcom.2017.10.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8cc06777e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705341v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling refractive index in AlN films by texture and crystallinity manipulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
+                <w:t xml:space="preserve">Restoring the Properties of Transparent Al-doped ZnO Thin Film Electrodes Exposed to Ambient Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mickan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Easwarakhanthan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulf Helmersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.06.057⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (27), pp.14426-14433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b03020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281702v1</w:t>
+                <w:t xml:space="preserve">hal-04962281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoring the Properties of Transparent Al-doped ZnO Thin Film Electrodes Exposed to Ambient Air</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Stoffel</w:t>
+                <w:t xml:space="preserve">Strong room-temperature blue emission from rapid-thermal annealed cerium-doped aluminum (oxy)nitride thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa E Giba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pigeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Soldera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b03020⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (8), pp.1945-1953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.7b00233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962281v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong room-temperature blue emission from rapid-thermal annealed cerium-doped aluminum (oxy)nitride thin films</w:t>
+                <w:t xml:space="preserve">Controlling refractive index in AlN films by texture and crystallinity manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa E Giba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Flavio Soldera</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Easwarakhanthan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Mücklich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4 (8), pp.1945-1953. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 636, pp.537-545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.7b00233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.06.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281671v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen chemical state in N-doped Cu2O thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6092,64 +6092,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room temperature self-assembled growth of vertically aligned columnar copper oxide nanocomposite thin films on unmatched substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6220,2375 +6220,2375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structures of Cu2O, Cu4O3, and CuO: A joint experimental and theoretical study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yong Wang</w:t>
+                <w:t xml:space="preserve">Room temperature deposition of homogeneous, highly transparent and conductive Al-doped ZnO films by reactive high power impulse magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mickan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulf Helmersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Lany</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yuan Ping Chen</w:t>
+                <w:t xml:space="preserve">Dominique Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.245418⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 157, pp.742-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430765v1</w:t>
+                <w:t xml:space="preserve">hal-04969823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local heteroepitaxial growth to promote the selective growth orientation, crystallization and interband transition of sputtered NiO thin films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel sputtered Pd mesh architecture as an advanced electrocatalyst for highly efficient hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio de Lucas-Consuegra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana de la Osa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Calcerrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Linares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ce02419f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 321, pp.248-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962294v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Structure-Driven Localized Surface Plasmon Absorption and Enhanced Photoluminescence in ZnO-Au Thin Films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">New strategies for the synthesis of ZnO and Al‐doped ZnO films by reactive magnetron sputtering at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mickan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chamorro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (10-12), pp.951-957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201600136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b09974⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02899484v1</w:t>
+                <w:t xml:space="preserve">hal-04962283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature deposition of homogeneous, highly transparent and conductive Al-doped ZnO films by reactive high power impulse magnetron sputtering</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Electronic structures of Cu2O, Cu4O3, and CuO: A joint experimental and theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Lany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Muller</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fagot-Revurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Ping Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (24), pp.245418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.245418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.07.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04969823v1</w:t>
+                <w:t xml:space="preserve">hal-01430765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel sputtered Pd mesh architecture as an advanced electrocatalyst for highly efficient hydrogen production</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Local Structure-Driven Localized Surface Plasmon Absorption and Enhanced Photoluminescence in ZnO-Au Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Chamorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Battie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aotmane En Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Soldera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 321, pp.248-256. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (51), pp.29405-29413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b09974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962297v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New strategies for the synthesis of ZnO and Al‐doped ZnO films by reactive magnetron sputtering at room temperature</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Local heteroepitaxial growth to promote the selective growth orientation, crystallization and interband transition of sputtered NiO thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Soldera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13 (10-12), pp.951-957. </w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (10), pp.1732-1739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.201600136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5ce02419f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962283v1</w:t>
+                <w:t xml:space="preserve">hal-04962294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the structure and preferred orientation in reactively sputtered copper oxide thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+                <w:t xml:space="preserve">Bacterial adhesion on biomedical surfaces covered by yttria stabilized zirconia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Pérez-Tanoira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teemu Kinnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concepción Pérez-Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Gómez-Barrena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.02.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10856-015-5625-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293639v1</w:t>
+                <w:t xml:space="preserve">hal-04962298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial adhesion on biomedical surfaces covered by yttria stabilized zirconia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Enrique Gómez-Barrena</w:t>
+                <w:t xml:space="preserve">Tuning the structure and preferred orientation in reactively sputtered copper oxide thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Soldera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 335, pp.85-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.02.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10856-015-5625-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04962298v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmittance enhancement and optical band gap widening of Cu2O thin films after air annealing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanisms of Oxidation of NdNiO3-delta Thermochromic Thin Films Synthesized by a Two-Step Method in Soft Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Miska</w:t>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pilloud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Mücklich</w:t>
+                <w:t xml:space="preserve">Fabien Capon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Endrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4865957⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (11), pp.5908-5917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp4111597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284785v1</w:t>
+                <w:t xml:space="preserve">hal-01293260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical activation of Au nanoparticles for the selective partial oxidation of methanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gonzalez-Cobos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Valverde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Lucas-Consuegra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 317, pp.293-302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcat.2014.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of solvent on humidity sensing of sol-gel deposited ZnO thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahra Boukaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Telia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Salah Aida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubaker Boudine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 65 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap/2013130471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Modification of the Microstructure and Electrical Properties of Multifunctional Au-YSZ Nanocomposite Thin Films by Laser Interference Patterning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Catrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Luis Endrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (16), pp.13707-13715. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/am503160w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of Oxidation of NdNiO3-delta Thermochromic Thin Films Synthesized by a Two-Step Method in Soft Conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generalized Effective Medium Theory to Extract the Optical Properties of Two-Dimensional Nonspherical Metallic Nanoparticle Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Battie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aotmane En Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Chamorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 118 (11), pp.5908-5917. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp4111597⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 118 (9), pp.4899-4905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp4119343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293260v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Effective Medium Theory to Extract the Optical Properties of Two-Dimensional Nonspherical Metallic Nanoparticle Layers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">William Chamorro</w:t>
+                <w:t xml:space="preserve">Comparative analysis of Cr-B coatings deposited by magnetron sputtering in DC and HIPIMS modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. V. Kiryukhantsev-Korneev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Levashov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 118 (9), pp.4899-4905. </w:t>
+              <w:t xml:space="preserve">Pis'ma v Zhurnal Tekhnicheskoi Fiziki / Technical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (7), pp.614-617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp4119343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S1063785014070219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293261v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of Cr-B coatings deposited by magnetron sputtering in DC and HIPIMS modes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ph. V. Kiryukhantsev-Korneev</w:t>
+                <w:t xml:space="preserve">Controlling the preferred orientation in sputter-deposited Cu2O thin films: Influence of the initial growth stage and homoepitaxial growth mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Soldera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pis'ma v Zhurnal Tekhnicheskoi Fiziki / Technical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1063785014070219⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.207-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293266v1</w:t>
+                <w:t xml:space="preserve">hal-01293265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the preferred orientation in sputter-deposited Cu2O thin films: Influence of the initial growth stage and homoepitaxial growth mechanism</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+                <w:t xml:space="preserve">Probing temperature-induced ordering in supersaturated Ti-1 (-) xAlxN coatings by electronic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arhammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Endrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Blomqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.05.008⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 242, pp.207-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.10.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293265v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing temperature-induced ordering in supersaturated Ti-1 (-) xAlxN coatings by electronic structure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Ramzan</w:t>
+                <w:t xml:space="preserve">Transmittance enhancement and optical band gap widening of Cu2O thin films after air annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Miska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreas Blomqvist</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mücklich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.10.054⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4865957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01293264v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-room temperature single-domain epitaxy of reactively sputtered ZnO films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chamorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Miska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (23), </w:t>
@@ -8678,51 +8678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Rashkovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoly Kovalev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Miska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3, </w:t>
@@ -8760,103 +8760,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of laser interference patterning on microstructure and friction behavior of gold/yttria-stabilized zirconia nanocomposite thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Catrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Mücklich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (6), pp.879-885. </w:t>
@@ -8907,77 +8907,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the deactivation of the dopant and electronic structure in reactively sputtered transparent Al-doped ZnO thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Capon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joakim Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9028,103 +9028,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between ultrathin films of YSZ deposited at the solid oxide fuel cell cathode/electrolyte interface by atomic layer deposition, dip-coating or sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messaoud Benamira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Ringuede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cassir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Fuels and Energy Science Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2, pp.87-99. </w:t>
@@ -9194,64 +9194,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High quality ZnMgAlO thin films by ultrasonic spray pyrolysis: tuning of optoelectronic properties for use as TCO, window layer, and buffer layer in all-oxide solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafae El Berjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9360,103 +9360,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a two-step process based on ultrasonic spray pyrolysis to optimize optical and electrical properties of ZnMgAlO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafae El Berjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society (E-MRS) Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Materials Research Society (E-MRS), May 2023, Strasbourg, France</w:t>
@@ -9485,103 +9485,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the precursor concentration on structural properties of ZnO thin films by ultrasonic spray pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourav Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society (E-MRS) Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
@@ -9662,51 +9662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Plasma Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Garmisch-Partenkirchen, Germany</w:t>
@@ -9774,51 +9774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Müklich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9860,64 +9860,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial development on functionalized surfaces: from first steps of adhesion to biofilm growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Yunda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10052,51 +10052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Plasma Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Erfurt, France</w:t>
@@ -10397,51 +10397,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304558v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ahmia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benamira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Messaadia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Masmoudi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2025.113038" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304087v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzammil Hussain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassa Belay Ibrahim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rodr&#237;guez-Castell&#243;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gross" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202506862" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303676v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Liebgott" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Saddiqa Ahmed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c11078" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304097v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Harrath" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadhossein Hamrang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bordin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202412370" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304071v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnoor Hassan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Gobbo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujie You" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ercolini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2025.101230" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae El Berjali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Colas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Shiong Ng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Atiqah Hamzah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140762" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720940v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borroto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaslin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liebgott" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.176270" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962285v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marie L&#246;&#223;lein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Merz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerila Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sch&#228;fer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Gr&#252;tzmacher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.04.212" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184342v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Melo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171681" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940936v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#252;cklich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.168258" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835863v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;dice Vaillant-Roca" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Battie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.2c01132" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751713v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Bose" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139435" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761052v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Ali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masschelein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pigeat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauscher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rinnert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43207-022-00207-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053491v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Can&#243;s Valero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aotmane En Naciri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.457147" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813233v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fadel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cuynet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pierson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111880" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278772v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Pierson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044029" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247120v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2021.106945" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278460v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. C Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pilloud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148133" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620171v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Madkhali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jullien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa E. Giba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.101500" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962299v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Ameur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Boudine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Laidoudi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Khennoucha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-021-04523-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266245v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-021-04486-w" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278415v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2021.107223" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03021275v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Yunda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gago" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000848" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02558316v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gilliot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.389063" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931228v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tresse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horwat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136931" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278511v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Melo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torres-Costa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruediger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145875" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900737v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kessein Eric Tillous" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.001104" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281647v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa E Giba" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pigeat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bruyere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Soldera" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1830" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02390743v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Melo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00808" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962289v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ge" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Meng" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06777e" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744173v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Benamira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ringued&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cassir" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.02.339" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962287v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Soldera" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201800191" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899428v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b17194" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962279v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mickan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Helmersson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.04.089" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278541v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo de Melo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a S&#225;nchez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilio J. Garc&#237;a" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800425" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281654v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5040340" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281682v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b06992" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962291v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ramos-Moore" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leibenguth" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Slawik" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Coelho" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.01.011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278609v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b12584" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705341v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kalaitzidou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavoue" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2017.10.005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281702v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Easwarakhanthan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;cklich" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.06.057" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962281v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b03020" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281671v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00233" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962293v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979140" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962292v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soldera" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10540-6" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430765v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Lany" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Ping Chen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.245418" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962294v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce02419f" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899484v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chamorro" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09974" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969823v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.07.020" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962297v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Lucas-Consuegra" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de la Osa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Calcerrada" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Linares" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.05.004" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962283v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201600136" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293639v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.02.028" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK0ZF2D7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962298v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n P&#233;rez-Tanoira" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Kinnari" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n P&#233;rez-Jorge" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique G&#243;mez-Barrena" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-015-5625-x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284785v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilloud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865957" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293268v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez-Cobos" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Valverde" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Lucas-Consuegra" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2014.06.022" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3GV74ZC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293262v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahra Boukaous" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Telia" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salah Aida" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubaker Boudine" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013130471" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CQWTLGPR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283893v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Catrin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Endrino" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am503160w" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293260v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Endrino" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4111597" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293261v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4119343" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293266v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. V. Kiryukhantsev-Korneev" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Levashov" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063785014070219" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293265v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.05.008" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLC3P1P1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293264v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arhammar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramzan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Blomqvist" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.10.054" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DCSK9CM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285173v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/23/235107" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285180v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo A. Mosquera" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Rashkovskiy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Kovalev" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01714" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326654v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Raillard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2011.443" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569420v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Andersson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/13/132003" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862988v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ringuede" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876973X01002010087" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625058v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3002565" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04107938v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247128v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052137v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy Fadel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuynet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Soldera" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371863v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;klich" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005452v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052173v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752485v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INPL025N" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304558v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ahmia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benamira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Messaadia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Masmoudi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2025.113038" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303676v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Liebgott" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Saddiqa Ahmed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c11078" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304097v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassa Belay Ibrahim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Harrath" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadhossein Hamrang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bordin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202412370" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304071v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnoor Hassan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Gobbo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujie You" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ercolini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2025.101230" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223498v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae El Berjali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Colas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Shiong Ng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Atiqah Hamzah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140762" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304087v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzammil Hussain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rodr&#237;guez-Castell&#243;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gross" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202506862" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720940v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borroto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaslin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liebgott" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.176270" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962285v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marie L&#246;&#223;lein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Merz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerila Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sch&#228;fer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Gr&#252;tzmacher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.04.212" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940936v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#252;cklich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.168258" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184342v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Melo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171681" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761052v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Ali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masschelein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pigeat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauscher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rinnert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43207-022-00207-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Battie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Can&#243;s Valero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aotmane En Naciri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.457147" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813233v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fadel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cuynet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pierson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111880" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751713v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Bose" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139435" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835863v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;dice Vaillant-Roca" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.2c01132" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278460v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. C Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pilloud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148133" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247120v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2021.106945" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Madkhali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jullien" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa E. Giba" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.101500" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278772v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Pierson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044029" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962299v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Ameur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Boudine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Laidoudi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Khennoucha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-021-04523-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266245v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-021-04486-w" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278415v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2021.107223" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02558316v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gilliot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.389063" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278511v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Melo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torres-Costa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruediger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145875" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931228v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tresse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horwat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136931" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03021275v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Yunda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gago" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000848" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900737v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kessein Eric Tillous" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.001104" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281647v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa E Giba" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pigeat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bruyere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Soldera" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1830" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02390743v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Melo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00808" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899428v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b17194" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962279v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mickan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Helmersson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.04.089" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962287v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Soldera" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201800191" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278541v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo de Melo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a S&#225;nchez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilio J. Garc&#237;a" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800425" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744173v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Benamira" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ringued&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cassir" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.02.339" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281682v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b06992" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281654v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5040340" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962291v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ramos-Moore" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leibenguth" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Slawik" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Coelho" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.01.011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278609v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b12584" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705341v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kalaitzidou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavoue" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2017.10.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962289v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ge" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Meng" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06777e" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962281v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b03020" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281671v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00233" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281702v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Easwarakhanthan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;cklich" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.06.057" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962293v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979140" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962292v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soldera" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10540-6" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969823v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.07.020" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962297v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Lucas-Consuegra" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de la Osa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Calcerrada" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Linares" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.05.004" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962283v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chamorro" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201600136" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430765v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Lany" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Ping Chen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.245418" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899484v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09974" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962294v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce02419f" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962298v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n P&#233;rez-Tanoira" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Kinnari" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n P&#233;rez-Jorge" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique G&#243;mez-Barrena" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-015-5625-x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293639v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.02.028" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK0ZF2D7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293260v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Endrino" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4111597" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293268v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez-Cobos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Valverde" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Lucas-Consuegra" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2014.06.022" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3GV74ZC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293262v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahra Boukaous" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Telia" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salah Aida" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubaker Boudine" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013130471" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CQWTLGPR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283893v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Catrin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Endrino" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am503160w" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293261v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4119343" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293266v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. V. Kiryukhantsev-Korneev" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Levashov" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063785014070219" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293265v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.05.008" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLC3P1P1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293264v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arhammar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramzan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Blomqvist" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.10.054" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DCSK9CM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284785v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilloud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865957" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285173v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/23/235107" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285180v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo A. Mosquera" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Rashkovskiy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Kovalev" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01714" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326654v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Raillard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2011.443" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569420v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Andersson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/13/132003" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862988v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ringuede" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876973X01002010087" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625058v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3002565" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04107938v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247128v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052137v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy Fadel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuynet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Soldera" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371863v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;klich" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005452v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052173v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752485v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INPL025N" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>