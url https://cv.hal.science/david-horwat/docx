--- v2 (2026-05-07)
+++ v3 (2026-05-30)
@@ -249,766 +249,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic Chemical and Topographical Mechanisms for Enhanced Antibacterial Activity in Dual-Phase Thin Films</w:t>
+                <w:t xml:space="preserve">Upcycled PET‐Derived Carbon Foam Functionalized with Cu&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;SbS&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;–Sb&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Heterostructures for Efficient Interfacial Solar Desalination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Liebgott</w:t>
+                <w:t xml:space="preserve">Muzammil Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Borroto</w:t>
+                <w:t xml:space="preserve">Kassa Belay Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aisha Saddiqa Ahmed</w:t>
+                <w:t xml:space="preserve">Enrique Rodríguez-Castellón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Migot</w:t>
+                <w:t xml:space="preserve">Silvia Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
+                <w:t xml:space="preserve">Pawan Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (39), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c11078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202506862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05303676v1</w:t>
+                <w:t xml:space="preserve">hal-05304087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ru‐Doped Fe₂TiO₅ as a High‐Performance Electrocatalyst for Urea‐Assisted Water Splitting</w:t>
+                <w:t xml:space="preserve">Synergistic Chemical and Topographical Mechanisms for Enhanced Antibacterial Activity in Dual-Phase Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kassa Belay Ibrahim</w:t>
+                <w:t xml:space="preserve">Quentin Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Harrath</w:t>
+                <w:t xml:space="preserve">Alejandro Borroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammadhossein Hamrang</w:t>
+                <w:t xml:space="preserve">Aisha Saddiqa Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Bordin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202412370⟩</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c11078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304097v1</w:t>
+                <w:t xml:space="preserve">hal-05303676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu-doped nanocrystal carbon dots for integrated fabrication of ultrabright luminescent solar concentrators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Ru‐Doped Fe₂TiO₅ as a High‐Performance Electrocatalyst for Urea‐Assisted Water Splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassa Belay Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jodi Gobbo</w:t>
+                <w:t xml:space="preserve">Karim Harrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shujie You</w:t>
+                <w:t xml:space="preserve">Mohammadhossein Hamrang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Ercolini</w:t>
+                <w:t xml:space="preserve">Matteo Bordin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32, pp.101230. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2025.101230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202412370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304071v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper oxide by spin-coating: Cost-effective deposition and post-annealing process for thin films with modulated Cu2O/CuO phase ratio</w:t>
+                <w:t xml:space="preserve">Cu-doped nanocrystal carbon dots for integrated fabrication of ultrabright luminescent solar concentrators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafae El Berjali</w:t>
+                <w:t xml:space="preserve">Mahnoor Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassa Belay Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Colas</w:t>
+                <w:t xml:space="preserve">Jodi Gobbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
+                <w:t xml:space="preserve">Shujie You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sha Shiong Ng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nur Atiqah Hamzah</w:t>
+                <w:t xml:space="preserve">Enrico Ercolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2025.140762⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp.101230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2025.101230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05223498v1</w:t>
+                <w:t xml:space="preserve">hal-05304071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upcycled PET‐Derived Carbon Foam Functionalized with Cu&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;SbS&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;–Sb&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Heterostructures for Efficient Interfacial Solar Desalination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copper oxide by spin-coating: Cost-effective deposition and post-annealing process for thin films with modulated Cu2O/CuO phase ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafae El Berjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muzammil Hussain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kassa Belay Ibrahim</w:t>
+                <w:t xml:space="preserve">Victor Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Rodríguez-Castellón</w:t>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Gross</w:t>
+                <w:t xml:space="preserve">Sha Shiong Ng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pawan Kumar</w:t>
+                <w:t xml:space="preserve">Nur Atiqah Hamzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (39), </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 826, pp.140762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202506862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2025.140762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304087v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnMgO Thin Films by Ultrasonic Spray Pyrolysis: Modulation of Optical and Electrical Properties by Post‐annealing and Magnesium Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafae El Berjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1321,1484 +1321,1484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition rate controls nucleation and growth during amorphous/nanocrystalline competition in sputtered Zr-Cr thin films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Z. Fernández-Gutiérrez</w:t>
+                <w:t xml:space="preserve">Nanostructured Zr-Cu metallic glass thin films with tailored electrical and optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Borroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mücklich</w:t>
+                <w:t xml:space="preserve">S. Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 936, pp.168258. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.168258⟩</w:t>
+              <w:t xml:space="preserve">, In press, 967, pp.171681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.171681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940936v1</w:t>
+                <w:t xml:space="preserve">hal-04184342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured Zr-Cu metallic glass thin films with tailored electrical and optical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Borroto</w:t>
+                <w:t xml:space="preserve">Deposition rate controls nucleation and growth during amorphous/nanocrystalline competition in sputtered Zr-Cr thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Fernández-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. de Melo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Horwat</w:t>
+                <w:t xml:space="preserve">F. Mücklich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 967, pp.171681. </w:t>
+              <w:t xml:space="preserve">, 2023, 936, pp.168258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.171681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.168258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184342v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the photoluminescence spectral properties of Ce and Sm co-doped YAG ceramic for optical applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One-Step Formation of Plasmonic Cu Nanodomains in p-Type Cu 2 O Matrix Films for Enhanced Photoconversion of n-ZnO/p-Cu 2 O Heterojunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yerila Rodríguez-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanan Ali</w:t>
+                <w:t xml:space="preserve">Lídice Vaillant-Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Masschelein</w:t>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pigeat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Rinnert</w:t>
+                <w:t xml:space="preserve">Y. Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Korean Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s43207-022-00207-y⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (11), pp.5527-5537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.2c01132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761052v1</w:t>
+                <w:t xml:space="preserve">hal-03835863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid ellipsometric determination and mapping of alloy stoichiometry with a neural network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of temperature and D-sorbitol reducing agent content on the structural and optical properties of copper oxide thin films deposited by ultrasonic spray pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christyves Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourav Bose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Battie</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.457147⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 758, pp.139435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053491v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al L2,3 near edge structure captures the dopant activation and segregation in Al-doped ZnO films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning the photoluminescence spectral properties of Ce and Sm co-doped YAG ceramic for optical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanan Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Masschelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fadel</w:t>
+                <w:t xml:space="preserve">P. Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ghanbaja</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Migot</w:t>
+                <w:t xml:space="preserve">A. Dauscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cuynet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.F. Pierson</w:t>
+                <w:t xml:space="preserve">H. Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111880⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Korean Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (5), pp.679-685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43207-022-00207-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813233v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature and D-sorbitol reducing agent content on the structural and optical properties of copper oxide thin films deposited by ultrasonic spray pyrolysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid ellipsometric determination and mapping of alloy stoichiometry with a neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Battie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrià Canós Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christyves Chevallier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aotmane En Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139435⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (8), pp.2117-2120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.457147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751713v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Step Formation of Plasmonic Cu Nanodomains in p-Type Cu 2 O Matrix Films for Enhanced Photoconversion of n-ZnO/p-Cu 2 O Heterojunctions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yerila Rodríguez-Martínez</w:t>
+                <w:t xml:space="preserve">Al L2,3 near edge structure captures the dopant activation and segregation in Al-doped ZnO films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lídice Vaillant-Roca</w:t>
+                <w:t xml:space="preserve">S. Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. Battie</w:t>
+                <w:t xml:space="preserve">J.F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (11), pp.5527-5537. </w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 246, pp.111880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.2c01132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835863v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition-driven transition from amorphous to crystalline films enables bottom-up design of functional surfaces</w:t>
+                <w:t xml:space="preserve">Growth kinetics and origin of residual stress of two-phase crystalline-amorphous nanostructured films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C. C García-Wong</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Pilloud</w:t>
+                <w:t xml:space="preserve">J. F Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mücklich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148133⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (14), pp.145301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0044029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278460v1</w:t>
+                <w:t xml:space="preserve">hal-03278772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of high-transparency ZnO thin films by ultrasonic spray pyrolysis with fast growth rate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+                <w:t xml:space="preserve">Blue emission and twin structure of p-type copper iodide thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Madkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa E. Giba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2021.106945⟩</w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.101500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2021.101500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03247120v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue emission and twin structure of p-type copper iodide thin films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+                <w:t xml:space="preserve">Composition-driven transition from amorphous to crystalline films enables bottom-up design of functional surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mathieu</w:t>
+                <w:t xml:space="preserve">A.C. C García-Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2021.101500⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 538, pp.148133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620171v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth kinetics and origin of residual stress of two-phase crystalline-amorphous nanostructured films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Mücklich</w:t>
+                <w:t xml:space="preserve">Elaboration of high-transparency ZnO thin films by ultrasonic spray pyrolysis with fast growth rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourav Bose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christyves Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 129 (14), pp.145301. </w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 156, pp.106945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0044029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2021.106945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278772v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to: Influence of magnesium doping on microstructure, optical and photocatalytic activity of zinc oxide thin films synthesis by sol–gel route</w:t>
               </w:r>
@@ -3052,103 +3052,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White light emission from Sm-doped YAG ceramic controlled by the excitation wavelengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanan Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Masschelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dauscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Laser Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 142, pp.107223. </w:t>
@@ -3180,628 +3180,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and chemical dynamics upon electrochemical cyclic sodiation of electrochromic tungsten oxide coatings extracted by in situ ellipsometry</w:t>
+                <w:t xml:space="preserve">In situ monitoring of alkanethiol self-assembly onto zinc selenide: the role of substrate pretreatment and its implication in bacterial attachment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Zimmer</w:t>
+                <w:t xml:space="preserve">Elena Yunda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Gilliot</w:t>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Broch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Stein</w:t>
+                <w:t xml:space="preserve">Raúl Gago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.389063⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (22), pp.2000848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202000848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558316v1</w:t>
+                <w:t xml:space="preserve">hal-03021275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial strain defines the self-organization of epitaxial MoO2 flakes and porous films on sapphire: experiments and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Torres-Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. de Melo</w:t>
+                <w:t xml:space="preserve">Y. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Torres-Costa</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Ruediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 514, pp.145875. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.145875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards enhanced durability of electrochromic WO3 interfaced with liquid or ceramic sodium-based electrolytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Tresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Tresse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 360, pp.136931. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ monitoring of alkanethiol self-assembly onto zinc selenide: the role of substrate pretreatment and its implication in bacterial attachment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Yunda</w:t>
+                <w:t xml:space="preserve">Morphological and chemical dynamics upon electrochemical cyclic sodiation of electrochromic tungsten oxide coatings extracted by in situ ellipsometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Quilès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Horwat</w:t>
+                <w:t xml:space="preserve">Mickaël Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raúl Gago</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Laurent Broch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (22), pp.2000848. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (12), pp.3766-3772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admi.202000848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.389063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021275v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coloration mechanism of electrochromic Na x WO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Tresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Broch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kessein Eric Tillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3999,90 +3999,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-Transparent p-Cu₂O/n-ZnO Nanoscale-Film Heterojunctions for Photodetection and Photovoltaic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aotmane En Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (7), pp.4358-4366. </w:t>
@@ -4114,1912 +4114,1912 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Localized Surface Plasmon Resonance and Broadband Visible Photoresponse of Cu Nanoparticles/ZnO Surfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Wurtzite CoO: a direct band gap oxide suitable for a photovoltaic absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b17194⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (99), pp.13949-13952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8cc06777e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899428v1</w:t>
+                <w:t xml:space="preserve">hal-04962289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of substrate temperature on the deposition of Al-doped ZnO thin films using high power impulse magnetron sputtering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ulf Helmersson</w:t>
+                <w:t xml:space="preserve">Enhancing oxygen reduction reaction of YSZ/La2NiO4+δ using an ultrathin La2NiO4+δ interfacial layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messaoud Benamira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Ringuedé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cassir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.04.089⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 746, pp.413-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.02.339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962279v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Homoepitaxial Growth in Sputtered NiO Thin Films: An Effective Approach to Tune the Crystallization, Preferred Growth Orientation, and Electrical Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Horwat</w:t>
+                <w:t xml:space="preserve">WTe₂ Synthesis by Tellurization of W Precursors Using Isothermal Close Space Vapor Transport Annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osvaldo de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilio J. García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssr.201800191⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 215 (23), pp.1800425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201800425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962287v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WTe₂ Synthesis by Tellurization of W Precursors Using Isothermal Close Space Vapor Transport Annealing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tunable Localized Surface Plasmon Resonance and Broadband Visible Photoresponse of Cu Nanoparticles/ZnO Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Basilio J. García</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Battie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aotmane En Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201800425⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (47), pp.40958-40965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b17194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278541v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing oxygen reduction reaction of YSZ/La2NiO4+δ using an ultrathin La2NiO4+δ interfacial layer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Cassir</w:t>
+                <w:t xml:space="preserve">Effect of substrate temperature on the deposition of Al-doped ZnO thin films using high power impulse magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mickan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulf Helmersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.02.339⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 347, pp.245-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.04.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744173v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Blue to White luminescence in Cerium-doped Aluminum Oxynitride: Electronic Structure and Local Chemistry Perspectives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local Homoepitaxial Growth in Sputtered NiO Thin Films: An Effective Approach to Tune the Crystallization, Preferred Growth Orientation, and Electrical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Yong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Soldera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b06992⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (9), pp.1800191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssr.201800191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281682v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultraviolet optical excitation of near infrared emission of Yb-doped crystalline aluminum oxynitride thin films</w:t>
+                <w:t xml:space="preserve">From Blue to White luminescence in Cerium-doped Aluminum Oxynitride: Electronic Structure and Local Chemistry Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa E Giba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Mücklich</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pigeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5040340⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (37), pp.21623-21631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b06992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281654v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of residual stresses in perovskite films for capacitor applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Horwat</w:t>
+                <w:t xml:space="preserve">Ultraviolet optical excitation of near infrared emission of Yb-doped crystalline aluminum oxynitride thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa E Giba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pigeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mücklich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 648, pp.21-25. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124 (3), pp.033102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2018.01.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5040340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962291v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local structure and point defects-dependent Area-Selective Atomic Layer Deposition Approach for Facile Synthesis of p-Cu₂O/n-ZnO Segmented Nano-junctions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of residual stresses in perovskite films for capacitor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Montaigne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+                <w:t xml:space="preserve">E. Ramos-Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leibenguth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Slawik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.S. Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b12584⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 648, pp.21-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2018.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278609v1</w:t>
+                <w:t xml:space="preserve">hal-04962291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical promotion of propylene combustion on Ag catalytic coatings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Boreave</w:t>
+                <w:t xml:space="preserve">Local structure and point defects-dependent Area-Selective Atomic Layer Deposition Approach for Facile Synthesis of p-Cu₂O/n-ZnO Segmented Nano-junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Burel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Gaillard</w:t>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catcom.2017.10.005⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (43), pp.37671-37678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b12584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705341v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wurtzite CoO: a direct band gap oxide suitable for a photovoltaic absorber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical promotion of propylene combustion on Ag catalytic coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kalaitzidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Wang</w:t>
+                <w:t xml:space="preserve">T. Cavoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ge</w:t>
+                <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Chen</w:t>
+                <w:t xml:space="preserve">L. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Meng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+                <w:t xml:space="preserve">F. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 54 (99), pp.13949-13952. </w:t>
+              <w:t xml:space="preserve">Catalysis Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 104, pp.28-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8cc06777e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catcom.2017.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962289v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoring the Properties of Transparent Al-doped ZnO Thin Film Electrodes Exposed to Ambient Air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Mickan</w:t>
+                <w:t xml:space="preserve">Controlling refractive index in AlN films by texture and crystallinity manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa E Giba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pigeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Stoffel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Easwarakhanthan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Mücklich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b03020⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 636, pp.537-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.06.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962281v1</w:t>
+                <w:t xml:space="preserve">hal-03281702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong room-temperature blue emission from rapid-thermal annealed cerium-doped aluminum (oxy)nitride thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa E Giba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (8), pp.1945-1953. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.7b00233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling refractive index in AlN films by texture and crystallinity manipulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Easwarakhanthan</w:t>
+                <w:t xml:space="preserve">Restoring the Properties of Transparent Al-doped ZnO Thin Film Electrodes Exposed to Ambient Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mickan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Mücklich</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulf Helmersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 636, pp.537-545. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (27), pp.14426-14433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.06.057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b03020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281702v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen chemical state in N-doped Cu2O thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6092,64 +6092,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room temperature self-assembled growth of vertically aligned columnar copper oxide nanocomposite thin films on unmatched substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6220,2375 +6220,2375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature deposition of homogeneous, highly transparent and conductive Al-doped ZnO films by reactive high power impulse magnetron sputtering</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Electronic structures of Cu2O, Cu4O3, and CuO: A joint experimental and theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Lany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Muller</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fagot-Revurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Ping Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.07.020⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (24), pp.245418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.245418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969823v1</w:t>
+                <w:t xml:space="preserve">hal-01430765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel sputtered Pd mesh architecture as an advanced electrocatalyst for highly efficient hydrogen production</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Local heteroepitaxial growth to promote the selective growth orientation, crystallization and interband transition of sputtered NiO thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Soldera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.05.004⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (10), pp.1732-1739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ce02419f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962297v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New strategies for the synthesis of ZnO and Al‐doped ZnO films by reactive magnetron sputtering at room temperature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Local Structure-Driven Localized Surface Plasmon Absorption and Enhanced Photoluminescence in ZnO-Au Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chamorro</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Battie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aotmane En Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Soldera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201600136⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (51), pp.29405-29413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b09974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962283v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structures of Cu2O, Cu4O3, and CuO: A joint experimental and theoretical study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Room temperature deposition of homogeneous, highly transparent and conductive Al-doped ZnO films by reactive high power impulse magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mickan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulf Helmersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yuan Ping Chen</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.245418⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 157, pp.742-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430765v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Structure-Driven Localized Surface Plasmon Absorption and Enhanced Photoluminescence in ZnO-Au Thin Films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel sputtered Pd mesh architecture as an advanced electrocatalyst for highly efficient hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio de Lucas-Consuegra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana de la Osa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Calcerrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Linares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (51), pp.29405-29413. </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 321, pp.248-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b09974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899484v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local heteroepitaxial growth to promote the selective growth orientation, crystallization and interband transition of sputtered NiO thin films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New strategies for the synthesis of ZnO and Al‐doped ZnO films by reactive magnetron sputtering at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mickan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Chamorro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (10), pp.1732-1739. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (10-12), pp.951-957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5ce02419f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201600136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962294v1</w:t>
+                <w:t xml:space="preserve">hal-04962283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial adhesion on biomedical surfaces covered by yttria stabilized zirconia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Enrique Gómez-Barrena</w:t>
+                <w:t xml:space="preserve">Tuning the structure and preferred orientation in reactively sputtered copper oxide thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Soldera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10856-015-5625-x⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 335, pp.85-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.02.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962298v1</w:t>
+                <w:t xml:space="preserve">hal-01293639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the structure and preferred orientation in reactively sputtered copper oxide thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+                <w:t xml:space="preserve">Bacterial adhesion on biomedical surfaces covered by yttria stabilized zirconia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Pérez-Tanoira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teemu Kinnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concepción Pérez-Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Gómez-Barrena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.02.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10856-015-5625-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01293639v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of Oxidation of NdNiO3-delta Thermochromic Thin Films Synthesized by a Two-Step Method in Soft Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transmittance enhancement and optical band gap widening of Cu2O thin films after air annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Boileau</w:t>
+                <w:t xml:space="preserve">Patrice Miska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Capon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. L. Endrino</w:t>
+                <w:t xml:space="preserve">David Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mücklich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp4111597⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4865957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293260v1</w:t>
+                <w:t xml:space="preserve">hal-01284785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical activation of Au nanoparticles for the selective partial oxidation of methanol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Gonzalez-Cobos</w:t>
+                <w:t xml:space="preserve">Generalized Effective Medium Theory to Extract the Optical Properties of Two-Dimensional Nonspherical Metallic Nanoparticle Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Battie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aotmane En Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Chamorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. de Lucas-Consuegra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2014.06.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (9), pp.4899-4905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp4119343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01293268v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of solvent on humidity sensing of sol-gel deposited ZnO thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Boubaker Boudine</w:t>
+                <w:t xml:space="preserve">Mechanisms of Oxidation of NdNiO3-delta Thermochromic Thin Films Synthesized by a Two-Step Method in Soft Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Capon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Endrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2013130471⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (11), pp.5908-5917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp4111597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01293262v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Modification of the Microstructure and Electrical Properties of Multifunctional Au-YSZ Nanocomposite Thin Films by Laser Interference Patterning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical activation of Au nanoparticles for the selective partial oxidation of methanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gonzalez-Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Lucas-Consuegra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/am503160w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 317, pp.293-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2014.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01283893v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Effective Medium Theory to Extract the Optical Properties of Two-Dimensional Nonspherical Metallic Nanoparticle Layers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">William Chamorro</w:t>
+                <w:t xml:space="preserve">Influence of solvent on humidity sensing of sol-gel deposited ZnO thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahra Boukaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Telia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Salah Aida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubaker Boudine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2013130471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp4119343⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01293261v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of Cr-B coatings deposited by magnetron sputtering in DC and HIPIMS modes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local Modification of the Microstructure and Electrical Properties of Multifunctional Au-YSZ Nanocomposite Thin Films by Laser Interference Patterning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. V. Kiryukhantsev-Korneev</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+                <w:t xml:space="preserve">Rodolphe Catrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. A. Levashov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jose-Luis Endrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pis'ma v Zhurnal Tekhnicheskoi Fiziki / Technical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 40 (7), pp.614-617. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (16), pp.13707-13715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S1063785014070219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/am503160w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293266v1</w:t>
+                <w:t xml:space="preserve">hal-01283893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the preferred orientation in sputter-deposited Cu2O thin films: Influence of the initial growth stage and homoepitaxial growth mechanism</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+                <w:t xml:space="preserve">Comparative analysis of Cr-B coatings deposited by magnetron sputtering in DC and HIPIMS modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. V. Kiryukhantsev-Korneev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Levashov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.05.008⟩</w:t>
+              <w:t xml:space="preserve">Pis'ma v Zhurnal Tekhnicheskoi Fiziki / Technical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (7), pp.614-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063785014070219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293265v1</w:t>
+                <w:t xml:space="preserve">hal-01293266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing temperature-induced ordering in supersaturated Ti-1 (-) xAlxN coatings by electronic structure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Ramzan</w:t>
+                <w:t xml:space="preserve">Controlling the preferred orientation in sputter-deposited Cu2O thin films: Influence of the initial growth stage and homoepitaxial growth mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Soldera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Blomqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.10.054⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.207-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293264v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmittance enhancement and optical band gap widening of Cu2O thin films after air annealing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yong Wang</w:t>
+                <w:t xml:space="preserve">Probing temperature-induced ordering in supersaturated Ti-1 (-) xAlxN coatings by electronic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arhammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Endrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Miska</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Mücklich</w:t>
+                <w:t xml:space="preserve">Andreas Blomqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 242, pp.207-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.10.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4865957⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01284785v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-room temperature single-domain epitaxy of reactively sputtered ZnO films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chamorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Miska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (23), </w:t>
@@ -8678,51 +8678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Rashkovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoly Kovalev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Miska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3, </w:t>
@@ -8760,103 +8760,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of laser interference patterning on microstructure and friction behavior of gold/yttria-stabilized zirconia nanocomposite thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Catrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Mücklich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (6), pp.879-885. </w:t>
@@ -8907,77 +8907,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the deactivation of the dopant and electronic structure in reactively sputtered transparent Al-doped ZnO thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Capon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joakim Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9028,103 +9028,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between ultrathin films of YSZ deposited at the solid oxide fuel cell cathode/electrolyte interface by atomic layer deposition, dip-coating or sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messaoud Benamira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Ringuede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cassir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Fuels and Energy Science Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2, pp.87-99. </w:t>
@@ -9194,64 +9194,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High quality ZnMgAlO thin films by ultrasonic spray pyrolysis: tuning of optoelectronic properties for use as TCO, window layer, and buffer layer in all-oxide solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafae El Berjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9360,103 +9360,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a two-step process based on ultrasonic spray pyrolysis to optimize optical and electrical properties of ZnMgAlO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafae El Berjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society (E-MRS) Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Materials Research Society (E-MRS), May 2023, Strasbourg, France</w:t>
@@ -9485,103 +9485,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the precursor concentration on structural properties of ZnO thin films by ultrasonic spray pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourav Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society (E-MRS) Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
@@ -9662,51 +9662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Plasma Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Garmisch-Partenkirchen, Germany</w:t>
@@ -9774,51 +9774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Müklich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9860,64 +9860,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial development on functionalized surfaces: from first steps of adhesion to biofilm growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Yunda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10052,51 +10052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Plasma Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Erfurt, France</w:t>
@@ -10397,51 +10397,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304558v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ahmia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benamira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Messaadia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Masmoudi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2025.113038" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303676v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Liebgott" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Saddiqa Ahmed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c11078" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304097v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassa Belay Ibrahim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Harrath" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadhossein Hamrang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bordin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202412370" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304071v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnoor Hassan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Gobbo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujie You" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ercolini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2025.101230" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223498v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae El Berjali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Colas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Shiong Ng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Atiqah Hamzah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140762" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304087v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzammil Hussain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rodr&#237;guez-Castell&#243;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gross" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202506862" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720940v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borroto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaslin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liebgott" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.176270" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962285v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marie L&#246;&#223;lein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Merz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerila Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sch&#228;fer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Gr&#252;tzmacher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.04.212" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940936v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#252;cklich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.168258" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184342v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Melo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171681" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761052v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Ali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masschelein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pigeat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauscher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rinnert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43207-022-00207-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Battie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Can&#243;s Valero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aotmane En Naciri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.457147" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813233v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fadel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cuynet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pierson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111880" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751713v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Bose" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139435" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835863v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;dice Vaillant-Roca" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.2c01132" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278460v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. C Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pilloud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148133" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247120v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2021.106945" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Madkhali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jullien" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa E. Giba" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.101500" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278772v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Pierson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044029" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962299v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Ameur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Boudine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Laidoudi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Khennoucha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-021-04523-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266245v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-021-04486-w" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278415v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2021.107223" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02558316v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gilliot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.389063" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278511v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Melo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torres-Costa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruediger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145875" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931228v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tresse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horwat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136931" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03021275v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Yunda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gago" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000848" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900737v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kessein Eric Tillous" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.001104" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281647v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa E Giba" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pigeat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bruyere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Soldera" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1830" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02390743v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Melo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00808" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899428v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b17194" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962279v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mickan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Helmersson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.04.089" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962287v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Soldera" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201800191" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278541v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo de Melo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a S&#225;nchez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilio J. Garc&#237;a" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800425" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744173v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Benamira" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ringued&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cassir" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.02.339" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281682v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b06992" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281654v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5040340" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962291v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ramos-Moore" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leibenguth" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Slawik" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Coelho" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.01.011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278609v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b12584" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705341v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kalaitzidou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavoue" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2017.10.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962289v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ge" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Meng" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06777e" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962281v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b03020" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281671v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00233" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281702v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Easwarakhanthan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;cklich" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.06.057" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962293v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979140" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962292v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soldera" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10540-6" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969823v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.07.020" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962297v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Lucas-Consuegra" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de la Osa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Calcerrada" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Linares" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.05.004" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962283v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chamorro" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201600136" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430765v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Lany" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Ping Chen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.245418" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899484v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09974" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962294v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce02419f" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962298v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n P&#233;rez-Tanoira" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Kinnari" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n P&#233;rez-Jorge" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique G&#243;mez-Barrena" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-015-5625-x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293639v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.02.028" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK0ZF2D7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293260v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Endrino" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4111597" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293268v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez-Cobos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Valverde" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Lucas-Consuegra" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2014.06.022" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3GV74ZC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293262v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahra Boukaous" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Telia" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salah Aida" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubaker Boudine" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013130471" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CQWTLGPR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283893v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Catrin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Endrino" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am503160w" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293261v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4119343" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293266v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. V. Kiryukhantsev-Korneev" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Levashov" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063785014070219" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293265v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.05.008" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLC3P1P1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293264v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arhammar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramzan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Blomqvist" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.10.054" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DCSK9CM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284785v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilloud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865957" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285173v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/23/235107" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285180v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo A. Mosquera" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Rashkovskiy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Kovalev" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01714" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326654v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Raillard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2011.443" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569420v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Andersson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/13/132003" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862988v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ringuede" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876973X01002010087" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625058v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3002565" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04107938v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247128v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052137v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy Fadel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuynet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Soldera" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371863v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;klich" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005452v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052173v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752485v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INPL025N" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304558v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ahmia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benamira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Messaadia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Masmoudi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2025.113038" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304087v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzammil Hussain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassa Belay Ibrahim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rodr&#237;guez-Castell&#243;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gross" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202506862" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303676v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Liebgott" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Saddiqa Ahmed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c11078" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304097v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Harrath" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadhossein Hamrang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bordin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202412370" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304071v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnoor Hassan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Gobbo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujie You" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ercolini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2025.101230" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae El Berjali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Colas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Shiong Ng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Atiqah Hamzah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140762" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720940v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borroto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaslin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liebgott" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.176270" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962285v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marie L&#246;&#223;lein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Merz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerila Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sch&#228;fer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Gr&#252;tzmacher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.04.212" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184342v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Melo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171681" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940936v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#252;cklich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.168258" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835863v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;dice Vaillant-Roca" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Battie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.2c01132" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751713v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Bose" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139435" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761052v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Ali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masschelein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pigeat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauscher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rinnert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43207-022-00207-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053491v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Can&#243;s Valero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aotmane En Naciri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.457147" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813233v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fadel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cuynet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pierson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111880" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278772v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Pierson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044029" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620171v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Madkhali" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jullien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa E. Giba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.101500" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278460v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. C Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pilloud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148133" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247120v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2021.106945" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962299v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Ameur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Boudine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Laidoudi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Khennoucha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-021-04523-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266245v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-021-04486-w" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278415v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2021.107223" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03021275v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Yunda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gago" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000848" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278511v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Melo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torres-Costa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruediger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145875" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931228v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tresse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horwat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136931" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02558316v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gilliot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.389063" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900737v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kessein Eric Tillous" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.001104" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281647v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa E Giba" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pigeat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bruyere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Soldera" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1830" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02390743v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Melo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00808" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962289v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ge" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Meng" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06777e" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744173v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Benamira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ringued&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cassir" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.02.339" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278541v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo de Melo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a S&#225;nchez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilio J. Garc&#237;a" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800425" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899428v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b17194" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962279v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mickan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Helmersson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.04.089" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962287v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Soldera" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201800191" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281682v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b06992" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281654v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5040340" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962291v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ramos-Moore" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leibenguth" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Slawik" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Coelho" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.01.011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278609v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b12584" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705341v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kalaitzidou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavoue" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2017.10.005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281702v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Easwarakhanthan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;cklich" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.06.057" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281671v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00233" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962281v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b03020" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962293v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979140" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962292v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soldera" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10540-6" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430765v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Lany" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Ping Chen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.245418" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962294v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce02419f" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899484v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chamorro" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09974" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969823v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.07.020" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962297v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Lucas-Consuegra" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de la Osa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Calcerrada" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Linares" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.05.004" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962283v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201600136" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293639v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.02.028" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK0ZF2D7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962298v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n P&#233;rez-Tanoira" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Kinnari" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n P&#233;rez-Jorge" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique G&#243;mez-Barrena" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-015-5625-x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284785v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilloud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865957" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293261v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4119343" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293260v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Endrino" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4111597" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293268v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez-Cobos" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Valverde" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Lucas-Consuegra" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2014.06.022" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3GV74ZC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293262v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahra Boukaous" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Telia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salah Aida" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubaker Boudine" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013130471" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CQWTLGPR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283893v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Catrin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Endrino" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am503160w" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293266v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. V. Kiryukhantsev-Korneev" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Levashov" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063785014070219" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293265v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.05.008" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLC3P1P1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293264v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arhammar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramzan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Blomqvist" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.10.054" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DCSK9CM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285173v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/23/235107" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285180v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo A. Mosquera" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Rashkovskiy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Kovalev" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01714" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326654v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Raillard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2011.443" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569420v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Andersson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/13/132003" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862988v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ringuede" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876973X01002010087" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625058v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3002565" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04107938v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247128v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052137v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy Fadel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuynet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Soldera" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371863v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;klich" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005452v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052173v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752485v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INPL025N" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>