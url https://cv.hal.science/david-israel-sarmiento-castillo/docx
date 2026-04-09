--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Sarmiento Castillo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Archéologue │IGR au laboratoire PaLoc à l'IRD │ ANR MANDU Codirecteur de la  MAFBI │Membre d'ICOMOS-Pakistan</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">david-israel-sarmiento-castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7161-5796</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">185270018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">315107486</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000448744148</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologue.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Codirecteur (Dir. téchnique) depuis 2019. Membre de la Mission Archéologique Française du Bassin de l’Indus (MAFBI - Pakistan) depuis 2013. Directeur Adjoint de 2016 à 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPERIENCE PROFESIONELLE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 IGR en Archéologie, ANR MANDU (dir. Anne Casile, CR) – IRD – PaLoc (UMR208, Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 Chercheur Associé, Département de Sciences Sociales, Institut Français de Pondichéry. (Projet MANDU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 Codirecteur of the Mission Archéologique Française du Bassin de l'Indus, Pakistan (ArScAn/MEAE).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016 Consultant – R&D en SHS. Missions d’expertise en Archéologie et Patrimoine (Asie centrale et du sud / milieux difficiles)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-24 Chercheur Associé, Archéologies et Sciences de l’Antiquité (UMR 7041, Nanterre). Achéologue</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 IE en Archéologie. ANR « FRONTIER » (UMR 7041, Nanterre). Documentation d’art rupestre en Ouzbékistan, SIG.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-15 IE en Archéologie ANR « ROXIANNA3Archéologies et Sciences de l’Antiquité (UMR 7041, Nanterre). Ingénierie documentaire.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-14 Chercheur Associé Centre de Recherches Archéologiques Indus, Balochistan, Asie Central et Orientale, UMR 9993, CNRS/Musée Guimet, Paris. Ingénierie documentaire et aide à la publication. Mission Archéologique de l’Indus (Dir. J.-F. Jarrige)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOUILLES ARCHÉOLOGIQUES / TERRAINS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable d’opérations Mission Franco-Indienne en Inde Centrale « MANDU », Inde (2025) Mission Archéologique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Française du Bassin de l’Indus (MAFBI), Pakistan (2018-2024).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de chantier(s) Mission archéologique du Peramagron, Irak (2016, 2017) ; Mission Archéologique Française du</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bassin de l’Indus, Pakistan (2015-2017) ; Mission archéologique franco-turkmène,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Turkménistan (2010) ; Mission Archéologique Franco-Ouzbèke Protohistoire, Ouzbékistan</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2009-2012) ; Mission Archéologique Française en Asie centrale, Ouzbékistan (2008).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Prospection et Art Rupestre Ouzbékistan (2024); Gilgit-Baltistan, Pakistan (2022) ; Upper Indus Rock</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Documentation 2D-3D Art Petroglyphs, Pakistan (2017, 2018); Site de Kunara, Irak (2016, 2017) ; Ugthassar Rock</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Art Project, Armenia (frontière armeno-azeri2015).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Technicien de chantier Mission Archéologique Française en Asie centrale (MAFAC), Tadjikistan (2023, 2024), Ouzbékistan</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2024) ; Dehistan Project (Université Autonome de Madrid), Turkménistan (2012) ; Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">d’Alicante, Espagne (2005-2010 ; 13 chantiers-école de la préhistoire à la période musulmane)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTICIPATION A PROJETS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2026 ANR «MANDU – Monsoon, Climatic Anomalies and Societal Dynamics in Medieval Times» (Dir. A. Casile, IRD, PaLoc).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 ERC  «AGROCHRONO Chronologie des modèles économiques, culturels et environnementaux du développement de l’agropastoralisme dans les régions frontalières indo-iraniennes» (Dir. E. Casanova, CEA, LSCE).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 ANR «FRONTIER - Imperialism at the edge: Central Asian empires on the borderlands during Antiquity» (Dir. O. Bordeaux, CNRS, ArScAn).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-25 Digital Documentation of the Ancient Rock Art in Mulkhow Valley, Khyber Pakhtunkhwa (Dir. A. Hameed, Hazara University, Pakistan)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-24 Projet « ODVI - Eaux de vie. Dynamique fluviale et exploitation des ressources à Chanhu-daro au 3ème millénaire avant  notre ère (Bassin de l'Indus, Pakistan) » (Dir. : M. Tengberg / M. Mashkour, AASPE, MNHN). Prix de la Fondation Engie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-23 Programme Emergence-Ville de Paris « Archéologie trans-himalayenne : mouvements de populations et interactions matérielles, de la préhistoire à la période bouddhique » (Dir. L. Bruneau, EPHE).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-23 PHC-Programme Peridot « AInIGMA » (Dir. A. Didier/M. Taj, UMR 7041-ArScAn/LUMS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-21 Programme ATM (MNHN) : « Les fondements agro-pastoraux de la Civilisation de l'Indus : approches bioarchéologiques et ethnobiologiques à Chanhu-daro, Sindh, Pakistan » (Dir. M. Tengberg, MNHN).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-20 Programme IRIS-Scripta-PSL « Paysages rupestres » (Dir L. Bruneau, EPHE).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-19 Upper Indus Petroglyphs and Inscriptions in Northern Pakistan (Dir. J. Neelis, Wilfrid Laurier University / CRSH).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-21 PHC-Programme Peridot « Badalpur » (Dir. C. Debaine/S. Arif, UMR 7041-ArScAn/ QAU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016 HiRaDA : Himalayan Rockart Database (Dir L. Bruneau, EPHE).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-20 PHC-Programme Peridot « Indus Civilization » (Dir. A. Didier/M.A. Khan, UMR 7041-ArScAn/QAU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 Programme MEDEE (Dir. E. Fouache, PSUAD).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIONS DE FORMATION ET ENCADREMENT/ANIMATION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Téchniques en Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Coordination du chantier-ecole de la MAFBI, Pakistan (Depuis 2016: +70 stagiares, de licence, master et doctorat) : Techniques de de brique crue, gestion du mobilier, traitements de conservation et restoration préventive</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stages de terrain (master)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1 étudiant M2 (Panthéon-Sorbonne, 4 semaines, 2023), 1 étudiante M1-M2 (MNHN, 4 semaines, 2020-21), 1 étudiant M2 (Panthéon-Sorbonne, 4 semaines, 2017)): Fouilles et étude du mobilier</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographie (SIG, télédetection)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1 doctorant (Pakistan, 2019-2023), 1 étudiante M2 (PSUAD- Abou Dhabi 2 Semaines, 2015).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers au Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Advanced Workshop in Upper Indus RockArt, and Digital Cultural Heritage (KIU, 1 semaine, 2019; LUMS, 1 semaine, 2018). Documentary Engineering for Archaeology (TIAC-QAU, 1 semaine, 2016).</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Depuis. 2022, Seminaire IMAP-Interdisciplinarité et Matériaux du patrimoine (M1/M2), Sorbonne Université (Dir. B. Mutin), « : Architectures en terre crue dans la Protohistoire du Bassin de l’Indus» (avec. A. Houdas et P. Mongne). • 2 Parternariats Hubert Curien «Peridot» (2017-2021), Introduction au DAO/PAO, SIG et cartographie. • 2017: Seminaire « Current Trends in Central Asian and South Asian Archaeology », MAFBI, MAFIL, CRCAO, EPHE, ArScAn, TEMPS, MSH-MONDES, UMR TEMPS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadremen de bourses SSHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 10 séjours de recherche de haut niveau, 1 - 2 mois (2017-25) pour doctorants en collaboration avec : ArScAn, MSH Mondes, MNHN, EPHE, Musée Guimet, Musée d’Archéologie Nationale, Musée du Louvre, etc</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROUPES DE TRAVAIL / RESEAUX D’EXPERTISE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GT « Pactols et Opentheso » Thesaurus pour l’Archéologie (Dir. : M. Rousset & B. Nouvel), FRANTIQ (GDS3378-CNRS).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GT « Modélisation et valorisation documentaire », (Dir. : N. Le Tellier-Becquart & E. Bryas), Consortium MASA+, Huma-Num</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contributeur du référentiel « Pleiades » - The Stoa consortium.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de : ICOMOS-Pakistan ; EASAA-Européen Association of South Asian Archaeology and Art ; Cercle des Amis du</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pakistan ; Archéologie transhimalayenne (CRCAO/EPHE) ; BICOA-Bicultural Community of Americas (New York).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Utilisateur acredité de la « Base de données d’OEuvres d’Art Volées », INTERPOL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AURES RESPONSABILITES / ACIVITES EDITORIALES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Liaison avec l’attaché d’Enseignement supérieur et de la coopération scientifique – Ambassade de France à Islamabad.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestionnaire de collections et référent de structure : MAFBI, MAI et MAFM in HAL.science- Archives Ouvertes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reviewer pour : Sindh Antiquities ; Pakistan Archaeology, Pakistan Journal of History and Culture.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Foreign examiner (since 2019) du Archaeology Department Hazara University, Mansehra Pakistan.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stone Bead Production Complex from the Beginning of the Indus Civilization at Chanhu-Daro (Sindh, Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Education, Health and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 4 (1), pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.63163/jpehss.v4i1.1141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPATIAL DISTRIBUTION OF ARCHAEOLOGICAL SITES IN LORALAI DISTRICT, BALOCHISTAN, PAKISTAN BASED ON GEOGRAPHIC INFORMATION SYSTEM (GIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakir Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Media Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17758070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A REMOTE SENSING (RS) APPROACH USING NORMALIZED DIFFERENCE VEGETATION INDEX AND NORMALIZED DIFFERENCE WATER INDEX (NDVI &amp; NDWI) FOR MAPPING THE ARCHAEOLOGICAL LANDSCAPE OF LORALAI DISTRICT, BALOCHISTAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakir Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Media Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (6), pp.653-668. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17758013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Первые результаты исследований кургана № 4 на Саразме-2, Таджикистан в 2023-2024 годах (Труды совместной франко-таджикской экспедиции МАФАК)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bobomullo Bobomulloev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguène Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Археологические работы в Таджикистане</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.46-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanhu-daro Lapidaries: An Insight on the First Indus Period Craftsmen’s Production through Techno-Functional Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sindh Antiquities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04365861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanhu-daro, field-seasons 2015-2022. Contextual data and stratigraphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sindh Antiquities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04365857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunara. Rapport préliminaire sur la cinquième campagne de fouilles (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Tenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akkadica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunara. Rapport préliminaire sur la quatrième campagne de fouilles (2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Tenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Verdellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akkadica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resuming excavations at Chanhu-daro, Sindh: First results of the 2015-2017 field-seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Shakir Ali Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pakistan Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.69-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02975449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Результаты работ на памятнике Джаркутан в 2012 году</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samariddin Mustafakulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulug-Bek Rakhmanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aysulu Iskanderovna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Researches in Uzbekistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.137-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01534874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Bioarcheological Research to Capacity Building in the Indus Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 YEARS OF PAKISTANI FRENCH ARCHAEOLOGICAL EXCAVATIONS AT CHANHU DARO, SINDH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Pakistan; Taxila Institute of Archaeology and Civilizations; Mission Archéologique Française du Bassin de l'Indus, Oct 2025, Islamabad, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Civilisation de l’Indus à la lumière des fouilles récentes sur le site de Chanhu-daro au Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de la Société des Amis du musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Amis du musée d’Archéologie nationale, Jun 2025, Saint-Germain en Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the past: 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Pakistan; Alliance Française de Karachi, Dec 2025, Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the past: 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Exploration and Excavation Branch, Karachi, Dec 2025, Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Bioarcheological Research to Capacity Building in the Indus Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ayoob Khiljee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on the Archaeology of the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 2; Maison de l'Orient et de la Méditerranée Jean Pouilloux, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Pakistan; Directorate General of Antiquities and Archaeology, Culture, Tourism, Antiquities and Archives Department, Government of Sindh; Quaid-e Awam University of Engineering, Science and Technology, Nov 2025, Nawabshah, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperial borderlands in Central Asia: first results of the archaeological surveys as part of the ANR ‘FRONTIER’ project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Debaine-Francfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference of the European Association for South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for South Asian Archaeology and Art; Sächsische Akademie der Wissenschaften, Sep 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04714002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Chanhu-Daro et la civilisation de la vallée de l’Indus (troisième-début du deuxième millénaire avant notre ère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du cercle vaudois d'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Cantonal d'Archéologie et d'Histoire de Laussane, Mar 2024, Laussane, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisting the chronological sequence of Chanhu-daro. New data from Pakistani-French Excavations 2023-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Conference of the European Association of South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himalayan Rock Art Database Project: Systematic Documentation of Morka Lashti rock art site, Yasin, District Ghizer Gilgit-Baltistan, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Study Day of the HiRADa Himalayan Rock Art Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurianne Bruneau - EPHE |CRCAO, Nov 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04791276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperialism at the edge: the ANR project ‘FRONTIER’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Debaine-Francfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Whose custom is it anyway? Empire, cities and people through archaeology, art and written sources in Hellenistic Central Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Bordeaux; Ségolène de Pontbriand, Mar 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture constructive de la terre dans la protohistoire du Bassin de l’Indus : architecture, techniques et méthodes de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Interdisciplinarité et Matériaux du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université; Observatoire des patrimoines de l'Alliance Sorbonne Université, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « quartier des lapidaires » à Chanhu-daro (Sindh, Pakistan). Spécialisation artisanale et organisation sociale dans un centre urbain majeur de l’âge du Bronze en Asie du sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs techniques, acteurs sociaux. Des vestiges matériels à l’organisation sociale du travail, de la Préhistoire à nos jours. 43e Rencontres Internationales d'Archéologie et d'Histoire de Nice Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM UMR7264, Oct 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on Urbanism and Architecture of the Early Centuries of the Indus Valley Civilisation. New Data from the 2015-2022 excavations at Chanhu-daro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Quivron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology in Action. Greater Indus Lectures 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARWA – The International Association for Archaeological Research in Western and Central Asia., 2023, Nanterre [en ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAFBI and SBBUVAS Cooperation for an Enviromental Sciences Approach in Pakistan Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Soomro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium on Animal Welfare and One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SBBUVAS │Shaheed Benazir Bhutto University of Veterinary &amp; Animal Sciences, May 2022, Sakrand, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03736077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture constructive de la terre dans la protohistoire du Bassin de l’Indus : architecture, techniques et méthodes de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Interdisciplinarité et Matériaux du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Pebbles to Knives: The Role of the Chert through a Technological Approach and Use-Wear Analysis in Chanhu-daro (Sindh, Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Conference of the European Association for South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanitation and Urbanism during the Beginning of the Indus Valley Civilization at Chanhu-daro (Sindh, Pakistan): New Contextualized Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference European Association for South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conjoncture de la Province du Sindh suite aux inondations de l'été 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunion d'information sur la situation d'urgence climatique et crise humanitaire que vit le Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Carlos Martens Bilongo. Commission des affaires étrangères; Assamblée Nationale, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Chanhu-daro 2019-2022: New insights on urbanism, architecture and craft productions of the early centuries of the Indus Civilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Conference of the European Association for South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRENCH ARCHAEOLOGICAL MISSION IN THE INDUS BASIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EDITION HIGHER EDUCATION AND RESEARCH ONLINE MEETINGS OF THE FRANCO-PAKISTANI INSTITUTIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service de cooperation et action culturelle - Ambassade de France au Pakistan; Campus France, Mar 2021, Islamabad [visioconference], Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03167015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stone Bead Production Complex from the Beginning of the Indus Civilization at Chanhu-daro, Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress on the Archaeology of the Ancient Near East - ICAANE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the ArScAn laboratory of CNRS and MAFBI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème édition en ligne des Rencontres Institutionnelles franco-pakistanaises de l’enseignement supérieur et de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Pakistan; Campus France - Pakistan, Mar 2021, [En ligne], Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur la gestion urbaine de l'eau et l'assainissement à Chanhu-daro (2019-2020).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe "Archéologie de l'Asie centrale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail des lapidaires et spécialisation artisanale à Chanhu-daro durant la première période Indus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’équipe « Archéologie de l’Asie centrale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Nanterre [Visioconférence], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03025642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The works of the French Archaeological Missions in the Indus Basin: The Indus Civilization and its Predecessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Praehistoricum, Institut für Archäologische Wissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goethe-Universität Frankfurt, Apr 2019, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d’un complexe artisanale lié au travail des lapidaires du début de la civilisation de l’Indus à Chanhu-daro, Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’équipe Archéologie de l’Asie centrale, UMR7041 - Archéologie et Sciences de l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Workshop In Upper Indus Rock Art Inscriptions and Digital Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Neelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murtaza Taj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Workshop In Upper Indus Rock Art Inscriptions and Digital Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lahore, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02982011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Chanhu-daro 2015-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of the Taxila Institute for Asian Studies, Quaid-e Azam University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Islamabad, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération Archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Pays Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus France, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03006538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'héritage archéologique du Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Découvrez le Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Embassy of Pakistan, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03006523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2017-2018 Excavations at Chanhu-daro (Sindh, Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference of the European Association of South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a Bead Production Complex from the Beginning of the Indus Civilization at Chanhu-daro (Sindh, Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference of the European Association of South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage Preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Now Festival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Pakistan; British Council, Oct 2017, Lahore, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03134740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Ul Haq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irfan Siddiqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Glekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgetta Ringbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Now Festival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The British Council; Walled City of Lahore Authority; Ambassade de France à Islamabad; Higher Education Commission of Pakistan; UNESCO; Government of Pakistan National History &amp; Literary Heritage Division, Oct 2017, Lahore, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2015-2017 Excavations at Chanhu-daro, Shaheed Benazirabad District, Sindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Shakir Ali Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Mohenjo-daro and Indus Valley Civilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Fund for Mohenjo-daro; Ministry of Culture, Government of Sindh, Feb 2017, Mohenjo-daro, (Larkana), Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Light on the Beginning of the Indus Civilization: Recent Discoveries at Chanhu-daro, Shaheed Benazirabad District, by the Pakistani-French Archaeological Mission in the Indus Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Shakir Ali Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, Tourism and Antiquities Department, Government of Sindh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03134708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further Research on the Beginning of the Indus Civilization in Sindh.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Shakir Ali Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Archaeological Heritage of Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The British Council; Walled City of Lahore Authority; Ambassade de France à Islamabad; Higher Education Commission of Pakistan; UNESCO; Government of Pakistan National History &amp; Literary Heritage Division, Oct 2017, Lahore, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New light on the beginning of the Indus occupation at Chanhu‐daro, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Shakir Ali Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference of the European Association of South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La occidentalización de la Amazonía: el caso Waorani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario sobre los Problemas del Mundo Indígena en América Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, José Miguel Santacreu Soler, May 2008, Alicante, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorations and surveys in the Taung and Karchat regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Years of Pakistani-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Islamabad; Nawabshah; Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05431294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXCAVATIONS AT CHANHU-DARO, SINDH, 2023-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Years of Pakistani-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Islamabad; Nawabshah; Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">URBAN WATER MANAGEMENT AT CHANHU-DARO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Years of Pakistani-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Islamabad; Nawabshah; Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE FRENCH ARCHAEOLOGICAL FIELD RESEARCH IN PAKISTAN by Missions M.A.I., MAFM and MAFBI since 1958</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Years of Pakistani-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Islamabad; Nawabshah; Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05431286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXCAVATIONS AT CHANHU-DARO, SINDH, 2019-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Years of Pakistani-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Islamabad; Nawabshah; Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05431314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Chanhu-daro 2015-2018 – Part 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Cooperation France-Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Sakrand, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAFBI training programmes 2015-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Cooperation France-Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Sakrand, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Chanhu-daro 2015-2018 – Part 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Cooperation France-Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Sakrand, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLORATIONS IN KECH-MAKRAN AND EXCAVATIONS AT MIRI QALAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on "French Contributions to Pakistan Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE FRENCH ARCHAEOLOGICAL FIELD RESEARCH IN PAKISTAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on " French Contributions to Pakistan Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXCAVATIONS AT NAUSHARO (1985-1996) AND OTHER SITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on "French Contributions to Pakistan Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXCAVATIONS AT MEHRGARH (1974-1985 and 1997-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on "French Contributions to Pakistan Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXCAVATIONS AT AMRI, NINDOWARI AND PIRAK (1958- 1974)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on "French Contributions to Pakistan Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXCAVATIONS AT SHAHI-TUMP (MAKRAN) AND ENVIRONMENTAL STUDIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on "French Contributions to Pakistan Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrgarh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Quivron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Wengler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, Serie Indus-Balochistan (XV), 2013, Mémoires des Missions Archéologiques Françaises en Asie Centrale et en Asie Moyenne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02977150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lapidaires de Chanhu-daro (Sindh, Pakistan). Logiques productives et organisation socio-économique dans un centre urbain majeur de l’Âge du bronze en Asie du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Cheval; Olivier Langlois; Michel Lauwers; Giulio Palumbi; Haris Procopiou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs techniques, acteurs sociaux. Des vestiges matériels à l’organisation sociale du travail, de la Préhistoire à nos jours. 43es rencontres internationales d’archéologie et d’histoire – Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions APDCA, pp.89-102, 2024, 2-904110-66-6. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ys6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d’un complexe artisanal lié au travail des lapidaires du début de la civilisation de l’Indus à Chanhu-daro, Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des activités de l'équipe Archéologie de l'Asie centrale - ArScAn UMR7041</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03012018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MANDU. Indo-French Archaeological Mission in Central India. 2025 Activity Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Casile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supriya Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankita Battacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampurna Bordoloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archaeological Survey of India. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l'Indus. Rapport d'activité 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Ameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ayoob Khiljee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire sur les opérations effectués dans le cadre de la première campagne de fouilles archéologiques sur le site de Mandu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission Archéologique Française en Inde Centrale. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of AGROCHRONO project actions within the frame of MAFBI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Sabourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique franco-indienne en Inde Centrale - Rapport d’activités 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Casile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supriya Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankita Battacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampurna Bordoloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l’étranger. Ministère de l'Europe et des Affaires Étrangères. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations at Chanhu-daro and explorations in Sindh, Field-Season 2024. Final Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ayoob Khiljee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate of Antiquities and Archaeology, Culture, Tourism, Antiquities and Archives Department, Government of Sindh. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometric analyses on pottery and artefacts from Chanhu-daro and Ghazi Shah - Preliminary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRENCH ARCHAEOLOGICAL MISSION IN THE INDUS BASIN. Field-Season 2025 in Sindh - Preliminary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate General of Antiquities and Archaeology, CTA&amp;AD, Government of Sindh. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations at Chanhu-daro, Sindh. Field-season 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate General of Antiquities and Archaeology. Culture, Tourism, Antiquities and Archives Department, Government of Sindh. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l'Indus. Rapport d'activité 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus. Rapport d’activité 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères; Ministère de l’Europe et des Affaires étrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations 2022 at Chanhu-daro. Final Report.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate General of Antiquities and Archaeology. Culture, Tourism, Antiquities and Archives Department. Government of Sindh. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de pratiques d'un archéologue de terrain l'étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Consortium MASA - Mémoires des Archéologues et des Sites Archéologiques │GT Documentation - Axe Images. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis concernant la réhabilitation et la restauration du site de Mehrgarh (09/2023) et note sur la coopération archéologique française au Balochistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ambassade de France au Pakistan. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04292459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations 2023 at Chanhu-daro. Preliminary Report.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate General of Antiquities and Archaeology. Culture, Tourism, Antiquities and Archives Department, Government of Sindh. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture and Heritage expert at the UNESCO field office, Islamabad. 2022/PECEPU/8154</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise France; UNESCO - Pakistan. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur l’utilisation du manuel HIRADA.“A step- by-step handbook to rock art documentation in the Himalayas” et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL - Mission Archéologique Franco-Indienne au Ladakh. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport d'activités 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram Pointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL: rapport d'activités archéologiques n°10, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère de l'Europe et des Affaires Etrangères. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of the Archaeological Heritage of Gilgit-Baltistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Government of Gilgit Baltistan. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03736078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉTAT DES LIEUX SUR LES SITES ARCHÉOLOGIQUES FOUILLÉS PAR LES MISSIONS FRANÇAISES ET DANS SES ZONES D’INTERVENTION SUITE AUX INONDATIONS DE L’ÉTÉ 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ambassade de France au Pakistan. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03791533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de séjour au Pakistan - mai 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ambassade de France au Pakistan; EPHE-PSL Research University.; Archéologie de l'Asie Centrale │ ArScAn UMR 7041; MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert culture et patrimoine auprès du bureau de l’UNESCO 2022/PECEPU/8154</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise France; UNESCO - Pakistan. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques a l'étranger du Ministère de l'Europe et des Affaires étrangères. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on: A Study of Heritage Education at Primary School Level In Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate of Academic &amp; Research │Hazara University. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04141764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh. Activity report 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°10, Advisory Commission for Archaeological Research Abroad, French Ministry of European and Foreign Affairs. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05250337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique française du bassin de l’Indus (Pakistan). Rapport quadriennal 2019-2022 et projet 2023-2026.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundus Aslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Chanhu-daro, Sindh. Report 2018-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Culture, Tourism and Antiquities Department, Government of Sindh. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus – Rapport d’activité 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires étrangères, Direction de la culture, de l'enseignement, de la recherche et du réseau, Sous-direction de l'enseignement supérieur et de la recherche, Pôle sciences humaines et sociales, archéologie et patrimoine, Commission consultative des recherches archéologiques à l'étranger. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux de la MAFBI et la coopération franco-pakistanaise en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ambassade de France au Pakistan; Consulat Général de France à Karachi. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus – Rapport d’activité 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires étrangères, Direction de la culture, de l'enseignement, de la recherche et du réseau, Sous-direction de l'enseignement supérieur et de la recherche, Pôle sciences humaines et sociales, archéologie et patrimoine, Commission consultative des recherches archéologiques à l'étranger. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux de la MAFBI et la coopération franco-pakistanaise en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ambassade de France au Pakistan; Consulat Général de France à Karachi. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pôle des SHS, de l’Archéologie et du Patrimoine du MEAE; Comission consultative des recherches archéologiques a l'étranger. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux de la MAFBI et la coopération franco-pakistanaise en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ambassade de France au Pakistan; Consulat Général de France à Karachi. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de situation sur la coopération archéologique française sur l'Asie du Sud (Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Debaine-Francfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques a l'étranger. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus. Rapport d’Activités 2017, pour le Pôle des SHS, de l’Archéologie et du Patrimoine du MEAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pôle des SHS, de l’Archéologie et du Patrimoine du MEAE; Comission consultative des recherches archéologiques a l'étranger. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note Pôle ARSCAN - ASIE CENTRALE – ICONEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie de l'Asie Centrale │ ArScAn UMR 7041. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the 2016 Field-Season in Sindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Shakir Ali Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Excavation and Exploration Branch; Culture, Tourism and Antiquities Department, Government of Sindh. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on area C excavation – Kunara 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission Archéologique du Peramagron; Direction Générale des Antiquités de Souleymaniyeh. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pôle des SHS, de l’Archéologie et du Patrimoine du MAEDI; Comission consultative des recherches archéologiques a l'étranger. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les fouilles du Chantier C et note préliminaire sur la réalisation des relevés 3D par stéréophotogrammétrie sur le site de Kunara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission Archéologique du Peramagron. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the 2015 Field-Season in Sindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Shakir Ali Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Excavation and Exploration Branch; Culture, Tourism and Antiquities Department, Government of Sindh. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pôle des SHS, de l’Archéologie et du Patrimoine du MAEDI; Comission consultative des recherches archéologiques a l'étranger. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French-Italian Archaeological and Paleoenviromental cooperation in Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Besenval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Desruelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen-Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Maiorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Ministry of Heritage and Culture of Oman. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02987117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Ouzbeke-Protohistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luneau Elise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suire Joël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ArScAn, UMR 7041, MAE, Université Paris-Nanterre; Comission consultative des recherches archéologiques a l'étranger - MAE. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2009 Mission Archéologique Franco-Ouzbèke au Surkhan-Daria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervel Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouache Éric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liger Jean-Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ArScAn, UMR 7041, MAE, Université Paris-Nanterre; Comission consultative des recherches archéologiques a l'étranger - MAE; Mission Archéologique Française en Asie Centrale. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final sur le travail de la deuxième campagne de fouille (été 2008) sur la nécropole de Dzharkutan (sud de l'Ouzbékistan), Rapport interne du CNRS : UMR 7041</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luneau Elise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ArScAn, UMR 7041, MAE, Université Paris-Nanterre. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resuming Excavation Chanhu Daro | Secrets of the Indus Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish Ahmed Sheik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on Urbanism and Architecture of the Early Centuries to the Indus Valley Civilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Quivron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of the Oxus Civilizations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-P. Francfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission de prospection et de documentation d’art rupestre dans la vallée du Zeravchan (Ouzbékistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azbiddin Kholmatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmatullo Hoshimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Ruziboev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12mv1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique de l’Indus (M.A.I.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Quivron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New discoveries at the necropolis of Sarazm-2 in the Zeravshan Valley, Tajikistan. Preliminary MAFAC fieldwork results of the 2023-2024 seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bobomullo S. Bobomulloev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguène Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Conference of the European Association for South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Leipzig, Germany. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperial borderlands in Central Asia: first results of the archaeological surveys as part of the ANR ‘FRONTIER’ project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmatulla Hoshimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azbiddin Kholmatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Ruziboev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 26th International Conference of the European Association for South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04870102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stone Bead Production Complex from the Beginning of the Indus Civilization at Chanhu-daro (Sindh, Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress on the Archaeology of the Ancient Near East (ICAANE), Bologna, 6-9 April 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04365872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Chanhu-daro, Field-Season 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Laurent-Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, Sindh Antiquities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId224"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Sarmiento Castillo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Archéologue │IGR au laboratoire PaLoc à l'IRD │ ANR MANDU │Codirecteur de la  MAFBI │Membre d'ICOMOS-Pakistan</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">david-israel-sarmiento-castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7161-5796</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">185270018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">315107486</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000448744148</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GYV-2372-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologue.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Codirecteur (Dir. téchnique) depuis 2019. Membre de la Mission Archéologique Française du Bassin de l’Indus (MAFBI - Pakistan) depuis 2013. Directeur Adjoint de 2016 à 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPERIENCE PROFESIONELLE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 IGR en Archéologie, ANR MANDU (dir. Anne Casile, CR) – IRD – PaLoc (UMR208, Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 Chercheur Associé, Département de Sciences Sociales, Institut Français de Pondichéry. (Projet MANDU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 Codirecteur of the Mission Archéologique Française du Bassin de l'Indus, Pakistan (ArScAn/MEAE).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016 Consultant – R&D en SHS. Missions d’expertise en Archéologie et Patrimoine (Asie centrale et du sud / milieux difficiles)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-24 Chercheur Associé, Archéologies et Sciences de l’Antiquité (UMR 7041, Nanterre). Achéologue</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 IE en Archéologie. ANR « FRONTIER » (UMR 7041, Nanterre). Documentation d’art rupestre en Ouzbékistan, SIG.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-15 IE en Archéologie ANR « ROXIANNA3Archéologies et Sciences de l’Antiquité (UMR 7041, Nanterre). Ingénierie documentaire.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-14 Chercheur Associé Centre de Recherches Archéologiques Indus, Balochistan, Asie Central et Orientale, UMR 9993, CNRS/Musée Guimet, Paris. Ingénierie documentaire et aide à la publication. Mission Archéologique de l’Indus (Dir. J.-F. Jarrige)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOUILLES ARCHÉOLOGIQUES / TERRAINS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable d’opérations Mission Franco-Indienne en Inde Centrale « MANDU », Inde (2025) Mission Archéologique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Française du Bassin de l’Indus (MAFBI), Pakistan (2018-2024).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de chantier(s) Mission archéologique du Peramagron, Irak (2016, 2017) ; Mission Archéologique Française du</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bassin de l’Indus, Pakistan (2015-2017) ; Mission archéologique franco-turkmène,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Turkménistan (2010) ; Mission Archéologique Franco-Ouzbèke Protohistoire, Ouzbékistan</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2009-2012) ; Mission Archéologique Française en Asie centrale, Ouzbékistan (2008).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Prospection et Art Rupestre Ouzbékistan (2024); Gilgit-Baltistan, Pakistan (2022) ; Upper Indus Rock</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Documentation 2D-3D Art Petroglyphs, Pakistan (2017, 2018); Site de Kunara, Irak (2016, 2017) ; Ugthassar Rock</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Art Project, Armenia (frontière armeno-azeri2015).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Technicien de chantier Mission Archéologique Française en Asie centrale (MAFAC), Tadjikistan (2023, 2024), Ouzbékistan</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2024) ; Dehistan Project (Université Autonome de Madrid), Turkménistan (2012) ; Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">d’Alicante, Espagne (2005-2010 ; 13 chantiers-école de la préhistoire à la période musulmane)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTICIPATION A PROJETS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2026 ANR «MANDU – Monsoon, Climatic Anomalies and Societal Dynamics in Medieval Times» (Dir. A. Casile, IRD, PaLoc).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 ERC  «AGROCHRONO Chronologie des modèles économiques, culturels et environnementaux du développement de l’agropastoralisme dans les régions frontalières indo-iraniennes» (Dir. E. Casanova, CEA, LSCE).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 ANR «FRONTIER - Imperialism at the edge: Central Asian empires on the borderlands during Antiquity» (Dir. O. Bordeaux, CNRS, ArScAn).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-25 Digital Documentation of the Ancient Rock Art in Mulkhow Valley, Khyber Pakhtunkhwa (Dir. A. Hameed, Hazara University, Pakistan)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-24 Projet « ODVI - Eaux de vie. Dynamique fluviale et exploitation des ressources à Chanhu-daro au 3ème millénaire avant  notre ère (Bassin de l'Indus, Pakistan) » (Dir. : M. Tengberg / M. Mashkour, AASPE, MNHN). Prix de la Fondation Engie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-23 Programme Emergence-Ville de Paris « Archéologie trans-himalayenne : mouvements de populations et interactions matérielles, de la préhistoire à la période bouddhique » (Dir. L. Bruneau, EPHE).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-23 PHC-Programme Peridot « AInIGMA » (Dir. A. Didier/M. Taj, UMR 7041-ArScAn/LUMS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-21 Programme ATM (MNHN) : « Les fondements agro-pastoraux de la Civilisation de l'Indus : approches bioarchéologiques et ethnobiologiques à Chanhu-daro, Sindh, Pakistan » (Dir. M. Tengberg, MNHN).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-20 Programme IRIS-Scripta-PSL « Paysages rupestres » (Dir L. Bruneau, EPHE).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-19 Upper Indus Petroglyphs and Inscriptions in Northern Pakistan (Dir. J. Neelis, Wilfrid Laurier University / CRSH).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-21 PHC-Programme Peridot « Badalpur » (Dir. C. Debaine/S. Arif, UMR 7041-ArScAn/ QAU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016 HiRaDA : Himalayan Rockart Database (Dir L. Bruneau, EPHE).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-20 PHC-Programme Peridot « Indus Civilization » (Dir. A. Didier/M.A. Khan, UMR 7041-ArScAn/QAU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 Programme MEDEE (Dir. E. Fouache, PSUAD).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIONS DE FORMATION ET ENCADREMENT/ANIMATION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Téchniques en Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Coordination du chantier-ecole de la MAFBI, Pakistan (Depuis 2016: +70 stagiares, de licence, master et doctorat) : Techniques de de brique crue, gestion du mobilier, traitements de conservation et restoration préventive</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stages de terrain (master)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1 étudiant M2 (Panthéon-Sorbonne, 4 semaines, 2023), 1 étudiante M1-M2 (MNHN, 4 semaines, 2020-21), 1 étudiant M2 (Panthéon-Sorbonne, 4 semaines, 2017)): Fouilles et étude du mobilier</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographie (SIG, télédetection)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1 doctorant (Pakistan, 2019-2023), 1 étudiante M2 (PSUAD- Abou Dhabi 2 Semaines, 2015).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers au Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Advanced Workshop in Upper Indus RockArt, and Digital Cultural Heritage (KIU, 1 semaine, 2019; LUMS, 1 semaine, 2018). Documentary Engineering for Archaeology (TIAC-QAU, 1 semaine, 2016).</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Depuis. 2022, Seminaire IMAP-Interdisciplinarité et Matériaux du patrimoine (M1/M2), Sorbonne Université (Dir. B. Mutin), « : Architectures en terre crue dans la Protohistoire du Bassin de l’Indus» (avec. A. Houdas et P. Mongne). • 2 Parternariats Hubert Curien «Peridot» (2017-2021), Introduction au DAO/PAO, SIG et cartographie. • 2017: Seminaire « Current Trends in Central Asian and South Asian Archaeology », MAFBI, MAFIL, CRCAO, EPHE, ArScAn, TEMPS, MSH-MONDES, UMR TEMPS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadremen de bourses SSHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 10 séjours de recherche de haut niveau, 1 - 2 mois (2017-25) pour doctorants en collaboration avec : ArScAn, MSH Mondes, MNHN, EPHE, Musée Guimet, Musée d’Archéologie Nationale, Musée du Louvre, etc</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROUPES DE TRAVAIL / RESEAUX D’EXPERTISE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GT « Pactols et Opentheso » Thesaurus pour l’Archéologie (Dir. : M. Rousset & B. Nouvel), FRANTIQ (GDS3378-CNRS).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GT « Modélisation et valorisation documentaire », (Dir. : N. Le Tellier-Becquart & E. Bryas), Consortium MASA+, Huma-Num</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contributeur du référentiel « Pleiades » - The Stoa consortium.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de : ICOMOS-Pakistan ; EASAA-Européen Association of South Asian Archaeology and Art ; Cercle des Amis du</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pakistan ; Archéologie transhimalayenne (CRCAO/EPHE) ; BICOA-Bicultural Community of Americas (New York).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Utilisateur acredité de la « Base de données d’OEuvres d’Art Volées », INTERPOL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AURES RESPONSABILITES / ACIVITES EDITORIALES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Liaison avec l’attaché d’Enseignement supérieur et de la coopération scientifique – Ambassade de France à Islamabad.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestionnaire de collections et référent de structure : MAFBI, MAI et MAFM in HAL.science- Archives Ouvertes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reviewer pour : Sindh Antiquities ; Pakistan Archaeology, Pakistan Journal of History and Culture.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Foreign examiner (since 2019) du Archaeology Department Hazara University, Mansehra Pakistan.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stone Bead Production Complex from the Beginning of the Indus Civilization at Chanhu-Daro (Sindh, Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Education, Health and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 4 (1), pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.63163/jpehss.v4i1.1141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPATIAL DISTRIBUTION OF ARCHAEOLOGICAL SITES IN LORALAI DISTRICT, BALOCHISTAN, PAKISTAN BASED ON GEOGRAPHIC INFORMATION SYSTEM (GIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakir Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Media Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17758070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A REMOTE SENSING (RS) APPROACH USING NORMALIZED DIFFERENCE VEGETATION INDEX AND NORMALIZED DIFFERENCE WATER INDEX (NDVI &amp; NDWI) FOR MAPPING THE ARCHAEOLOGICAL LANDSCAPE OF LORALAI DISTRICT, BALOCHISTAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakir Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Media Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (6), pp.653-668. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17758013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Первые результаты исследований кургана № 4 на Саразме-2, Таджикистан в 2023-2024 годах (Труды совместной франко-таджикской экспедиции МАФАК)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bobomullo Bobomulloev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguène Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Археологические работы в Таджикистане</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.46-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanhu-daro Lapidaries: An Insight on the First Indus Period Craftsmen’s Production through Techno-Functional Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sindh Antiquities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04365861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanhu-daro, field-seasons 2015-2022. Contextual data and stratigraphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sindh Antiquities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04365857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunara. Rapport préliminaire sur la cinquième campagne de fouilles (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Tenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akkadica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunara. Rapport préliminaire sur la quatrième campagne de fouilles (2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Tenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Verdellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akkadica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resuming excavations at Chanhu-daro, Sindh: First results of the 2015-2017 field-seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Shakir Ali Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pakistan Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.69-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02975449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Результаты работ на памятнике Джаркутан в 2012 году</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samariddin Mustafakulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulug-Bek Rakhmanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aysulu Iskanderovna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Researches in Uzbekistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.137-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01534874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Civilisation de l’Indus à la lumière des fouilles récentes sur le site de Chanhu-daro au Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de la Société des Amis du musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Amis du musée d’Archéologie nationale, Jun 2025, Saint-Germain en Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Bioarcheological Research to Capacity Building in the Indus Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 YEARS OF PAKISTANI FRENCH ARCHAEOLOGICAL EXCAVATIONS AT CHANHU DARO, SINDH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Pakistan; Taxila Institute of Archaeology and Civilizations; Mission Archéologique Française du Bassin de l'Indus, Oct 2025, Islamabad, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the past: 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Pakistan; Alliance Française de Karachi, Dec 2025, Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the past: 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Exploration and Excavation Branch, Karachi, Dec 2025, Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Bioarcheological Research to Capacity Building in the Indus Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ayoob Khiljee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on the Archaeology of the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 2; Maison de l'Orient et de la Méditerranée Jean Pouilloux, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Pakistan; Directorate General of Antiquities and Archaeology, Culture, Tourism, Antiquities and Archives Department, Government of Sindh; Quaid-e Awam University of Engineering, Science and Technology, Nov 2025, Nawabshah, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperial borderlands in Central Asia: first results of the archaeological surveys as part of the ANR ‘FRONTIER’ project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Debaine-Francfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference of the European Association for South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for South Asian Archaeology and Art; Sächsische Akademie der Wissenschaften, Sep 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04714002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Chanhu-Daro et la civilisation de la vallée de l’Indus (troisième-début du deuxième millénaire avant notre ère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du cercle vaudois d'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Cantonal d'Archéologie et d'Histoire de Laussane, Mar 2024, Laussane, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisting the chronological sequence of Chanhu-daro. New data from Pakistani-French Excavations 2023-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Conference of the European Association of South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himalayan Rock Art Database Project: Systematic Documentation of Morka Lashti rock art site, Yasin, District Ghizer Gilgit-Baltistan, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Study Day of the HiRADa Himalayan Rock Art Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurianne Bruneau - EPHE |CRCAO, Nov 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04791276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperialism at the edge: the ANR project ‘FRONTIER’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Debaine-Francfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Whose custom is it anyway? Empire, cities and people through archaeology, art and written sources in Hellenistic Central Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Bordeaux; Ségolène de Pontbriand, Mar 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture constructive de la terre dans la protohistoire du Bassin de l’Indus : architecture, techniques et méthodes de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Interdisciplinarité et Matériaux du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université; Observatoire des patrimoines de l'Alliance Sorbonne Université, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « quartier des lapidaires » à Chanhu-daro (Sindh, Pakistan). Spécialisation artisanale et organisation sociale dans un centre urbain majeur de l’âge du Bronze en Asie du sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs techniques, acteurs sociaux. Des vestiges matériels à l’organisation sociale du travail, de la Préhistoire à nos jours. 43e Rencontres Internationales d'Archéologie et d'Histoire de Nice Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM UMR7264, Oct 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on Urbanism and Architecture of the Early Centuries of the Indus Valley Civilisation. New Data from the 2015-2022 excavations at Chanhu-daro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Quivron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology in Action. Greater Indus Lectures 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARWA – The International Association for Archaeological Research in Western and Central Asia., 2023, Nanterre [en ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAFBI and SBBUVAS Cooperation for an Enviromental Sciences Approach in Pakistan Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Soomro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium on Animal Welfare and One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SBBUVAS │Shaheed Benazir Bhutto University of Veterinary &amp; Animal Sciences, May 2022, Sakrand, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03736077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture constructive de la terre dans la protohistoire du Bassin de l’Indus : architecture, techniques et méthodes de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Interdisciplinarité et Matériaux du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Pebbles to Knives: The Role of the Chert through a Technological Approach and Use-Wear Analysis in Chanhu-daro (Sindh, Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Conference of the European Association for South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanitation and Urbanism during the Beginning of the Indus Valley Civilization at Chanhu-daro (Sindh, Pakistan): New Contextualized Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference European Association for South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conjoncture de la Province du Sindh suite aux inondations de l'été 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunion d'information sur la situation d'urgence climatique et crise humanitaire que vit le Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Carlos Martens Bilongo. Commission des affaires étrangères; Assamblée Nationale, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Chanhu-daro 2019-2022: New insights on urbanism, architecture and craft productions of the early centuries of the Indus Civilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Conference of the European Association for South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRENCH ARCHAEOLOGICAL MISSION IN THE INDUS BASIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EDITION HIGHER EDUCATION AND RESEARCH ONLINE MEETINGS OF THE FRANCO-PAKISTANI INSTITUTIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service de cooperation et action culturelle - Ambassade de France au Pakistan; Campus France, Mar 2021, Islamabad [visioconference], Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03167015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stone Bead Production Complex from the Beginning of the Indus Civilization at Chanhu-daro, Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress on the Archaeology of the Ancient Near East - ICAANE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the ArScAn laboratory of CNRS and MAFBI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème édition en ligne des Rencontres Institutionnelles franco-pakistanaises de l’enseignement supérieur et de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Pakistan; Campus France - Pakistan, Mar 2021, [En ligne], Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur la gestion urbaine de l'eau et l'assainissement à Chanhu-daro (2019-2020).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe "Archéologie de l'Asie centrale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail des lapidaires et spécialisation artisanale à Chanhu-daro durant la première période Indus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’équipe « Archéologie de l’Asie centrale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Nanterre [Visioconférence], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03025642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The works of the French Archaeological Missions in the Indus Basin: The Indus Civilization and its Predecessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Praehistoricum, Institut für Archäologische Wissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goethe-Universität Frankfurt, Apr 2019, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d’un complexe artisanale lié au travail des lapidaires du début de la civilisation de l’Indus à Chanhu-daro, Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’équipe Archéologie de l’Asie centrale, UMR7041 - Archéologie et Sciences de l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Chanhu-daro 2015-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of the Taxila Institute for Asian Studies, Quaid-e Azam University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Islamabad, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération Archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Pays Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus France, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03006538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Workshop In Upper Indus Rock Art Inscriptions and Digital Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Neelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murtaza Taj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Workshop In Upper Indus Rock Art Inscriptions and Digital Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lahore, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02982011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2017-2018 Excavations at Chanhu-daro (Sindh, Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference of the European Association of South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'héritage archéologique du Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Découvrez le Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Embassy of Pakistan, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03006523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a Bead Production Complex from the Beginning of the Indus Civilization at Chanhu-daro (Sindh, Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference of the European Association of South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage Preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Now Festival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Pakistan; British Council, Oct 2017, Lahore, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03134740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Ul Haq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irfan Siddiqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Glekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgetta Ringbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Now Festival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The British Council; Walled City of Lahore Authority; Ambassade de France à Islamabad; Higher Education Commission of Pakistan; UNESCO; Government of Pakistan National History &amp; Literary Heritage Division, Oct 2017, Lahore, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Light on the Beginning of the Indus Civilization: Recent Discoveries at Chanhu-daro, Shaheed Benazirabad District, by the Pakistani-French Archaeological Mission in the Indus Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Shakir Ali Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, Tourism and Antiquities Department, Government of Sindh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03134708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2015-2017 Excavations at Chanhu-daro, Shaheed Benazirabad District, Sindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Shakir Ali Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Mohenjo-daro and Indus Valley Civilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Fund for Mohenjo-daro; Ministry of Culture, Government of Sindh, Feb 2017, Mohenjo-daro, (Larkana), Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further Research on the Beginning of the Indus Civilization in Sindh.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Shakir Ali Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Archaeological Heritage of Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The British Council; Walled City of Lahore Authority; Ambassade de France à Islamabad; Higher Education Commission of Pakistan; UNESCO; Government of Pakistan National History &amp; Literary Heritage Division, Oct 2017, Lahore, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New light on the beginning of the Indus occupation at Chanhu‐daro, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Shakir Ali Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference of the European Association of South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La occidentalización de la Amazonía: el caso Waorani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario sobre los Problemas del Mundo Indígena en América Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, José Miguel Santacreu Soler, May 2008, Alicante, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXCAVATIONS AT CHANHU-DARO, SINDH, 2023-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Years of Pakistani-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Islamabad; Nawabshah; Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorations and surveys in the Taung and Karchat regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Years of Pakistani-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Islamabad; Nawabshah; Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05431294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">URBAN WATER MANAGEMENT AT CHANHU-DARO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Years of Pakistani-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Islamabad; Nawabshah; Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE FRENCH ARCHAEOLOGICAL FIELD RESEARCH IN PAKISTAN by Missions M.A.I., MAFM and MAFBI since 1958</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Years of Pakistani-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Islamabad; Nawabshah; Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05431286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXCAVATIONS AT CHANHU-DARO, SINDH, 2019-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Years of Pakistani-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Islamabad; Nawabshah; Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05431314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAFBI training programmes 2015-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Cooperation France-Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Sakrand, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Chanhu-daro 2015-2018 – Part 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Cooperation France-Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Sakrand, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Chanhu-daro 2015-2018 – Part 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Cooperation France-Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Sakrand, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE FRENCH ARCHAEOLOGICAL FIELD RESEARCH IN PAKISTAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on " French Contributions to Pakistan Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLORATIONS IN KECH-MAKRAN AND EXCAVATIONS AT MIRI QALAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on "French Contributions to Pakistan Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXCAVATIONS AT NAUSHARO (1985-1996) AND OTHER SITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on "French Contributions to Pakistan Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXCAVATIONS AT SHAHI-TUMP (MAKRAN) AND ENVIRONMENTAL STUDIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on "French Contributions to Pakistan Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXCAVATIONS AT MEHRGARH (1974-1985 and 1997-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on "French Contributions to Pakistan Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXCAVATIONS AT AMRI, NINDOWARI AND PIRAK (1958- 1974)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on "French Contributions to Pakistan Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrgarh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Quivron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Wengler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, Serie Indus-Balochistan (XV), 2013, Mémoires des Missions Archéologiques Françaises en Asie Centrale et en Asie Moyenne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02977150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lapidaires de Chanhu-daro (Sindh, Pakistan). Logiques productives et organisation socio-économique dans un centre urbain majeur de l’Âge du bronze en Asie du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Cheval; Olivier Langlois; Michel Lauwers; Giulio Palumbi; Haris Procopiou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs techniques, acteurs sociaux. Des vestiges matériels à l’organisation sociale du travail, de la Préhistoire à nos jours. 43es rencontres internationales d’archéologie et d’histoire – Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions APDCA, pp.89-102, 2024, 2-904110-66-6. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ys6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d’un complexe artisanal lié au travail des lapidaires du début de la civilisation de l’Indus à Chanhu-daro, Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des activités de l'équipe Archéologie de l'Asie centrale - ArScAn UMR7041</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03012018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MANDU. Indo-French Archaeological Mission in Central India. 2025 Activity Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Casile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supriya Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankita Battacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampurna Bordoloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archaeological Survey of India. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique franco-indienne en Inde Centrale - Rapport d’activités 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Casile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supriya Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankita Battacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampurna Bordoloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l’étranger. Ministère de l'Europe et des Affaires Étrangères. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations at Chanhu-daro and explorations in Sindh, Field-Season 2024. Final Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ayoob Khiljee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate of Antiquities and Archaeology, Culture, Tourism, Antiquities and Archives Department, Government of Sindh. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of AGROCHRONO project actions within the frame of MAFBI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Sabourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l'Indus. Rapport d'activité 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Ameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ayoob Khiljee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire sur les opérations effectués dans le cadre de la première campagne de fouilles archéologiques sur le site de Mandu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission Archéologique Française en Inde Centrale. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometric analyses on pottery and artefacts from Chanhu-daro and Ghazi Shah - Preliminary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRENCH ARCHAEOLOGICAL MISSION IN THE INDUS BASIN. Field-Season 2025 in Sindh - Preliminary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate General of Antiquities and Archaeology, CTA&amp;AD, Government of Sindh. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l'Indus. Rapport d'activité 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations at Chanhu-daro, Sindh. Field-season 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate General of Antiquities and Archaeology. Culture, Tourism, Antiquities and Archives Department, Government of Sindh. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus. Rapport d’activité 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères; Ministère de l’Europe et des Affaires étrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations 2022 at Chanhu-daro. Final Report.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate General of Antiquities and Archaeology. Culture, Tourism, Antiquities and Archives Department. Government of Sindh. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de pratiques d'un archéologue de terrain l'étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Consortium MASA - Mémoires des Archéologues et des Sites Archéologiques │GT Documentation - Axe Images. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis concernant la réhabilitation et la restauration du site de Mehrgarh (09/2023) et note sur la coopération archéologique française au Balochistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ambassade de France au Pakistan. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04292459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations 2023 at Chanhu-daro. Preliminary Report.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate General of Antiquities and Archaeology. Culture, Tourism, Antiquities and Archives Department, Government of Sindh. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of the Archaeological Heritage of Gilgit-Baltistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Government of Gilgit Baltistan. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03736078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture and Heritage expert at the UNESCO field office, Islamabad. 2022/PECEPU/8154</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise France; UNESCO - Pakistan. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur l’utilisation du manuel HIRADA.“A step- by-step handbook to rock art documentation in the Himalayas” et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL - Mission Archéologique Franco-Indienne au Ladakh. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport d'activités 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram Pointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL: rapport d'activités archéologiques n°10, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère de l'Europe et des Affaires Etrangères. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉTAT DES LIEUX SUR LES SITES ARCHÉOLOGIQUES FOUILLÉS PAR LES MISSIONS FRANÇAISES ET DANS SES ZONES D’INTERVENTION SUITE AUX INONDATIONS DE L’ÉTÉ 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ambassade de France au Pakistan. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03791533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert culture et patrimoine auprès du bureau de l’UNESCO 2022/PECEPU/8154</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise France; UNESCO - Pakistan. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de séjour au Pakistan - mai 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ambassade de France au Pakistan; EPHE-PSL Research University.; Archéologie de l'Asie Centrale │ ArScAn UMR 7041; MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques a l'étranger du Ministère de l'Europe et des Affaires étrangères. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on: A Study of Heritage Education at Primary School Level In Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate of Academic &amp; Research │Hazara University. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04141764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh. Activity report 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°10, Advisory Commission for Archaeological Research Abroad, French Ministry of European and Foreign Affairs. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05250337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique française du bassin de l’Indus (Pakistan). Rapport quadriennal 2019-2022 et projet 2023-2026.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundus Aslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Chanhu-daro, Sindh. Report 2018-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Culture, Tourism and Antiquities Department, Government of Sindh. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus – Rapport d’activité 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires étrangères, Direction de la culture, de l'enseignement, de la recherche et du réseau, Sous-direction de l'enseignement supérieur et de la recherche, Pôle sciences humaines et sociales, archéologie et patrimoine, Commission consultative des recherches archéologiques à l'étranger. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux de la MAFBI et la coopération franco-pakistanaise en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ambassade de France au Pakistan; Consulat Général de France à Karachi. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux de la MAFBI et la coopération franco-pakistanaise en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ambassade de France au Pakistan; Consulat Général de France à Karachi. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus – Rapport d’activité 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires étrangères, Direction de la culture, de l'enseignement, de la recherche et du réseau, Sous-direction de l'enseignement supérieur et de la recherche, Pôle sciences humaines et sociales, archéologie et patrimoine, Commission consultative des recherches archéologiques à l'étranger. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pôle des SHS, de l’Archéologie et du Patrimoine du MEAE; Comission consultative des recherches archéologiques a l'étranger. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux de la MAFBI et la coopération franco-pakistanaise en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ambassade de France au Pakistan; Consulat Général de France à Karachi. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de situation sur la coopération archéologique française sur l'Asie du Sud (Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Debaine-Francfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques a l'étranger. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note Pôle ARSCAN - ASIE CENTRALE – ICONEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie de l'Asie Centrale │ ArScAn UMR 7041. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus. Rapport d’Activités 2017, pour le Pôle des SHS, de l’Archéologie et du Patrimoine du MEAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pôle des SHS, de l’Archéologie et du Patrimoine du MEAE; Comission consultative des recherches archéologiques a l'étranger. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pôle des SHS, de l’Archéologie et du Patrimoine du MAEDI; Comission consultative des recherches archéologiques a l'étranger. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les fouilles du Chantier C et note préliminaire sur la réalisation des relevés 3D par stéréophotogrammétrie sur le site de Kunara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission Archéologique du Peramagron. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the 2016 Field-Season in Sindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Shakir Ali Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Excavation and Exploration Branch; Culture, Tourism and Antiquities Department, Government of Sindh. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on area C excavation – Kunara 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission Archéologique du Peramagron; Direction Générale des Antiquités de Souleymaniyeh. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pôle des SHS, de l’Archéologie et du Patrimoine du MAEDI; Comission consultative des recherches archéologiques a l'étranger. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the 2015 Field-Season in Sindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Shakir Ali Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Excavation and Exploration Branch; Culture, Tourism and Antiquities Department, Government of Sindh. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French-Italian Archaeological and Paleoenviromental cooperation in Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Besenval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Desruelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen-Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Maiorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Ministry of Heritage and Culture of Oman. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02987117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Ouzbeke-Protohistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luneau Elise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suire Joël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ArScAn, UMR 7041, MAE, Université Paris-Nanterre; Comission consultative des recherches archéologiques a l'étranger - MAE. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2009 Mission Archéologique Franco-Ouzbèke au Surkhan-Daria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervel Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouache Éric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liger Jean-Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ArScAn, UMR 7041, MAE, Université Paris-Nanterre; Comission consultative des recherches archéologiques a l'étranger - MAE; Mission Archéologique Française en Asie Centrale. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final sur le travail de la deuxième campagne de fouille (été 2008) sur la nécropole de Dzharkutan (sud de l'Ouzbékistan), Rapport interne du CNRS : UMR 7041</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luneau Elise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ArScAn, UMR 7041, MAE, Université Paris-Nanterre. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resuming Excavation Chanhu Daro | Secrets of the Indus Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish Ahmed Sheik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on Urbanism and Architecture of the Early Centuries to the Indus Valley Civilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Quivron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of the Oxus Civilizations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-P. Francfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission de prospection et de documentation d’art rupestre dans la vallée du Zeravchan (Ouzbékistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azbiddin Kholmatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmatullo Hoshimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Ruziboev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12mv1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique de l’Indus (M.A.I.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Quivron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New discoveries at the necropolis of Sarazm-2 in the Zeravshan Valley, Tajikistan. Preliminary MAFAC fieldwork results of the 2023-2024 seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bobomullo S. Bobomulloev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguène Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Conference of the European Association for South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Leipzig, Germany. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperial borderlands in Central Asia: first results of the archaeological surveys as part of the ANR ‘FRONTIER’ project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmatulla Hoshimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azbiddin Kholmatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Ruziboev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 26th International Conference of the European Association for South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04870102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stone Bead Production Complex from the Beginning of the Indus Civilization at Chanhu-daro (Sindh, Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress on the Archaeology of the Ancient Near East (ICAANE), Bologna, 6-9 April 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04365872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Chanhu-daro, Field-Season 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Laurent-Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, Sindh Antiquities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId225"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3ECFFDB1"/>
+    <w:nsid w:val="4FA396C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C2FC42CD"/>
+    <w:nsid w:val="95C742A8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="11D784EA"/>
+    <w:nsid w:val="FD9940E0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B27A49B7"/>
+    <w:nsid w:val="76C45CE0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A201FABD"/>
+    <w:nsid w:val="2DC3B7AC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="BCD17F8F"/>
+    <w:nsid w:val="3AEE904A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="2464F13D"/>
+    <w:nsid w:val="AC211179"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1244,51 +1244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-israel-sarmiento-castillo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7161-5796" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185270018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/315107486" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000448744148" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532331v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Marchand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakir Khan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Lashari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63163/jpehss.v4i1.1141" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389876v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakir Ullah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Iqbal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17758070" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396716v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17758013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869812v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brunet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobomullo Bobomulloev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cervel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bordeaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgu&#232;ne Davtian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365861v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365857v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tenu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clancier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monerie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento-Castillo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986218v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Verdellet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975449v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mongne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Shakir Ali Shah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534874v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samariddin Mustafakulov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bendezu-Sarmiento" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulug-Bek Rakhmanov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lhuillier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysulu Iskanderovna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430719v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102801v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523812v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102812v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ayoob Khiljee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523807v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714002v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Danielyan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Debaine-Francfort" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519257v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869531v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791276v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607382v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280677v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280762v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117149v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Quivron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736077v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Soomro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851557v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914886v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851664v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226614v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914866v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167015v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475353v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153461v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041857v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03025642v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986838v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914914v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02982011v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Neelis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murtaza Taj" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vernier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03006538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03006523v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041654v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041680v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134740v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041844v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Khan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ul Haq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Siddiqui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Glekas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgetta Ringbeck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041731v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134708v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041859v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041644v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982101v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431294v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434452v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431331v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431286v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431314v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986821v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986813v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986870v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986658v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986859v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986833v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986798v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986876v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02977150v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jarrige" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wengler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724062v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ys6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986773v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03012018v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491650v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Casile" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supriya Varma" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Battacharya" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampurna Bordoloi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523622v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faraz Ali" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ameri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430776v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430748v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sabourdy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322422v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523662v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430765v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430541v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504711v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869704v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Fathi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246101v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030581v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280781v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292459v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030693v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141827v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858173v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223395v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bruneau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram Pointet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736078v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791533v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136351v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141822v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892029v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04141764v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250337v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890840v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundus Aslam" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Borne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475343v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986693v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986654v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986709v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986637v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087602v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Humbert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986647v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148944v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087603v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133759v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087606v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627263v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087604v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627253v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087607v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087608v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987117v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Besenval" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Maiorano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087600v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luneau Elise" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suire Jo&#235;l" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087595v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervel Mathilde" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouache &#201;ric" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liger Jean-Claude" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984435v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04747760v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmed Sheik" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04160705v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614849v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Francfort" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869816v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906698v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azbiddin Kholmatov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmatullo Hoshimov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Ruziboev" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12mv1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134032v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509172v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobomullo S. Bobomulloev" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870102v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmatulla Hoshimov" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365872v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869483v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Laurent-Godard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-israel-sarmiento-castillo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7161-5796" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185270018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/315107486" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000448744148" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/GYV-2372-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Marchand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakir Khan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Lashari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63163/jpehss.v4i1.1141" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389876v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakir Ullah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Iqbal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17758070" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396716v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17758013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869812v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brunet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobomullo Bobomulloev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cervel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bordeaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgu&#232;ne Davtian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365861v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365857v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986210v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tenu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clancier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monerie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento-Castillo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Verdellet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mongne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Shakir Ali Shah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samariddin Mustafakulov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bendezu-Sarmiento" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulug-Bek Rakhmanov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lhuillier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysulu Iskanderovna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102801v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523812v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523815v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102812v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ayoob Khiljee" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523807v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714002v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Danielyan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Debaine-Francfort" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519257v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791276v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607382v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280677v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280762v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117149v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Quivron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736077v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Soomro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851557v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914886v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851664v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226614v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914866v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167015v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475353v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153461v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041857v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03025642v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986838v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914914v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914928v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03006538v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02982011v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Neelis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murtaza Taj" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vernier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041654v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03006523v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041680v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134740v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041844v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Khan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ul Haq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Siddiqui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Glekas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgetta Ringbeck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134708v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041731v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041859v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041644v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982101v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434452v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431294v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431331v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431286v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431314v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986821v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986813v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986658v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986870v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986859v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986876v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986833v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986798v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02977150v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jarrige" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wengler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724062v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ys6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986773v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03012018v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491650v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Casile" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supriya Varma" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Battacharya" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampurna Bordoloi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322422v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faraz Ali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430748v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sabourdy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523622v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ameri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430776v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430765v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430541v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869704v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Fathi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504711v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246101v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030581v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280781v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292459v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030693v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736078v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141827v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858173v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223395v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bruneau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram Pointet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791533v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141822v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136351v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892029v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04141764v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250337v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890840v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundus Aslam" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Borne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475343v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986693v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986654v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986637v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986709v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087602v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Humbert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986647v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148944v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133759v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087603v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087604v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627253v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087606v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627263v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087608v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087607v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987117v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Besenval" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Maiorano" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087600v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luneau Elise" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suire Jo&#235;l" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087595v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervel Mathilde" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouache &#201;ric" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liger Jean-Claude" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984435v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04747760v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmed Sheik" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04160705v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614849v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Francfort" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869816v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906698v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azbiddin Kholmatov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmatullo Hoshimov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Ruziboev" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12mv1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134032v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509172v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobomullo S. Bobomulloev" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870102v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmatulla Hoshimov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365872v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869483v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Laurent-Godard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>