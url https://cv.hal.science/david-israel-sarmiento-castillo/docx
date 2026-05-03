--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Sarmiento Castillo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Archéologue │IGR au laboratoire PaLoc à l'IRD │ ANR MANDU │Codirecteur de la  MAFBI │Membre d'ICOMOS-Pakistan</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">david-israel-sarmiento-castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7161-5796</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">185270018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">315107486</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000448744148</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GYV-2372-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologue.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Codirecteur (Dir. téchnique) depuis 2019. Membre de la Mission Archéologique Française du Bassin de l’Indus (MAFBI - Pakistan) depuis 2013. Directeur Adjoint de 2016 à 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPERIENCE PROFESIONELLE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 IGR en Archéologie, ANR MANDU (dir. Anne Casile, CR) – IRD – PaLoc (UMR208, Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 Chercheur Associé, Département de Sciences Sociales, Institut Français de Pondichéry. (Projet MANDU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 Codirecteur of the Mission Archéologique Française du Bassin de l'Indus, Pakistan (ArScAn/MEAE).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016 Consultant – R&D en SHS. Missions d’expertise en Archéologie et Patrimoine (Asie centrale et du sud / milieux difficiles)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-24 Chercheur Associé, Archéologies et Sciences de l’Antiquité (UMR 7041, Nanterre). Achéologue</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 IE en Archéologie. ANR « FRONTIER » (UMR 7041, Nanterre). Documentation d’art rupestre en Ouzbékistan, SIG.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-15 IE en Archéologie ANR « ROXIANNA3Archéologies et Sciences de l’Antiquité (UMR 7041, Nanterre). Ingénierie documentaire.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-14 Chercheur Associé Centre de Recherches Archéologiques Indus, Balochistan, Asie Central et Orientale, UMR 9993, CNRS/Musée Guimet, Paris. Ingénierie documentaire et aide à la publication. Mission Archéologique de l’Indus (Dir. J.-F. Jarrige)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOUILLES ARCHÉOLOGIQUES / TERRAINS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable d’opérations Mission Franco-Indienne en Inde Centrale « MANDU », Inde (2025) Mission Archéologique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Française du Bassin de l’Indus (MAFBI), Pakistan (2018-2024).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de chantier(s) Mission archéologique du Peramagron, Irak (2016, 2017) ; Mission Archéologique Française du</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bassin de l’Indus, Pakistan (2015-2017) ; Mission archéologique franco-turkmène,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Turkménistan (2010) ; Mission Archéologique Franco-Ouzbèke Protohistoire, Ouzbékistan</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2009-2012) ; Mission Archéologique Française en Asie centrale, Ouzbékistan (2008).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Prospection et Art Rupestre Ouzbékistan (2024); Gilgit-Baltistan, Pakistan (2022) ; Upper Indus Rock</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Documentation 2D-3D Art Petroglyphs, Pakistan (2017, 2018); Site de Kunara, Irak (2016, 2017) ; Ugthassar Rock</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Art Project, Armenia (frontière armeno-azeri2015).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Technicien de chantier Mission Archéologique Française en Asie centrale (MAFAC), Tadjikistan (2023, 2024), Ouzbékistan</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2024) ; Dehistan Project (Université Autonome de Madrid), Turkménistan (2012) ; Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">d’Alicante, Espagne (2005-2010 ; 13 chantiers-école de la préhistoire à la période musulmane)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTICIPATION A PROJETS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2026 ANR «MANDU – Monsoon, Climatic Anomalies and Societal Dynamics in Medieval Times» (Dir. A. Casile, IRD, PaLoc).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 ERC  «AGROCHRONO Chronologie des modèles économiques, culturels et environnementaux du développement de l’agropastoralisme dans les régions frontalières indo-iraniennes» (Dir. E. Casanova, CEA, LSCE).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 ANR «FRONTIER - Imperialism at the edge: Central Asian empires on the borderlands during Antiquity» (Dir. O. Bordeaux, CNRS, ArScAn).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-25 Digital Documentation of the Ancient Rock Art in Mulkhow Valley, Khyber Pakhtunkhwa (Dir. A. Hameed, Hazara University, Pakistan)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-24 Projet « ODVI - Eaux de vie. Dynamique fluviale et exploitation des ressources à Chanhu-daro au 3ème millénaire avant  notre ère (Bassin de l'Indus, Pakistan) » (Dir. : M. Tengberg / M. Mashkour, AASPE, MNHN). Prix de la Fondation Engie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-23 Programme Emergence-Ville de Paris « Archéologie trans-himalayenne : mouvements de populations et interactions matérielles, de la préhistoire à la période bouddhique » (Dir. L. Bruneau, EPHE).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-23 PHC-Programme Peridot « AInIGMA » (Dir. A. Didier/M. Taj, UMR 7041-ArScAn/LUMS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-21 Programme ATM (MNHN) : « Les fondements agro-pastoraux de la Civilisation de l'Indus : approches bioarchéologiques et ethnobiologiques à Chanhu-daro, Sindh, Pakistan » (Dir. M. Tengberg, MNHN).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-20 Programme IRIS-Scripta-PSL « Paysages rupestres » (Dir L. Bruneau, EPHE).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-19 Upper Indus Petroglyphs and Inscriptions in Northern Pakistan (Dir. J. Neelis, Wilfrid Laurier University / CRSH).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-21 PHC-Programme Peridot « Badalpur » (Dir. C. Debaine/S. Arif, UMR 7041-ArScAn/ QAU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016 HiRaDA : Himalayan Rockart Database (Dir L. Bruneau, EPHE).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-20 PHC-Programme Peridot « Indus Civilization » (Dir. A. Didier/M.A. Khan, UMR 7041-ArScAn/QAU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 Programme MEDEE (Dir. E. Fouache, PSUAD).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIONS DE FORMATION ET ENCADREMENT/ANIMATION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Téchniques en Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Coordination du chantier-ecole de la MAFBI, Pakistan (Depuis 2016: +70 stagiares, de licence, master et doctorat) : Techniques de de brique crue, gestion du mobilier, traitements de conservation et restoration préventive</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stages de terrain (master)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1 étudiant M2 (Panthéon-Sorbonne, 4 semaines, 2023), 1 étudiante M1-M2 (MNHN, 4 semaines, 2020-21), 1 étudiant M2 (Panthéon-Sorbonne, 4 semaines, 2017)): Fouilles et étude du mobilier</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographie (SIG, télédetection)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1 doctorant (Pakistan, 2019-2023), 1 étudiante M2 (PSUAD- Abou Dhabi 2 Semaines, 2015).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers au Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Advanced Workshop in Upper Indus RockArt, and Digital Cultural Heritage (KIU, 1 semaine, 2019; LUMS, 1 semaine, 2018). Documentary Engineering for Archaeology (TIAC-QAU, 1 semaine, 2016).</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Depuis. 2022, Seminaire IMAP-Interdisciplinarité et Matériaux du patrimoine (M1/M2), Sorbonne Université (Dir. B. Mutin), « : Architectures en terre crue dans la Protohistoire du Bassin de l’Indus» (avec. A. Houdas et P. Mongne). • 2 Parternariats Hubert Curien «Peridot» (2017-2021), Introduction au DAO/PAO, SIG et cartographie. • 2017: Seminaire « Current Trends in Central Asian and South Asian Archaeology », MAFBI, MAFIL, CRCAO, EPHE, ArScAn, TEMPS, MSH-MONDES, UMR TEMPS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadremen de bourses SSHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 10 séjours de recherche de haut niveau, 1 - 2 mois (2017-25) pour doctorants en collaboration avec : ArScAn, MSH Mondes, MNHN, EPHE, Musée Guimet, Musée d’Archéologie Nationale, Musée du Louvre, etc</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROUPES DE TRAVAIL / RESEAUX D’EXPERTISE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GT « Pactols et Opentheso » Thesaurus pour l’Archéologie (Dir. : M. Rousset & B. Nouvel), FRANTIQ (GDS3378-CNRS).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GT « Modélisation et valorisation documentaire », (Dir. : N. Le Tellier-Becquart & E. Bryas), Consortium MASA+, Huma-Num</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contributeur du référentiel « Pleiades » - The Stoa consortium.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de : ICOMOS-Pakistan ; EASAA-Européen Association of South Asian Archaeology and Art ; Cercle des Amis du</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pakistan ; Archéologie transhimalayenne (CRCAO/EPHE) ; BICOA-Bicultural Community of Americas (New York).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Utilisateur acredité de la « Base de données d’OEuvres d’Art Volées », INTERPOL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AURES RESPONSABILITES / ACIVITES EDITORIALES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Liaison avec l’attaché d’Enseignement supérieur et de la coopération scientifique – Ambassade de France à Islamabad.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestionnaire de collections et référent de structure : MAFBI, MAI et MAFM in HAL.science- Archives Ouvertes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reviewer pour : Sindh Antiquities ; Pakistan Archaeology, Pakistan Journal of History and Culture.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Foreign examiner (since 2019) du Archaeology Department Hazara University, Mansehra Pakistan.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stone Bead Production Complex from the Beginning of the Indus Civilization at Chanhu-Daro (Sindh, Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Education, Health and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 4 (1), pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.63163/jpehss.v4i1.1141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPATIAL DISTRIBUTION OF ARCHAEOLOGICAL SITES IN LORALAI DISTRICT, BALOCHISTAN, PAKISTAN BASED ON GEOGRAPHIC INFORMATION SYSTEM (GIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakir Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Media Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17758070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A REMOTE SENSING (RS) APPROACH USING NORMALIZED DIFFERENCE VEGETATION INDEX AND NORMALIZED DIFFERENCE WATER INDEX (NDVI &amp; NDWI) FOR MAPPING THE ARCHAEOLOGICAL LANDSCAPE OF LORALAI DISTRICT, BALOCHISTAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakir Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Media Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (6), pp.653-668. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17758013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Первые результаты исследований кургана № 4 на Саразме-2, Таджикистан в 2023-2024 годах (Труды совместной франко-таджикской экспедиции МАФАК)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bobomullo Bobomulloev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguène Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Археологические работы в Таджикистане</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.46-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanhu-daro Lapidaries: An Insight on the First Indus Period Craftsmen’s Production through Techno-Functional Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sindh Antiquities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04365861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanhu-daro, field-seasons 2015-2022. Contextual data and stratigraphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sindh Antiquities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04365857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunara. Rapport préliminaire sur la cinquième campagne de fouilles (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Tenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akkadica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunara. Rapport préliminaire sur la quatrième campagne de fouilles (2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Tenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Verdellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akkadica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resuming excavations at Chanhu-daro, Sindh: First results of the 2015-2017 field-seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Shakir Ali Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pakistan Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.69-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02975449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Результаты работ на памятнике Джаркутан в 2012 году</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samariddin Mustafakulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulug-Bek Rakhmanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aysulu Iskanderovna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Researches in Uzbekistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.137-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01534874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Civilisation de l’Indus à la lumière des fouilles récentes sur le site de Chanhu-daro au Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de la Société des Amis du musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Amis du musée d’Archéologie nationale, Jun 2025, Saint-Germain en Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Bioarcheological Research to Capacity Building in the Indus Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 YEARS OF PAKISTANI FRENCH ARCHAEOLOGICAL EXCAVATIONS AT CHANHU DARO, SINDH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Pakistan; Taxila Institute of Archaeology and Civilizations; Mission Archéologique Française du Bassin de l'Indus, Oct 2025, Islamabad, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the past: 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Pakistan; Alliance Française de Karachi, Dec 2025, Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the past: 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Exploration and Excavation Branch, Karachi, Dec 2025, Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Bioarcheological Research to Capacity Building in the Indus Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ayoob Khiljee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on the Archaeology of the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 2; Maison de l'Orient et de la Méditerranée Jean Pouilloux, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Pakistan; Directorate General of Antiquities and Archaeology, Culture, Tourism, Antiquities and Archives Department, Government of Sindh; Quaid-e Awam University of Engineering, Science and Technology, Nov 2025, Nawabshah, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperial borderlands in Central Asia: first results of the archaeological surveys as part of the ANR ‘FRONTIER’ project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Debaine-Francfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference of the European Association for South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for South Asian Archaeology and Art; Sächsische Akademie der Wissenschaften, Sep 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04714002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Chanhu-Daro et la civilisation de la vallée de l’Indus (troisième-début du deuxième millénaire avant notre ère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du cercle vaudois d'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Cantonal d'Archéologie et d'Histoire de Laussane, Mar 2024, Laussane, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisting the chronological sequence of Chanhu-daro. New data from Pakistani-French Excavations 2023-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Conference of the European Association of South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himalayan Rock Art Database Project: Systematic Documentation of Morka Lashti rock art site, Yasin, District Ghizer Gilgit-Baltistan, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Study Day of the HiRADa Himalayan Rock Art Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurianne Bruneau - EPHE |CRCAO, Nov 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04791276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperialism at the edge: the ANR project ‘FRONTIER’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Debaine-Francfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Whose custom is it anyway? Empire, cities and people through archaeology, art and written sources in Hellenistic Central Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Bordeaux; Ségolène de Pontbriand, Mar 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture constructive de la terre dans la protohistoire du Bassin de l’Indus : architecture, techniques et méthodes de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Interdisciplinarité et Matériaux du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université; Observatoire des patrimoines de l'Alliance Sorbonne Université, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « quartier des lapidaires » à Chanhu-daro (Sindh, Pakistan). Spécialisation artisanale et organisation sociale dans un centre urbain majeur de l’âge du Bronze en Asie du sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs techniques, acteurs sociaux. Des vestiges matériels à l’organisation sociale du travail, de la Préhistoire à nos jours. 43e Rencontres Internationales d'Archéologie et d'Histoire de Nice Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM UMR7264, Oct 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on Urbanism and Architecture of the Early Centuries of the Indus Valley Civilisation. New Data from the 2015-2022 excavations at Chanhu-daro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Quivron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology in Action. Greater Indus Lectures 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARWA – The International Association for Archaeological Research in Western and Central Asia., 2023, Nanterre [en ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAFBI and SBBUVAS Cooperation for an Enviromental Sciences Approach in Pakistan Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Soomro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium on Animal Welfare and One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SBBUVAS │Shaheed Benazir Bhutto University of Veterinary &amp; Animal Sciences, May 2022, Sakrand, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03736077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture constructive de la terre dans la protohistoire du Bassin de l’Indus : architecture, techniques et méthodes de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Interdisciplinarité et Matériaux du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Pebbles to Knives: The Role of the Chert through a Technological Approach and Use-Wear Analysis in Chanhu-daro (Sindh, Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Conference of the European Association for South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanitation and Urbanism during the Beginning of the Indus Valley Civilization at Chanhu-daro (Sindh, Pakistan): New Contextualized Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference European Association for South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conjoncture de la Province du Sindh suite aux inondations de l'été 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunion d'information sur la situation d'urgence climatique et crise humanitaire que vit le Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Carlos Martens Bilongo. Commission des affaires étrangères; Assamblée Nationale, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Chanhu-daro 2019-2022: New insights on urbanism, architecture and craft productions of the early centuries of the Indus Civilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Conference of the European Association for South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRENCH ARCHAEOLOGICAL MISSION IN THE INDUS BASIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EDITION HIGHER EDUCATION AND RESEARCH ONLINE MEETINGS OF THE FRANCO-PAKISTANI INSTITUTIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service de cooperation et action culturelle - Ambassade de France au Pakistan; Campus France, Mar 2021, Islamabad [visioconference], Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03167015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stone Bead Production Complex from the Beginning of the Indus Civilization at Chanhu-daro, Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress on the Archaeology of the Ancient Near East - ICAANE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the ArScAn laboratory of CNRS and MAFBI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème édition en ligne des Rencontres Institutionnelles franco-pakistanaises de l’enseignement supérieur et de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Pakistan; Campus France - Pakistan, Mar 2021, [En ligne], Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur la gestion urbaine de l'eau et l'assainissement à Chanhu-daro (2019-2020).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe "Archéologie de l'Asie centrale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail des lapidaires et spécialisation artisanale à Chanhu-daro durant la première période Indus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’équipe « Archéologie de l’Asie centrale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Nanterre [Visioconférence], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03025642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The works of the French Archaeological Missions in the Indus Basin: The Indus Civilization and its Predecessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Praehistoricum, Institut für Archäologische Wissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goethe-Universität Frankfurt, Apr 2019, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d’un complexe artisanale lié au travail des lapidaires du début de la civilisation de l’Indus à Chanhu-daro, Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’équipe Archéologie de l’Asie centrale, UMR7041 - Archéologie et Sciences de l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Chanhu-daro 2015-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of the Taxila Institute for Asian Studies, Quaid-e Azam University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Islamabad, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération Archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Pays Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus France, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03006538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Workshop In Upper Indus Rock Art Inscriptions and Digital Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Neelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murtaza Taj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Workshop In Upper Indus Rock Art Inscriptions and Digital Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lahore, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02982011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2017-2018 Excavations at Chanhu-daro (Sindh, Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference of the European Association of South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'héritage archéologique du Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Découvrez le Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Embassy of Pakistan, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03006523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a Bead Production Complex from the Beginning of the Indus Civilization at Chanhu-daro (Sindh, Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference of the European Association of South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage Preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Now Festival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Pakistan; British Council, Oct 2017, Lahore, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03134740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Ul Haq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irfan Siddiqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Glekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgetta Ringbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Now Festival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The British Council; Walled City of Lahore Authority; Ambassade de France à Islamabad; Higher Education Commission of Pakistan; UNESCO; Government of Pakistan National History &amp; Literary Heritage Division, Oct 2017, Lahore, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Light on the Beginning of the Indus Civilization: Recent Discoveries at Chanhu-daro, Shaheed Benazirabad District, by the Pakistani-French Archaeological Mission in the Indus Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Shakir Ali Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, Tourism and Antiquities Department, Government of Sindh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03134708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2015-2017 Excavations at Chanhu-daro, Shaheed Benazirabad District, Sindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Shakir Ali Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Mohenjo-daro and Indus Valley Civilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Fund for Mohenjo-daro; Ministry of Culture, Government of Sindh, Feb 2017, Mohenjo-daro, (Larkana), Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further Research on the Beginning of the Indus Civilization in Sindh.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Shakir Ali Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Archaeological Heritage of Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The British Council; Walled City of Lahore Authority; Ambassade de France à Islamabad; Higher Education Commission of Pakistan; UNESCO; Government of Pakistan National History &amp; Literary Heritage Division, Oct 2017, Lahore, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New light on the beginning of the Indus occupation at Chanhu‐daro, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Shakir Ali Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference of the European Association of South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La occidentalización de la Amazonía: el caso Waorani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario sobre los Problemas del Mundo Indígena en América Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, José Miguel Santacreu Soler, May 2008, Alicante, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXCAVATIONS AT CHANHU-DARO, SINDH, 2023-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Years of Pakistani-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Islamabad; Nawabshah; Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorations and surveys in the Taung and Karchat regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Years of Pakistani-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Islamabad; Nawabshah; Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05431294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">URBAN WATER MANAGEMENT AT CHANHU-DARO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Years of Pakistani-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Islamabad; Nawabshah; Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE FRENCH ARCHAEOLOGICAL FIELD RESEARCH IN PAKISTAN by Missions M.A.I., MAFM and MAFBI since 1958</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Years of Pakistani-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Islamabad; Nawabshah; Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05431286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXCAVATIONS AT CHANHU-DARO, SINDH, 2019-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Years of Pakistani-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Islamabad; Nawabshah; Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05431314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAFBI training programmes 2015-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Cooperation France-Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Sakrand, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Chanhu-daro 2015-2018 – Part 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Cooperation France-Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Sakrand, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Chanhu-daro 2015-2018 – Part 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Cooperation France-Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Sakrand, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE FRENCH ARCHAEOLOGICAL FIELD RESEARCH IN PAKISTAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on " French Contributions to Pakistan Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLORATIONS IN KECH-MAKRAN AND EXCAVATIONS AT MIRI QALAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on "French Contributions to Pakistan Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXCAVATIONS AT NAUSHARO (1985-1996) AND OTHER SITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on "French Contributions to Pakistan Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXCAVATIONS AT SHAHI-TUMP (MAKRAN) AND ENVIRONMENTAL STUDIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on "French Contributions to Pakistan Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXCAVATIONS AT MEHRGARH (1974-1985 and 1997-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on "French Contributions to Pakistan Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXCAVATIONS AT AMRI, NINDOWARI AND PIRAK (1958- 1974)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on "French Contributions to Pakistan Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrgarh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Quivron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Wengler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, Serie Indus-Balochistan (XV), 2013, Mémoires des Missions Archéologiques Françaises en Asie Centrale et en Asie Moyenne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02977150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lapidaires de Chanhu-daro (Sindh, Pakistan). Logiques productives et organisation socio-économique dans un centre urbain majeur de l’Âge du bronze en Asie du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Cheval; Olivier Langlois; Michel Lauwers; Giulio Palumbi; Haris Procopiou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs techniques, acteurs sociaux. Des vestiges matériels à l’organisation sociale du travail, de la Préhistoire à nos jours. 43es rencontres internationales d’archéologie et d’histoire – Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions APDCA, pp.89-102, 2024, 2-904110-66-6. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ys6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d’un complexe artisanal lié au travail des lapidaires du début de la civilisation de l’Indus à Chanhu-daro, Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des activités de l'équipe Archéologie de l'Asie centrale - ArScAn UMR7041</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03012018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MANDU. Indo-French Archaeological Mission in Central India. 2025 Activity Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Casile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supriya Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankita Battacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampurna Bordoloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archaeological Survey of India. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique franco-indienne en Inde Centrale - Rapport d’activités 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Casile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supriya Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankita Battacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampurna Bordoloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l’étranger. Ministère de l'Europe et des Affaires Étrangères. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations at Chanhu-daro and explorations in Sindh, Field-Season 2024. Final Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ayoob Khiljee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate of Antiquities and Archaeology, Culture, Tourism, Antiquities and Archives Department, Government of Sindh. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of AGROCHRONO project actions within the frame of MAFBI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Sabourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l'Indus. Rapport d'activité 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Ameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ayoob Khiljee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire sur les opérations effectués dans le cadre de la première campagne de fouilles archéologiques sur le site de Mandu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission Archéologique Française en Inde Centrale. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometric analyses on pottery and artefacts from Chanhu-daro and Ghazi Shah - Preliminary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRENCH ARCHAEOLOGICAL MISSION IN THE INDUS BASIN. Field-Season 2025 in Sindh - Preliminary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate General of Antiquities and Archaeology, CTA&amp;AD, Government of Sindh. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l'Indus. Rapport d'activité 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations at Chanhu-daro, Sindh. Field-season 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate General of Antiquities and Archaeology. Culture, Tourism, Antiquities and Archives Department, Government of Sindh. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus. Rapport d’activité 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères; Ministère de l’Europe et des Affaires étrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations 2022 at Chanhu-daro. Final Report.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate General of Antiquities and Archaeology. Culture, Tourism, Antiquities and Archives Department. Government of Sindh. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de pratiques d'un archéologue de terrain l'étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Consortium MASA - Mémoires des Archéologues et des Sites Archéologiques │GT Documentation - Axe Images. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis concernant la réhabilitation et la restauration du site de Mehrgarh (09/2023) et note sur la coopération archéologique française au Balochistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ambassade de France au Pakistan. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04292459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations 2023 at Chanhu-daro. Preliminary Report.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate General of Antiquities and Archaeology. Culture, Tourism, Antiquities and Archives Department, Government of Sindh. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of the Archaeological Heritage of Gilgit-Baltistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Government of Gilgit Baltistan. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03736078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture and Heritage expert at the UNESCO field office, Islamabad. 2022/PECEPU/8154</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise France; UNESCO - Pakistan. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur l’utilisation du manuel HIRADA.“A step- by-step handbook to rock art documentation in the Himalayas” et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL - Mission Archéologique Franco-Indienne au Ladakh. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport d'activités 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram Pointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL: rapport d'activités archéologiques n°10, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère de l'Europe et des Affaires Etrangères. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉTAT DES LIEUX SUR LES SITES ARCHÉOLOGIQUES FOUILLÉS PAR LES MISSIONS FRANÇAISES ET DANS SES ZONES D’INTERVENTION SUITE AUX INONDATIONS DE L’ÉTÉ 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ambassade de France au Pakistan. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03791533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert culture et patrimoine auprès du bureau de l’UNESCO 2022/PECEPU/8154</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise France; UNESCO - Pakistan. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de séjour au Pakistan - mai 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ambassade de France au Pakistan; EPHE-PSL Research University.; Archéologie de l'Asie Centrale │ ArScAn UMR 7041; MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques a l'étranger du Ministère de l'Europe et des Affaires étrangères. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on: A Study of Heritage Education at Primary School Level In Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate of Academic &amp; Research │Hazara University. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04141764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh. Activity report 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°10, Advisory Commission for Archaeological Research Abroad, French Ministry of European and Foreign Affairs. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05250337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique française du bassin de l’Indus (Pakistan). Rapport quadriennal 2019-2022 et projet 2023-2026.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundus Aslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Chanhu-daro, Sindh. Report 2018-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Culture, Tourism and Antiquities Department, Government of Sindh. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus – Rapport d’activité 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires étrangères, Direction de la culture, de l'enseignement, de la recherche et du réseau, Sous-direction de l'enseignement supérieur et de la recherche, Pôle sciences humaines et sociales, archéologie et patrimoine, Commission consultative des recherches archéologiques à l'étranger. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux de la MAFBI et la coopération franco-pakistanaise en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ambassade de France au Pakistan; Consulat Général de France à Karachi. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux de la MAFBI et la coopération franco-pakistanaise en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ambassade de France au Pakistan; Consulat Général de France à Karachi. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus – Rapport d’activité 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires étrangères, Direction de la culture, de l'enseignement, de la recherche et du réseau, Sous-direction de l'enseignement supérieur et de la recherche, Pôle sciences humaines et sociales, archéologie et patrimoine, Commission consultative des recherches archéologiques à l'étranger. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pôle des SHS, de l’Archéologie et du Patrimoine du MEAE; Comission consultative des recherches archéologiques a l'étranger. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux de la MAFBI et la coopération franco-pakistanaise en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ambassade de France au Pakistan; Consulat Général de France à Karachi. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de situation sur la coopération archéologique française sur l'Asie du Sud (Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Debaine-Francfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques a l'étranger. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note Pôle ARSCAN - ASIE CENTRALE – ICONEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie de l'Asie Centrale │ ArScAn UMR 7041. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus. Rapport d’Activités 2017, pour le Pôle des SHS, de l’Archéologie et du Patrimoine du MEAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pôle des SHS, de l’Archéologie et du Patrimoine du MEAE; Comission consultative des recherches archéologiques a l'étranger. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pôle des SHS, de l’Archéologie et du Patrimoine du MAEDI; Comission consultative des recherches archéologiques a l'étranger. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les fouilles du Chantier C et note préliminaire sur la réalisation des relevés 3D par stéréophotogrammétrie sur le site de Kunara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission Archéologique du Peramagron. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the 2016 Field-Season in Sindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Shakir Ali Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Excavation and Exploration Branch; Culture, Tourism and Antiquities Department, Government of Sindh. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on area C excavation – Kunara 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission Archéologique du Peramagron; Direction Générale des Antiquités de Souleymaniyeh. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pôle des SHS, de l’Archéologie et du Patrimoine du MAEDI; Comission consultative des recherches archéologiques a l'étranger. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the 2015 Field-Season in Sindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Shakir Ali Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Excavation and Exploration Branch; Culture, Tourism and Antiquities Department, Government of Sindh. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French-Italian Archaeological and Paleoenviromental cooperation in Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Besenval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Desruelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen-Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Maiorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Ministry of Heritage and Culture of Oman. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02987117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Ouzbeke-Protohistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luneau Elise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suire Joël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ArScAn, UMR 7041, MAE, Université Paris-Nanterre; Comission consultative des recherches archéologiques a l'étranger - MAE. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2009 Mission Archéologique Franco-Ouzbèke au Surkhan-Daria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervel Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouache Éric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liger Jean-Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ArScAn, UMR 7041, MAE, Université Paris-Nanterre; Comission consultative des recherches archéologiques a l'étranger - MAE; Mission Archéologique Française en Asie Centrale. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final sur le travail de la deuxième campagne de fouille (été 2008) sur la nécropole de Dzharkutan (sud de l'Ouzbékistan), Rapport interne du CNRS : UMR 7041</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luneau Elise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ArScAn, UMR 7041, MAE, Université Paris-Nanterre. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resuming Excavation Chanhu Daro | Secrets of the Indus Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish Ahmed Sheik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on Urbanism and Architecture of the Early Centuries to the Indus Valley Civilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Quivron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of the Oxus Civilizations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-P. Francfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission de prospection et de documentation d’art rupestre dans la vallée du Zeravchan (Ouzbékistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azbiddin Kholmatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmatullo Hoshimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Ruziboev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12mv1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique de l’Indus (M.A.I.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Quivron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New discoveries at the necropolis of Sarazm-2 in the Zeravshan Valley, Tajikistan. Preliminary MAFAC fieldwork results of the 2023-2024 seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bobomullo S. Bobomulloev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguène Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Conference of the European Association for South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Leipzig, Germany. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperial borderlands in Central Asia: first results of the archaeological surveys as part of the ANR ‘FRONTIER’ project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmatulla Hoshimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azbiddin Kholmatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Ruziboev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 26th International Conference of the European Association for South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04870102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stone Bead Production Complex from the Beginning of the Indus Civilization at Chanhu-daro (Sindh, Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress on the Archaeology of the Ancient Near East (ICAANE), Bologna, 6-9 April 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04365872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Chanhu-daro, Field-Season 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Laurent-Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, Sindh Antiquities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId225"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Sarmiento Castillo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Archéologue │IGR au laboratoire PaLoc à l'IRD │ ANR MANDU │Codirecteur de la  MAFBI │Membre d'ICOMOS-Pakistan</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">david-israel-sarmiento-castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7161-5796</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">185270018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">315107486</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000448744148</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GYV-2372-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologue.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Codirecteur (Dir. téchnique) depuis 2019. Membre de la Mission Archéologique Française du Bassin de l’Indus (MAFBI - Pakistan) depuis 2013. Directeur Adjoint de 2016 à 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPERIENCE PROFESIONELLE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 IGR en Archéologie, ANR MANDU (dir. Anne Casile, CR) – IRD – PaLoc (UMR208, Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 Chercheur Associé, Département de Sciences Sociales, Institut Français de Pondichéry. (Projet MANDU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 Codirecteur of the Mission Archéologique Française du Bassin de l'Indus, Pakistan (ArScAn/MEAE).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016 Consultant – R&D en SHS. Missions d’expertise en Archéologie et Patrimoine (Asie centrale et du sud / milieux difficiles)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-24 Chercheur Associé, Archéologies et Sciences de l’Antiquité (UMR 7041, Nanterre). Achéologue</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 IE en Archéologie. ANR « FRONTIER » (UMR 7041, Nanterre). Documentation d’art rupestre en Ouzbékistan, SIG.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-15 IE en Archéologie ANR « ROXIANNA3Archéologies et Sciences de l’Antiquité (UMR 7041, Nanterre). Ingénierie documentaire.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-14 Chercheur Associé Centre de Recherches Archéologiques Indus, Balochistan, Asie Central et Orientale, UMR 9993, CNRS/Musée Guimet, Paris. Ingénierie documentaire et aide à la publication. Mission Archéologique de l’Indus (Dir. J.-F. Jarrige)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOUILLES ARCHÉOLOGIQUES / TERRAINS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable d’opérations Mission Franco-Indienne en Inde Centrale « MANDU », Inde (2025) Mission Archéologique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Française du Bassin de l’Indus (MAFBI), Pakistan (2018-2024).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de chantier(s) Mission archéologique du Peramagron, Irak (2016, 2017) ; Mission Archéologique Française du</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bassin de l’Indus, Pakistan (2015-2017) ; Mission archéologique franco-turkmène,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Turkménistan (2010) ; Mission Archéologique Franco-Ouzbèke Protohistoire, Ouzbékistan</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2009-2012) ; Mission Archéologique Française en Asie centrale, Ouzbékistan (2008).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Prospection et Art Rupestre Ouzbékistan (2024); Gilgit-Baltistan, Pakistan (2022) ; Upper Indus Rock</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Documentation 2D-3D Art Petroglyphs, Pakistan (2017, 2018); Site de Kunara, Irak (2016, 2017) ; Ugthassar Rock</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Art Project, Armenia (frontière armeno-azeri2015).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Technicien de chantier Mission Archéologique Française en Asie centrale (MAFAC), Tadjikistan (2023, 2024), Ouzbékistan</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2024) ; Dehistan Project (Université Autonome de Madrid), Turkménistan (2012) ; Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">d’Alicante, Espagne (2005-2010 ; 13 chantiers-école de la préhistoire à la période musulmane)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTICIPATION A PROJETS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2026 ANR «MANDU – Monsoon, Climatic Anomalies and Societal Dynamics in Medieval Times» (Dir. A. Casile, IRD, PaLoc).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 ERC  «AGROCHRONO Chronologie des modèles économiques, culturels et environnementaux du développement de l’agropastoralisme dans les régions frontalières indo-iraniennes» (Dir. E. Casanova, CEA, LSCE).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 ANR «FRONTIER - Imperialism at the edge: Central Asian empires on the borderlands during Antiquity» (Dir. O. Bordeaux, CNRS, ArScAn).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-25 Digital Documentation of the Ancient Rock Art in Mulkhow Valley, Khyber Pakhtunkhwa (Dir. A. Hameed, Hazara University, Pakistan)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-24 Projet « ODVI - Eaux de vie. Dynamique fluviale et exploitation des ressources à Chanhu-daro au 3ème millénaire avant  notre ère (Bassin de l'Indus, Pakistan) » (Dir. : M. Tengberg / M. Mashkour, AASPE, MNHN). Prix de la Fondation Engie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-23 Programme Emergence-Ville de Paris « Archéologie trans-himalayenne : mouvements de populations et interactions matérielles, de la préhistoire à la période bouddhique » (Dir. L. Bruneau, EPHE).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-23 PHC-Programme Peridot « AInIGMA » (Dir. A. Didier/M. Taj, UMR 7041-ArScAn/LUMS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-21 Programme ATM (MNHN) : « Les fondements agro-pastoraux de la Civilisation de l'Indus : approches bioarchéologiques et ethnobiologiques à Chanhu-daro, Sindh, Pakistan » (Dir. M. Tengberg, MNHN).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-20 Programme IRIS-Scripta-PSL « Paysages rupestres » (Dir L. Bruneau, EPHE).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-19 Upper Indus Petroglyphs and Inscriptions in Northern Pakistan (Dir. J. Neelis, Wilfrid Laurier University / CRSH).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-21 PHC-Programme Peridot « Badalpur » (Dir. C. Debaine/S. Arif, UMR 7041-ArScAn/ QAU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016 HiRaDA : Himalayan Rockart Database (Dir L. Bruneau, EPHE).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-20 PHC-Programme Peridot « Indus Civilization » (Dir. A. Didier/M.A. Khan, UMR 7041-ArScAn/QAU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 Programme MEDEE (Dir. E. Fouache, PSUAD).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIONS DE FORMATION ET ENCADREMENT/ANIMATION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Téchniques en Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Coordination du chantier-ecole de la MAFBI, Pakistan (Depuis 2016: +70 stagiares, de licence, master et doctorat) : Techniques de de brique crue, gestion du mobilier, traitements de conservation et restoration préventive</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stages de terrain (master)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1 étudiant M2 (Panthéon-Sorbonne, 4 semaines, 2023), 1 étudiante M1-M2 (MNHN, 4 semaines, 2020-21), 1 étudiant M2 (Panthéon-Sorbonne, 4 semaines, 2017)): Fouilles et étude du mobilier</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographie (SIG, télédetection)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1 doctorant (Pakistan, 2019-2023), 1 étudiante M2 (PSUAD- Abou Dhabi 2 Semaines, 2015).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers au Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Advanced Workshop in Upper Indus RockArt, and Digital Cultural Heritage (KIU, 1 semaine, 2019; LUMS, 1 semaine, 2018). Documentary Engineering for Archaeology (TIAC-QAU, 1 semaine, 2016).</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Depuis. 2022, Seminaire IMAP-Interdisciplinarité et Matériaux du patrimoine (M1/M2), Sorbonne Université (Dir. B. Mutin), « : Architectures en terre crue dans la Protohistoire du Bassin de l’Indus» (avec. A. Houdas et P. Mongne). • 2 Parternariats Hubert Curien «Peridot» (2017-2021), Introduction au DAO/PAO, SIG et cartographie. • 2017: Seminaire « Current Trends in Central Asian and South Asian Archaeology », MAFBI, MAFIL, CRCAO, EPHE, ArScAn, TEMPS, MSH-MONDES, UMR TEMPS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadremen de bourses SSHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 10 séjours de recherche de haut niveau, 1 - 2 mois (2017-25) pour doctorants en collaboration avec : ArScAn, MSH Mondes, MNHN, EPHE, Musée Guimet, Musée d’Archéologie Nationale, Musée du Louvre, etc</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROUPES DE TRAVAIL / RESEAUX D’EXPERTISE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GT « Pactols et Opentheso » Thesaurus pour l’Archéologie (Dir. : M. Rousset & B. Nouvel), FRANTIQ (GDS3378-CNRS).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GT « Modélisation et valorisation documentaire », (Dir. : N. Le Tellier-Becquart & E. Bryas), Consortium MASA+, Huma-Num</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contributeur du référentiel « Pleiades » - The Stoa consortium.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de : ICOMOS-Pakistan ; EASAA-Européen Association of South Asian Archaeology and Art ; Cercle des Amis du</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pakistan ; Archéologie transhimalayenne (CRCAO/EPHE) ; BICOA-Bicultural Community of Americas (New York).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Utilisateur acredité de la « Base de données d’OEuvres d’Art Volées », INTERPOL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AURES RESPONSABILITES / ACIVITES EDITORIALES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Liaison avec l’attaché d’Enseignement supérieur et de la coopération scientifique – Ambassade de France à Islamabad.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestionnaire de collections et référent de structure : MAFBI, MAI et MAFM in HAL.science- Archives Ouvertes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reviewer pour : Sindh Antiquities ; Pakistan Archaeology, Pakistan Journal of History and Culture.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Foreign examiner (since 2019) du Archaeology Department Hazara University, Mansehra Pakistan.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stone Bead Production Complex from the Beginning of the Indus Civilization at Chanhu-Daro (Sindh, Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Education, Health and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 4 (1), pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.63163/jpehss.v4i1.1141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPATIAL DISTRIBUTION OF ARCHAEOLOGICAL SITES IN LORALAI DISTRICT, BALOCHISTAN, PAKISTAN BASED ON GEOGRAPHIC INFORMATION SYSTEM (GIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakir Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Media Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17758070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A REMOTE SENSING (RS) APPROACH USING NORMALIZED DIFFERENCE VEGETATION INDEX AND NORMALIZED DIFFERENCE WATER INDEX (NDVI &amp; NDWI) FOR MAPPING THE ARCHAEOLOGICAL LANDSCAPE OF LORALAI DISTRICT, BALOCHISTAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakir Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Media Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (6), pp.653-668. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17758013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Первые результаты исследований кургана № 4 на Саразме-2, Таджикистан в 2023-2024 годах (Труды совместной франко-таджикской экспедиции МАФАК)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bobomullo Bobomulloev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguène Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Археологические работы в Таджикистане</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.46-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanhu-daro Lapidaries: An Insight on the First Indus Period Craftsmen’s Production through Techno-Functional Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sindh Antiquities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04365861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanhu-daro, field-seasons 2015-2022. Contextual data and stratigraphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sindh Antiquities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04365857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunara. Rapport préliminaire sur la cinquième campagne de fouilles (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Tenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akkadica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunara. Rapport préliminaire sur la quatrième campagne de fouilles (2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Tenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Verdellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akkadica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resuming excavations at Chanhu-daro, Sindh: First results of the 2015-2017 field-seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Shakir Ali Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pakistan Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.69-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02975449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Результаты работ на памятнике Джаркутан в 2012 году</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samariddin Mustafakulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulug-Bek Rakhmanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aysulu Iskanderovna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Researches in Uzbekistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.137-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01534874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Indo-French MANDU project. Research on the Archaeological Landscape and Waterscape of the Former Capital of Malwa Sultans, Central India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Casile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel A. Varghese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presentation for the Archaeological Survey of India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Civilisation de l’Indus à la lumière des fouilles récentes sur le site de Chanhu-daro au Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de la Société des Amis du musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Amis du musée d’Archéologie nationale, Jun 2025, Saint-Germain en Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Bioarcheological Research to Capacity Building in the Indus Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 YEARS OF PAKISTANI FRENCH ARCHAEOLOGICAL EXCAVATIONS AT CHANHU DARO, SINDH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Pakistan; Taxila Institute of Archaeology and Civilizations; Mission Archéologique Française du Bassin de l'Indus, Oct 2025, Islamabad, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the past: 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Pakistan; Alliance Française de Karachi, Dec 2025, Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the past: 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Exploration and Excavation Branch, Karachi, Dec 2025, Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Bioarcheological Research to Capacity Building in the Indus Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ayoob Khiljee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on the Archaeology of the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 2; Maison de l'Orient et de la Méditerranée Jean Pouilloux, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Pakistan; Directorate General of Antiquities and Archaeology, Culture, Tourism, Antiquities and Archives Department, Government of Sindh; Quaid-e Awam University of Engineering, Science and Technology, Nov 2025, Nawabshah, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperial borderlands in Central Asia: first results of the archaeological surveys as part of the ANR ‘FRONTIER’ project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Debaine-Francfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference of the European Association for South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for South Asian Archaeology and Art; Sächsische Akademie der Wissenschaften, Sep 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04714002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Chanhu-Daro et la civilisation de la vallée de l’Indus (troisième-début du deuxième millénaire avant notre ère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du cercle vaudois d'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Cantonal d'Archéologie et d'Histoire de Laussane, Mar 2024, Laussane, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisting the chronological sequence of Chanhu-daro. New data from Pakistani-French Excavations 2023-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Conference of the European Association of South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himalayan Rock Art Database Project: Systematic Documentation of Morka Lashti rock art site, Yasin, District Ghizer Gilgit-Baltistan, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Study Day of the HiRADa Himalayan Rock Art Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurianne Bruneau - EPHE |CRCAO, Nov 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04791276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperialism at the edge: the ANR project ‘FRONTIER’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Debaine-Francfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Whose custom is it anyway? Empire, cities and people through archaeology, art and written sources in Hellenistic Central Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Bordeaux; Ségolène de Pontbriand, Mar 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture constructive de la terre dans la protohistoire du Bassin de l’Indus : architecture, techniques et méthodes de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Interdisciplinarité et Matériaux du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université; Observatoire des patrimoines de l'Alliance Sorbonne Université, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « quartier des lapidaires » à Chanhu-daro (Sindh, Pakistan). Spécialisation artisanale et organisation sociale dans un centre urbain majeur de l’âge du Bronze en Asie du sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs techniques, acteurs sociaux. Des vestiges matériels à l’organisation sociale du travail, de la Préhistoire à nos jours. 43e Rencontres Internationales d'Archéologie et d'Histoire de Nice Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM UMR7264, Oct 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on Urbanism and Architecture of the Early Centuries of the Indus Valley Civilisation. New Data from the 2015-2022 excavations at Chanhu-daro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Quivron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology in Action. Greater Indus Lectures 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARWA – The International Association for Archaeological Research in Western and Central Asia., 2023, Nanterre [en ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAFBI and SBBUVAS Cooperation for an Enviromental Sciences Approach in Pakistan Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Soomro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium on Animal Welfare and One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SBBUVAS │Shaheed Benazir Bhutto University of Veterinary &amp; Animal Sciences, May 2022, Sakrand, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03736077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture constructive de la terre dans la protohistoire du Bassin de l’Indus : architecture, techniques et méthodes de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Interdisciplinarité et Matériaux du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Pebbles to Knives: The Role of the Chert through a Technological Approach and Use-Wear Analysis in Chanhu-daro (Sindh, Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Conference of the European Association for South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanitation and Urbanism during the Beginning of the Indus Valley Civilization at Chanhu-daro (Sindh, Pakistan): New Contextualized Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference European Association for South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conjoncture de la Province du Sindh suite aux inondations de l'été 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunion d'information sur la situation d'urgence climatique et crise humanitaire que vit le Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Carlos Martens Bilongo. Commission des affaires étrangères; Assamblée Nationale, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Chanhu-daro 2019-2022: New insights on urbanism, architecture and craft productions of the early centuries of the Indus Civilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Conference of the European Association for South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stone Bead Production Complex from the Beginning of the Indus Civilization at Chanhu-daro, Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress on the Archaeology of the Ancient Near East - ICAANE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRENCH ARCHAEOLOGICAL MISSION IN THE INDUS BASIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EDITION HIGHER EDUCATION AND RESEARCH ONLINE MEETINGS OF THE FRANCO-PAKISTANI INSTITUTIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service de cooperation et action culturelle - Ambassade de France au Pakistan; Campus France, Mar 2021, Islamabad [visioconference], Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03167015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the ArScAn laboratory of CNRS and MAFBI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème édition en ligne des Rencontres Institutionnelles franco-pakistanaises de l’enseignement supérieur et de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Pakistan; Campus France - Pakistan, Mar 2021, [En ligne], Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur la gestion urbaine de l'eau et l'assainissement à Chanhu-daro (2019-2020).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe "Archéologie de l'Asie centrale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail des lapidaires et spécialisation artisanale à Chanhu-daro durant la première période Indus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’équipe « Archéologie de l’Asie centrale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Nanterre [Visioconférence], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03025642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The works of the French Archaeological Missions in the Indus Basin: The Indus Civilization and its Predecessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Praehistoricum, Institut für Archäologische Wissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goethe-Universität Frankfurt, Apr 2019, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d’un complexe artisanale lié au travail des lapidaires du début de la civilisation de l’Indus à Chanhu-daro, Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’équipe Archéologie de l’Asie centrale, UMR7041 - Archéologie et Sciences de l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Chanhu-daro 2015-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of the Taxila Institute for Asian Studies, Quaid-e Azam University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Islamabad, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération Archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Pays Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus France, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03006538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Workshop In Upper Indus Rock Art Inscriptions and Digital Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Neelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murtaza Taj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Workshop In Upper Indus Rock Art Inscriptions and Digital Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lahore, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02982011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2017-2018 Excavations at Chanhu-daro (Sindh, Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference of the European Association of South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'héritage archéologique du Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Découvrez le Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Embassy of Pakistan, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03006523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a Bead Production Complex from the Beginning of the Indus Civilization at Chanhu-daro (Sindh, Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference of the European Association of South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage Preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Now Festival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Pakistan; British Council, Oct 2017, Lahore, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03134740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Ul Haq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irfan Siddiqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Glekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgetta Ringbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Now Festival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The British Council; Walled City of Lahore Authority; Ambassade de France à Islamabad; Higher Education Commission of Pakistan; UNESCO; Government of Pakistan National History &amp; Literary Heritage Division, Oct 2017, Lahore, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Light on the Beginning of the Indus Civilization: Recent Discoveries at Chanhu-daro, Shaheed Benazirabad District, by the Pakistani-French Archaeological Mission in the Indus Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Shakir Ali Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, Tourism and Antiquities Department, Government of Sindh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03134708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2015-2017 Excavations at Chanhu-daro, Shaheed Benazirabad District, Sindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Shakir Ali Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Mohenjo-daro and Indus Valley Civilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Fund for Mohenjo-daro; Ministry of Culture, Government of Sindh, Feb 2017, Mohenjo-daro, (Larkana), Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further Research on the Beginning of the Indus Civilization in Sindh.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Shakir Ali Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Archaeological Heritage of Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The British Council; Walled City of Lahore Authority; Ambassade de France à Islamabad; Higher Education Commission of Pakistan; UNESCO; Government of Pakistan National History &amp; Literary Heritage Division, Oct 2017, Lahore, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New light on the beginning of the Indus occupation at Chanhu‐daro, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Shakir Ali Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference of the European Association of South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La occidentalización de la Amazonía: el caso Waorani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario sobre los Problemas del Mundo Indígena en América Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, José Miguel Santacreu Soler, May 2008, Alicante, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXCAVATIONS AT CHANHU-DARO, SINDH, 2023-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Years of Pakistani-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Islamabad; Nawabshah; Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorations and surveys in the Taung and Karchat regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Years of Pakistani-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Islamabad; Nawabshah; Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05431294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">URBAN WATER MANAGEMENT AT CHANHU-DARO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Years of Pakistani-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Islamabad; Nawabshah; Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE FRENCH ARCHAEOLOGICAL FIELD RESEARCH IN PAKISTAN by Missions M.A.I., MAFM and MAFBI since 1958</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Years of Pakistani-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Islamabad; Nawabshah; Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05431286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXCAVATIONS AT CHANHU-DARO, SINDH, 2019-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Years of Pakistani-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Islamabad; Nawabshah; Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05431314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAFBI training programmes 2015-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Cooperation France-Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Sakrand, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Chanhu-daro 2015-2018 – Part 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Cooperation France-Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Sakrand, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Chanhu-daro 2015-2018 – Part 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Cooperation France-Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Sakrand, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE FRENCH ARCHAEOLOGICAL FIELD RESEARCH IN PAKISTAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on " French Contributions to Pakistan Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLORATIONS IN KECH-MAKRAN AND EXCAVATIONS AT MIRI QALAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on "French Contributions to Pakistan Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXCAVATIONS AT NAUSHARO (1985-1996) AND OTHER SITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on "French Contributions to Pakistan Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXCAVATIONS AT SHAHI-TUMP (MAKRAN) AND ENVIRONMENTAL STUDIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on "French Contributions to Pakistan Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXCAVATIONS AT MEHRGARH (1974-1985 and 1997-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on "French Contributions to Pakistan Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXCAVATIONS AT AMRI, NINDOWARI AND PIRAK (1958- 1974)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on "French Contributions to Pakistan Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrgarh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Quivron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Wengler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, Serie Indus-Balochistan (XV), 2013, Mémoires des Missions Archéologiques Françaises en Asie Centrale et en Asie Moyenne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02977150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lapidaires de Chanhu-daro (Sindh, Pakistan). Logiques productives et organisation socio-économique dans un centre urbain majeur de l’Âge du bronze en Asie du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Cheval; Olivier Langlois; Michel Lauwers; Giulio Palumbi; Haris Procopiou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs techniques, acteurs sociaux. Des vestiges matériels à l’organisation sociale du travail, de la Préhistoire à nos jours. 43es rencontres internationales d’archéologie et d’histoire – Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions APDCA, pp.89-102, 2024, 2-904110-66-6. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ys6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d’un complexe artisanal lié au travail des lapidaires du début de la civilisation de l’Indus à Chanhu-daro, Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des activités de l'équipe Archéologie de l'Asie centrale - ArScAn UMR7041</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03012018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MANDU. Indo-French Archaeological Mission in Central India. 2025 Activity Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Casile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supriya Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankita Battacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampurna Bordoloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archaeological Survey of India. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations at Chanhu-daro and explorations in Sindh, Field-Season 2024. Final Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ayoob Khiljee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate of Antiquities and Archaeology, Culture, Tourism, Antiquities and Archives Department, Government of Sindh. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique franco-indienne en Inde Centrale - Rapport d’activités 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Casile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supriya Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankita Battacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampurna Bordoloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l’étranger. Ministère de l'Europe et des Affaires Étrangères. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of AGROCHRONO project actions within the frame of MAFBI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Sabourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l'Indus. Rapport d'activité 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Ameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ayoob Khiljee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire sur les opérations effectués dans le cadre de la première campagne de fouilles archéologiques sur le site de Mandu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission Archéologique Française en Inde Centrale. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRENCH ARCHAEOLOGICAL MISSION IN THE INDUS BASIN. Field-Season 2025 in Sindh - Preliminary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate General of Antiquities and Archaeology, CTA&amp;AD, Government of Sindh. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometric analyses on pottery and artefacts from Chanhu-daro and Ghazi Shah - Preliminary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l'Indus. Rapport d'activité 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations at Chanhu-daro, Sindh. Field-season 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate General of Antiquities and Archaeology. Culture, Tourism, Antiquities and Archives Department, Government of Sindh. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus. Rapport d’activité 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères; Ministère de l’Europe et des Affaires étrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de pratiques d'un archéologue de terrain l'étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Consortium MASA - Mémoires des Archéologues et des Sites Archéologiques │GT Documentation - Axe Images. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations 2022 at Chanhu-daro. Final Report.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate General of Antiquities and Archaeology. Culture, Tourism, Antiquities and Archives Department. Government of Sindh. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis concernant la réhabilitation et la restauration du site de Mehrgarh (09/2023) et note sur la coopération archéologique française au Balochistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ambassade de France au Pakistan. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04292459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations 2023 at Chanhu-daro. Preliminary Report.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate General of Antiquities and Archaeology. Culture, Tourism, Antiquities and Archives Department, Government of Sindh. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of the Archaeological Heritage of Gilgit-Baltistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Government of Gilgit Baltistan. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03736078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture and Heritage expert at the UNESCO field office, Islamabad. 2022/PECEPU/8154</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise France; UNESCO - Pakistan. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport d'activités 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram Pointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL: rapport d'activités archéologiques n°10, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère de l'Europe et des Affaires Etrangères. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur l’utilisation du manuel HIRADA.“A step- by-step handbook to rock art documentation in the Himalayas” et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL - Mission Archéologique Franco-Indienne au Ladakh. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉTAT DES LIEUX SUR LES SITES ARCHÉOLOGIQUES FOUILLÉS PAR LES MISSIONS FRANÇAISES ET DANS SES ZONES D’INTERVENTION SUITE AUX INONDATIONS DE L’ÉTÉ 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ambassade de France au Pakistan. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03791533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert culture et patrimoine auprès du bureau de l’UNESCO 2022/PECEPU/8154</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise France; UNESCO - Pakistan. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de séjour au Pakistan - mai 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ambassade de France au Pakistan; EPHE-PSL Research University.; Archéologie de l'Asie Centrale │ ArScAn UMR 7041; MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques a l'étranger du Ministère de l'Europe et des Affaires étrangères. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on: A Study of Heritage Education at Primary School Level In Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate of Academic &amp; Research │Hazara University. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04141764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh. Activity report 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°10, Advisory Commission for Archaeological Research Abroad, French Ministry of European and Foreign Affairs. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05250337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique française du bassin de l’Indus (Pakistan). Rapport quadriennal 2019-2022 et projet 2023-2026.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundus Aslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Chanhu-daro, Sindh. Report 2018-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Culture, Tourism and Antiquities Department, Government of Sindh. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus – Rapport d’activité 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires étrangères, Direction de la culture, de l'enseignement, de la recherche et du réseau, Sous-direction de l'enseignement supérieur et de la recherche, Pôle sciences humaines et sociales, archéologie et patrimoine, Commission consultative des recherches archéologiques à l'étranger. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux de la MAFBI et la coopération franco-pakistanaise en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ambassade de France au Pakistan; Consulat Général de France à Karachi. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux de la MAFBI et la coopération franco-pakistanaise en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ambassade de France au Pakistan; Consulat Général de France à Karachi. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus – Rapport d’activité 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires étrangères, Direction de la culture, de l'enseignement, de la recherche et du réseau, Sous-direction de l'enseignement supérieur et de la recherche, Pôle sciences humaines et sociales, archéologie et patrimoine, Commission consultative des recherches archéologiques à l'étranger. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pôle des SHS, de l’Archéologie et du Patrimoine du MEAE; Comission consultative des recherches archéologiques a l'étranger. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de situation sur la coopération archéologique française sur l'Asie du Sud (Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Debaine-Francfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques a l'étranger. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux de la MAFBI et la coopération franco-pakistanaise en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ambassade de France au Pakistan; Consulat Général de France à Karachi. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note Pôle ARSCAN - ASIE CENTRALE – ICONEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie de l'Asie Centrale │ ArScAn UMR 7041. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus. Rapport d’Activités 2017, pour le Pôle des SHS, de l’Archéologie et du Patrimoine du MEAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pôle des SHS, de l’Archéologie et du Patrimoine du MEAE; Comission consultative des recherches archéologiques a l'étranger. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pôle des SHS, de l’Archéologie et du Patrimoine du MAEDI; Comission consultative des recherches archéologiques a l'étranger. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les fouilles du Chantier C et note préliminaire sur la réalisation des relevés 3D par stéréophotogrammétrie sur le site de Kunara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission Archéologique du Peramagron. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the 2016 Field-Season in Sindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Shakir Ali Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Excavation and Exploration Branch; Culture, Tourism and Antiquities Department, Government of Sindh. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on area C excavation – Kunara 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission Archéologique du Peramagron; Direction Générale des Antiquités de Souleymaniyeh. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pôle des SHS, de l’Archéologie et du Patrimoine du MAEDI; Comission consultative des recherches archéologiques a l'étranger. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the 2015 Field-Season in Sindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Shakir Ali Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Excavation and Exploration Branch; Culture, Tourism and Antiquities Department, Government of Sindh. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French-Italian Archaeological and Paleoenviromental cooperation in Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Besenval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Desruelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen-Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Maiorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Ministry of Heritage and Culture of Oman. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02987117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Ouzbeke-Protohistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luneau Elise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suire Joël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ArScAn, UMR 7041, MAE, Université Paris-Nanterre; Comission consultative des recherches archéologiques a l'étranger - MAE. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2009 Mission Archéologique Franco-Ouzbèke au Surkhan-Daria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervel Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouache Éric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liger Jean-Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ArScAn, UMR 7041, MAE, Université Paris-Nanterre; Comission consultative des recherches archéologiques a l'étranger - MAE; Mission Archéologique Française en Asie Centrale. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final sur le travail de la deuxième campagne de fouille (été 2008) sur la nécropole de Dzharkutan (sud de l'Ouzbékistan), Rapport interne du CNRS : UMR 7041</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luneau Elise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ArScAn, UMR 7041, MAE, Université Paris-Nanterre. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Milk to History: AgroChrono Project in Sindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish Ahmed Sheik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Sabourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Ahmed Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Meets History. Archaeometric Analysis of Indus Artefacts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish Ahmed Sheik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resuming Excavation Chanhu Daro | Secrets of the Indus Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish Ahmed Sheik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on Urbanism and Architecture of the Early Centuries to the Indus Valley Civilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Quivron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of the Oxus Civilizations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-P. Francfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission de prospection et de documentation d’art rupestre dans la vallée du Zeravchan (Ouzbékistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azbiddin Kholmatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmatullo Hoshimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Ruziboev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12mv1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique de l’Indus (M.A.I.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Quivron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New discoveries at the necropolis of Sarazm-2 in the Zeravshan Valley, Tajikistan. Preliminary MAFAC fieldwork results of the 2023-2024 seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bobomullo S. Bobomulloev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguène Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Conference of the European Association for South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Leipzig, Germany. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperial borderlands in Central Asia: first results of the archaeological surveys as part of the ANR ‘FRONTIER’ project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmatulla Hoshimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azbiddin Kholmatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Ruziboev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 26th International Conference of the European Association for South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04870102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stone Bead Production Complex from the Beginning of the Indus Civilization at Chanhu-daro (Sindh, Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress on the Archaeology of the Ancient Near East (ICAANE), Bologna, 6-9 April 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04365872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Chanhu-daro, Field-Season 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Laurent-Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, Sindh Antiquities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FA396C8"/>
+    <w:nsid w:val="77847CEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="95C742A8"/>
+    <w:nsid w:val="E6E9FA9C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="FD9940E0"/>
+    <w:nsid w:val="996E4511"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="76C45CE0"/>
+    <w:nsid w:val="86461B9F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2DC3B7AC"/>
+    <w:nsid w:val="26BE1743"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3AEE904A"/>
+    <w:nsid w:val="5E9623CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="AC211179"/>
+    <w:nsid w:val="11F449D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1244,51 +1244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-israel-sarmiento-castillo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7161-5796" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185270018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/315107486" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000448744148" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/GYV-2372-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Marchand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakir Khan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Lashari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63163/jpehss.v4i1.1141" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389876v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakir Ullah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Iqbal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17758070" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396716v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17758013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869812v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brunet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobomullo Bobomulloev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cervel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bordeaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgu&#232;ne Davtian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365861v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365857v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986210v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tenu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clancier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monerie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento-Castillo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Verdellet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mongne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Shakir Ali Shah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samariddin Mustafakulov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bendezu-Sarmiento" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulug-Bek Rakhmanov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lhuillier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysulu Iskanderovna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102801v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523812v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523815v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102812v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ayoob Khiljee" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523807v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714002v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Danielyan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Debaine-Francfort" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519257v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791276v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607382v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280677v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280762v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117149v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Quivron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736077v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Soomro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851557v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914886v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851664v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226614v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914866v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167015v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475353v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153461v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041857v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03025642v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986838v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914914v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914928v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03006538v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02982011v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Neelis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murtaza Taj" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vernier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041654v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03006523v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041680v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134740v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041844v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Khan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ul Haq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Siddiqui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Glekas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgetta Ringbeck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134708v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041731v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041859v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041644v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982101v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434452v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431294v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431331v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431286v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431314v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986821v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986813v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986658v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986870v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986859v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986876v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986833v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986798v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02977150v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jarrige" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wengler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724062v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ys6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986773v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03012018v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491650v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Casile" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supriya Varma" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Battacharya" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampurna Bordoloi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322422v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faraz Ali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430748v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sabourdy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523622v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ameri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430776v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430765v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430541v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869704v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Fathi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504711v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246101v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030581v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280781v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292459v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030693v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736078v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141827v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858173v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223395v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bruneau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram Pointet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791533v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141822v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136351v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892029v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04141764v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250337v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890840v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundus Aslam" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Borne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475343v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986693v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986654v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986637v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986709v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087602v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Humbert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986647v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148944v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133759v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087603v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087604v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627253v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087606v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627263v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087608v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087607v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987117v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Besenval" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Maiorano" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087600v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luneau Elise" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suire Jo&#235;l" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087595v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervel Mathilde" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouache &#201;ric" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liger Jean-Claude" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984435v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04747760v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmed Sheik" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04160705v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614849v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Francfort" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869816v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906698v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azbiddin Kholmatov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmatullo Hoshimov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Ruziboev" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12mv1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134032v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509172v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobomullo S. Bobomulloev" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870102v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmatulla Hoshimov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365872v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869483v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Laurent-Godard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-israel-sarmiento-castillo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7161-5796" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185270018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/315107486" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000448744148" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/GYV-2372-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Marchand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakir Khan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Lashari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63163/jpehss.v4i1.1141" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389876v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakir Ullah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Iqbal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17758070" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396716v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17758013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869812v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brunet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobomullo Bobomulloev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cervel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bordeaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgu&#232;ne Davtian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365861v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365857v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986210v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tenu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clancier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monerie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento-Castillo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Verdellet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mongne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Shakir Ali Shah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samariddin Mustafakulov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bendezu-Sarmiento" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulug-Bek Rakhmanov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lhuillier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysulu Iskanderovna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Casile" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A. Varghese" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430719v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523812v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523815v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102812v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ayoob Khiljee" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523807v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714002v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Danielyan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Debaine-Francfort" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519257v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869531v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791276v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607382v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280677v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280762v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117149v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Quivron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736077v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Soomro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851557v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914886v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851664v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226614v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475353v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167015v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153461v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041857v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03025642v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986838v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914914v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03006538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02982011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Neelis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murtaza Taj" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vernier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041654v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03006523v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041680v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134740v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041844v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Khan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ul Haq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Siddiqui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Glekas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgetta Ringbeck" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134708v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041731v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041859v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041644v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982101v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434452v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431294v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431331v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431286v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431314v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986831v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986821v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986813v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986658v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986870v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986859v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986876v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986833v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986798v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02977150v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jarrige" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wengler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724062v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ys6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986773v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03012018v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491650v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supriya Varma" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Battacharya" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampurna Bordoloi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523662v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faraz Ali" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322422v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430748v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sabourdy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523622v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ameri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430776v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430541v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430765v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869704v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Fathi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504711v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246101v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280781v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030581v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292459v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030693v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736078v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141827v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223395v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bruneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram Pointet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858173v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791533v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141822v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136351v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892029v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04141764v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250337v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890840v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundus Aslam" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Borne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475343v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986693v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986654v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986637v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986709v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087602v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Humbert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148944v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986647v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133759v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087603v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087604v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627253v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087606v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627263v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087608v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087607v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987117v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Besenval" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Maiorano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087600v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luneau Elise" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suire Jo&#235;l" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087595v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervel Mathilde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouache &#201;ric" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liger Jean-Claude" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984435v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05599775v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmed Sheik" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Ahmed Zardari" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05599679v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04747760v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04160705v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614849v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Francfort" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869816v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906698v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azbiddin Kholmatov" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmatullo Hoshimov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Ruziboev" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12mv1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134032v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509172v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobomullo S. Bobomulloev" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870102v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmatulla Hoshimov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365872v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869483v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Laurent-Godard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>