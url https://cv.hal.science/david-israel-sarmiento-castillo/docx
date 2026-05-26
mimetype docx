--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Sarmiento Castillo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Archéologue │IGR au laboratoire PaLoc à l'IRD │ ANR MANDU │Codirecteur de la  MAFBI │Membre d'ICOMOS-Pakistan</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">david-israel-sarmiento-castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7161-5796</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">185270018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">315107486</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000448744148</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GYV-2372-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologue.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Codirecteur (Dir. téchnique) depuis 2019. Membre de la Mission Archéologique Française du Bassin de l’Indus (MAFBI - Pakistan) depuis 2013. Directeur Adjoint de 2016 à 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPERIENCE PROFESIONELLE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 IGR en Archéologie, ANR MANDU (dir. Anne Casile, CR) – IRD – PaLoc (UMR208, Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 Chercheur Associé, Département de Sciences Sociales, Institut Français de Pondichéry. (Projet MANDU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 Codirecteur of the Mission Archéologique Française du Bassin de l'Indus, Pakistan (ArScAn/MEAE).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016 Consultant – R&D en SHS. Missions d’expertise en Archéologie et Patrimoine (Asie centrale et du sud / milieux difficiles)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-24 Chercheur Associé, Archéologies et Sciences de l’Antiquité (UMR 7041, Nanterre). Achéologue</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 IE en Archéologie. ANR « FRONTIER » (UMR 7041, Nanterre). Documentation d’art rupestre en Ouzbékistan, SIG.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-15 IE en Archéologie ANR « ROXIANNA3Archéologies et Sciences de l’Antiquité (UMR 7041, Nanterre). Ingénierie documentaire.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-14 Chercheur Associé Centre de Recherches Archéologiques Indus, Balochistan, Asie Central et Orientale, UMR 9993, CNRS/Musée Guimet, Paris. Ingénierie documentaire et aide à la publication. Mission Archéologique de l’Indus (Dir. J.-F. Jarrige)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOUILLES ARCHÉOLOGIQUES / TERRAINS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable d’opérations Mission Franco-Indienne en Inde Centrale « MANDU », Inde (2025) Mission Archéologique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Française du Bassin de l’Indus (MAFBI), Pakistan (2018-2024).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de chantier(s) Mission archéologique du Peramagron, Irak (2016, 2017) ; Mission Archéologique Française du</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bassin de l’Indus, Pakistan (2015-2017) ; Mission archéologique franco-turkmène,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Turkménistan (2010) ; Mission Archéologique Franco-Ouzbèke Protohistoire, Ouzbékistan</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2009-2012) ; Mission Archéologique Française en Asie centrale, Ouzbékistan (2008).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Prospection et Art Rupestre Ouzbékistan (2024); Gilgit-Baltistan, Pakistan (2022) ; Upper Indus Rock</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Documentation 2D-3D Art Petroglyphs, Pakistan (2017, 2018); Site de Kunara, Irak (2016, 2017) ; Ugthassar Rock</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Art Project, Armenia (frontière armeno-azeri2015).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Technicien de chantier Mission Archéologique Française en Asie centrale (MAFAC), Tadjikistan (2023, 2024), Ouzbékistan</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2024) ; Dehistan Project (Université Autonome de Madrid), Turkménistan (2012) ; Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">d’Alicante, Espagne (2005-2010 ; 13 chantiers-école de la préhistoire à la période musulmane)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTICIPATION A PROJETS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2026 ANR «MANDU – Monsoon, Climatic Anomalies and Societal Dynamics in Medieval Times» (Dir. A. Casile, IRD, PaLoc).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 ERC  «AGROCHRONO Chronologie des modèles économiques, culturels et environnementaux du développement de l’agropastoralisme dans les régions frontalières indo-iraniennes» (Dir. E. Casanova, CEA, LSCE).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 ANR «FRONTIER - Imperialism at the edge: Central Asian empires on the borderlands during Antiquity» (Dir. O. Bordeaux, CNRS, ArScAn).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-25 Digital Documentation of the Ancient Rock Art in Mulkhow Valley, Khyber Pakhtunkhwa (Dir. A. Hameed, Hazara University, Pakistan)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-24 Projet « ODVI - Eaux de vie. Dynamique fluviale et exploitation des ressources à Chanhu-daro au 3ème millénaire avant  notre ère (Bassin de l'Indus, Pakistan) » (Dir. : M. Tengberg / M. Mashkour, AASPE, MNHN). Prix de la Fondation Engie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-23 Programme Emergence-Ville de Paris « Archéologie trans-himalayenne : mouvements de populations et interactions matérielles, de la préhistoire à la période bouddhique » (Dir. L. Bruneau, EPHE).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-23 PHC-Programme Peridot « AInIGMA » (Dir. A. Didier/M. Taj, UMR 7041-ArScAn/LUMS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-21 Programme ATM (MNHN) : « Les fondements agro-pastoraux de la Civilisation de l'Indus : approches bioarchéologiques et ethnobiologiques à Chanhu-daro, Sindh, Pakistan » (Dir. M. Tengberg, MNHN).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-20 Programme IRIS-Scripta-PSL « Paysages rupestres » (Dir L. Bruneau, EPHE).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-19 Upper Indus Petroglyphs and Inscriptions in Northern Pakistan (Dir. J. Neelis, Wilfrid Laurier University / CRSH).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-21 PHC-Programme Peridot « Badalpur » (Dir. C. Debaine/S. Arif, UMR 7041-ArScAn/ QAU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016 HiRaDA : Himalayan Rockart Database (Dir L. Bruneau, EPHE).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-20 PHC-Programme Peridot « Indus Civilization » (Dir. A. Didier/M.A. Khan, UMR 7041-ArScAn/QAU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 Programme MEDEE (Dir. E. Fouache, PSUAD).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIONS DE FORMATION ET ENCADREMENT/ANIMATION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Téchniques en Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Coordination du chantier-ecole de la MAFBI, Pakistan (Depuis 2016: +70 stagiares, de licence, master et doctorat) : Techniques de de brique crue, gestion du mobilier, traitements de conservation et restoration préventive</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stages de terrain (master)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1 étudiant M2 (Panthéon-Sorbonne, 4 semaines, 2023), 1 étudiante M1-M2 (MNHN, 4 semaines, 2020-21), 1 étudiant M2 (Panthéon-Sorbonne, 4 semaines, 2017)): Fouilles et étude du mobilier</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographie (SIG, télédetection)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1 doctorant (Pakistan, 2019-2023), 1 étudiante M2 (PSUAD- Abou Dhabi 2 Semaines, 2015).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers au Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Advanced Workshop in Upper Indus RockArt, and Digital Cultural Heritage (KIU, 1 semaine, 2019; LUMS, 1 semaine, 2018). Documentary Engineering for Archaeology (TIAC-QAU, 1 semaine, 2016).</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Depuis. 2022, Seminaire IMAP-Interdisciplinarité et Matériaux du patrimoine (M1/M2), Sorbonne Université (Dir. B. Mutin), « : Architectures en terre crue dans la Protohistoire du Bassin de l’Indus» (avec. A. Houdas et P. Mongne). • 2 Parternariats Hubert Curien «Peridot» (2017-2021), Introduction au DAO/PAO, SIG et cartographie. • 2017: Seminaire « Current Trends in Central Asian and South Asian Archaeology », MAFBI, MAFIL, CRCAO, EPHE, ArScAn, TEMPS, MSH-MONDES, UMR TEMPS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadremen de bourses SSHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 10 séjours de recherche de haut niveau, 1 - 2 mois (2017-25) pour doctorants en collaboration avec : ArScAn, MSH Mondes, MNHN, EPHE, Musée Guimet, Musée d’Archéologie Nationale, Musée du Louvre, etc</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROUPES DE TRAVAIL / RESEAUX D’EXPERTISE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GT « Pactols et Opentheso » Thesaurus pour l’Archéologie (Dir. : M. Rousset & B. Nouvel), FRANTIQ (GDS3378-CNRS).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GT « Modélisation et valorisation documentaire », (Dir. : N. Le Tellier-Becquart & E. Bryas), Consortium MASA+, Huma-Num</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contributeur du référentiel « Pleiades » - The Stoa consortium.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de : ICOMOS-Pakistan ; EASAA-Européen Association of South Asian Archaeology and Art ; Cercle des Amis du</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pakistan ; Archéologie transhimalayenne (CRCAO/EPHE) ; BICOA-Bicultural Community of Americas (New York).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Utilisateur acredité de la « Base de données d’OEuvres d’Art Volées », INTERPOL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AURES RESPONSABILITES / ACIVITES EDITORIALES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Liaison avec l’attaché d’Enseignement supérieur et de la coopération scientifique – Ambassade de France à Islamabad.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestionnaire de collections et référent de structure : MAFBI, MAI et MAFM in HAL.science- Archives Ouvertes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reviewer pour : Sindh Antiquities ; Pakistan Archaeology, Pakistan Journal of History and Culture.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Foreign examiner (since 2019) du Archaeology Department Hazara University, Mansehra Pakistan.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stone Bead Production Complex from the Beginning of the Indus Civilization at Chanhu-Daro (Sindh, Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Education, Health and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 4 (1), pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.63163/jpehss.v4i1.1141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPATIAL DISTRIBUTION OF ARCHAEOLOGICAL SITES IN LORALAI DISTRICT, BALOCHISTAN, PAKISTAN BASED ON GEOGRAPHIC INFORMATION SYSTEM (GIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakir Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Media Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17758070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A REMOTE SENSING (RS) APPROACH USING NORMALIZED DIFFERENCE VEGETATION INDEX AND NORMALIZED DIFFERENCE WATER INDEX (NDVI &amp; NDWI) FOR MAPPING THE ARCHAEOLOGICAL LANDSCAPE OF LORALAI DISTRICT, BALOCHISTAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakir Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Media Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (6), pp.653-668. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17758013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Первые результаты исследований кургана № 4 на Саразме-2, Таджикистан в 2023-2024 годах (Труды совместной франко-таджикской экспедиции МАФАК)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bobomullo Bobomulloev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguène Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Археологические работы в Таджикистане</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.46-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanhu-daro Lapidaries: An Insight on the First Indus Period Craftsmen’s Production through Techno-Functional Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sindh Antiquities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04365861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanhu-daro, field-seasons 2015-2022. Contextual data and stratigraphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sindh Antiquities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04365857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunara. Rapport préliminaire sur la cinquième campagne de fouilles (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Tenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akkadica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunara. Rapport préliminaire sur la quatrième campagne de fouilles (2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Tenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Verdellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akkadica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resuming excavations at Chanhu-daro, Sindh: First results of the 2015-2017 field-seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Shakir Ali Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pakistan Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.69-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02975449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Результаты работ на памятнике Джаркутан в 2012 году</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samariddin Mustafakulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulug-Bek Rakhmanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aysulu Iskanderovna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Researches in Uzbekistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.137-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01534874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Indo-French MANDU project. Research on the Archaeological Landscape and Waterscape of the Former Capital of Malwa Sultans, Central India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Casile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel A. Varghese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presentation for the Archaeological Survey of India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Civilisation de l’Indus à la lumière des fouilles récentes sur le site de Chanhu-daro au Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de la Société des Amis du musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Amis du musée d’Archéologie nationale, Jun 2025, Saint-Germain en Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Bioarcheological Research to Capacity Building in the Indus Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 YEARS OF PAKISTANI FRENCH ARCHAEOLOGICAL EXCAVATIONS AT CHANHU DARO, SINDH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Pakistan; Taxila Institute of Archaeology and Civilizations; Mission Archéologique Française du Bassin de l'Indus, Oct 2025, Islamabad, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the past: 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Pakistan; Alliance Française de Karachi, Dec 2025, Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the past: 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Exploration and Excavation Branch, Karachi, Dec 2025, Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Bioarcheological Research to Capacity Building in the Indus Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ayoob Khiljee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on the Archaeology of the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 2; Maison de l'Orient et de la Méditerranée Jean Pouilloux, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Pakistan; Directorate General of Antiquities and Archaeology, Culture, Tourism, Antiquities and Archives Department, Government of Sindh; Quaid-e Awam University of Engineering, Science and Technology, Nov 2025, Nawabshah, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperial borderlands in Central Asia: first results of the archaeological surveys as part of the ANR ‘FRONTIER’ project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Debaine-Francfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference of the European Association for South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for South Asian Archaeology and Art; Sächsische Akademie der Wissenschaften, Sep 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04714002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Chanhu-Daro et la civilisation de la vallée de l’Indus (troisième-début du deuxième millénaire avant notre ère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du cercle vaudois d'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Cantonal d'Archéologie et d'Histoire de Laussane, Mar 2024, Laussane, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisting the chronological sequence of Chanhu-daro. New data from Pakistani-French Excavations 2023-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Conference of the European Association of South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himalayan Rock Art Database Project: Systematic Documentation of Morka Lashti rock art site, Yasin, District Ghizer Gilgit-Baltistan, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Study Day of the HiRADa Himalayan Rock Art Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurianne Bruneau - EPHE |CRCAO, Nov 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04791276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperialism at the edge: the ANR project ‘FRONTIER’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Debaine-Francfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Whose custom is it anyway? Empire, cities and people through archaeology, art and written sources in Hellenistic Central Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Bordeaux; Ségolène de Pontbriand, Mar 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture constructive de la terre dans la protohistoire du Bassin de l’Indus : architecture, techniques et méthodes de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Interdisciplinarité et Matériaux du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université; Observatoire des patrimoines de l'Alliance Sorbonne Université, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « quartier des lapidaires » à Chanhu-daro (Sindh, Pakistan). Spécialisation artisanale et organisation sociale dans un centre urbain majeur de l’âge du Bronze en Asie du sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs techniques, acteurs sociaux. Des vestiges matériels à l’organisation sociale du travail, de la Préhistoire à nos jours. 43e Rencontres Internationales d'Archéologie et d'Histoire de Nice Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM UMR7264, Oct 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on Urbanism and Architecture of the Early Centuries of the Indus Valley Civilisation. New Data from the 2015-2022 excavations at Chanhu-daro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Quivron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology in Action. Greater Indus Lectures 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARWA – The International Association for Archaeological Research in Western and Central Asia., 2023, Nanterre [en ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAFBI and SBBUVAS Cooperation for an Enviromental Sciences Approach in Pakistan Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Soomro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium on Animal Welfare and One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SBBUVAS │Shaheed Benazir Bhutto University of Veterinary &amp; Animal Sciences, May 2022, Sakrand, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03736077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture constructive de la terre dans la protohistoire du Bassin de l’Indus : architecture, techniques et méthodes de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Interdisciplinarité et Matériaux du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Pebbles to Knives: The Role of the Chert through a Technological Approach and Use-Wear Analysis in Chanhu-daro (Sindh, Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Conference of the European Association for South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanitation and Urbanism during the Beginning of the Indus Valley Civilization at Chanhu-daro (Sindh, Pakistan): New Contextualized Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference European Association for South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conjoncture de la Province du Sindh suite aux inondations de l'été 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunion d'information sur la situation d'urgence climatique et crise humanitaire que vit le Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Carlos Martens Bilongo. Commission des affaires étrangères; Assamblée Nationale, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Chanhu-daro 2019-2022: New insights on urbanism, architecture and craft productions of the early centuries of the Indus Civilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Conference of the European Association for South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stone Bead Production Complex from the Beginning of the Indus Civilization at Chanhu-daro, Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress on the Archaeology of the Ancient Near East - ICAANE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRENCH ARCHAEOLOGICAL MISSION IN THE INDUS BASIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EDITION HIGHER EDUCATION AND RESEARCH ONLINE MEETINGS OF THE FRANCO-PAKISTANI INSTITUTIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service de cooperation et action culturelle - Ambassade de France au Pakistan; Campus France, Mar 2021, Islamabad [visioconference], Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03167015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the ArScAn laboratory of CNRS and MAFBI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème édition en ligne des Rencontres Institutionnelles franco-pakistanaises de l’enseignement supérieur et de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Pakistan; Campus France - Pakistan, Mar 2021, [En ligne], Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur la gestion urbaine de l'eau et l'assainissement à Chanhu-daro (2019-2020).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe "Archéologie de l'Asie centrale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail des lapidaires et spécialisation artisanale à Chanhu-daro durant la première période Indus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’équipe « Archéologie de l’Asie centrale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Nanterre [Visioconférence], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03025642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The works of the French Archaeological Missions in the Indus Basin: The Indus Civilization and its Predecessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Praehistoricum, Institut für Archäologische Wissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goethe-Universität Frankfurt, Apr 2019, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d’un complexe artisanale lié au travail des lapidaires du début de la civilisation de l’Indus à Chanhu-daro, Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’équipe Archéologie de l’Asie centrale, UMR7041 - Archéologie et Sciences de l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Chanhu-daro 2015-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of the Taxila Institute for Asian Studies, Quaid-e Azam University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Islamabad, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération Archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Pays Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus France, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03006538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Workshop In Upper Indus Rock Art Inscriptions and Digital Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Neelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murtaza Taj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Workshop In Upper Indus Rock Art Inscriptions and Digital Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lahore, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02982011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2017-2018 Excavations at Chanhu-daro (Sindh, Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference of the European Association of South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'héritage archéologique du Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Découvrez le Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Embassy of Pakistan, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03006523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a Bead Production Complex from the Beginning of the Indus Civilization at Chanhu-daro (Sindh, Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference of the European Association of South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage Preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Now Festival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Pakistan; British Council, Oct 2017, Lahore, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03134740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Ul Haq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irfan Siddiqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Glekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgetta Ringbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Now Festival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The British Council; Walled City of Lahore Authority; Ambassade de France à Islamabad; Higher Education Commission of Pakistan; UNESCO; Government of Pakistan National History &amp; Literary Heritage Division, Oct 2017, Lahore, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Light on the Beginning of the Indus Civilization: Recent Discoveries at Chanhu-daro, Shaheed Benazirabad District, by the Pakistani-French Archaeological Mission in the Indus Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Shakir Ali Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, Tourism and Antiquities Department, Government of Sindh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03134708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2015-2017 Excavations at Chanhu-daro, Shaheed Benazirabad District, Sindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Shakir Ali Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Mohenjo-daro and Indus Valley Civilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Fund for Mohenjo-daro; Ministry of Culture, Government of Sindh, Feb 2017, Mohenjo-daro, (Larkana), Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further Research on the Beginning of the Indus Civilization in Sindh.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Shakir Ali Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Archaeological Heritage of Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The British Council; Walled City of Lahore Authority; Ambassade de France à Islamabad; Higher Education Commission of Pakistan; UNESCO; Government of Pakistan National History &amp; Literary Heritage Division, Oct 2017, Lahore, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New light on the beginning of the Indus occupation at Chanhu‐daro, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Shakir Ali Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference of the European Association of South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La occidentalización de la Amazonía: el caso Waorani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario sobre los Problemas del Mundo Indígena en América Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, José Miguel Santacreu Soler, May 2008, Alicante, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXCAVATIONS AT CHANHU-DARO, SINDH, 2023-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Years of Pakistani-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Islamabad; Nawabshah; Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorations and surveys in the Taung and Karchat regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Years of Pakistani-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Islamabad; Nawabshah; Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05431294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">URBAN WATER MANAGEMENT AT CHANHU-DARO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Years of Pakistani-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Islamabad; Nawabshah; Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE FRENCH ARCHAEOLOGICAL FIELD RESEARCH IN PAKISTAN by Missions M.A.I., MAFM and MAFBI since 1958</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Years of Pakistani-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Islamabad; Nawabshah; Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05431286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXCAVATIONS AT CHANHU-DARO, SINDH, 2019-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Years of Pakistani-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Islamabad; Nawabshah; Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05431314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAFBI training programmes 2015-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Cooperation France-Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Sakrand, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Chanhu-daro 2015-2018 – Part 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Cooperation France-Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Sakrand, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Chanhu-daro 2015-2018 – Part 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Cooperation France-Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Sakrand, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE FRENCH ARCHAEOLOGICAL FIELD RESEARCH IN PAKISTAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on " French Contributions to Pakistan Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLORATIONS IN KECH-MAKRAN AND EXCAVATIONS AT MIRI QALAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on "French Contributions to Pakistan Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXCAVATIONS AT NAUSHARO (1985-1996) AND OTHER SITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on "French Contributions to Pakistan Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXCAVATIONS AT SHAHI-TUMP (MAKRAN) AND ENVIRONMENTAL STUDIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on "French Contributions to Pakistan Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXCAVATIONS AT MEHRGARH (1974-1985 and 1997-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on "French Contributions to Pakistan Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXCAVATIONS AT AMRI, NINDOWARI AND PIRAK (1958- 1974)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on "French Contributions to Pakistan Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrgarh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Quivron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Wengler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, Serie Indus-Balochistan (XV), 2013, Mémoires des Missions Archéologiques Françaises en Asie Centrale et en Asie Moyenne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02977150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lapidaires de Chanhu-daro (Sindh, Pakistan). Logiques productives et organisation socio-économique dans un centre urbain majeur de l’Âge du bronze en Asie du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Cheval; Olivier Langlois; Michel Lauwers; Giulio Palumbi; Haris Procopiou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs techniques, acteurs sociaux. Des vestiges matériels à l’organisation sociale du travail, de la Préhistoire à nos jours. 43es rencontres internationales d’archéologie et d’histoire – Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions APDCA, pp.89-102, 2024, 2-904110-66-6. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ys6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d’un complexe artisanal lié au travail des lapidaires du début de la civilisation de l’Indus à Chanhu-daro, Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des activités de l'équipe Archéologie de l'Asie centrale - ArScAn UMR7041</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03012018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MANDU. Indo-French Archaeological Mission in Central India. 2025 Activity Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Casile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supriya Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankita Battacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampurna Bordoloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archaeological Survey of India. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations at Chanhu-daro and explorations in Sindh, Field-Season 2024. Final Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ayoob Khiljee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate of Antiquities and Archaeology, Culture, Tourism, Antiquities and Archives Department, Government of Sindh. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique franco-indienne en Inde Centrale - Rapport d’activités 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Casile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supriya Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankita Battacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampurna Bordoloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l’étranger. Ministère de l'Europe et des Affaires Étrangères. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of AGROCHRONO project actions within the frame of MAFBI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Sabourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l'Indus. Rapport d'activité 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Ameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ayoob Khiljee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire sur les opérations effectués dans le cadre de la première campagne de fouilles archéologiques sur le site de Mandu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission Archéologique Française en Inde Centrale. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRENCH ARCHAEOLOGICAL MISSION IN THE INDUS BASIN. Field-Season 2025 in Sindh - Preliminary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate General of Antiquities and Archaeology, CTA&amp;AD, Government of Sindh. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometric analyses on pottery and artefacts from Chanhu-daro and Ghazi Shah - Preliminary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l'Indus. Rapport d'activité 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations at Chanhu-daro, Sindh. Field-season 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate General of Antiquities and Archaeology. Culture, Tourism, Antiquities and Archives Department, Government of Sindh. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus. Rapport d’activité 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères; Ministère de l’Europe et des Affaires étrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de pratiques d'un archéologue de terrain l'étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Consortium MASA - Mémoires des Archéologues et des Sites Archéologiques │GT Documentation - Axe Images. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations 2022 at Chanhu-daro. Final Report.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate General of Antiquities and Archaeology. Culture, Tourism, Antiquities and Archives Department. Government of Sindh. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis concernant la réhabilitation et la restauration du site de Mehrgarh (09/2023) et note sur la coopération archéologique française au Balochistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ambassade de France au Pakistan. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04292459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations 2023 at Chanhu-daro. Preliminary Report.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate General of Antiquities and Archaeology. Culture, Tourism, Antiquities and Archives Department, Government of Sindh. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of the Archaeological Heritage of Gilgit-Baltistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Government of Gilgit Baltistan. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03736078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture and Heritage expert at the UNESCO field office, Islamabad. 2022/PECEPU/8154</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise France; UNESCO - Pakistan. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport d'activités 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram Pointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL: rapport d'activités archéologiques n°10, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère de l'Europe et des Affaires Etrangères. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur l’utilisation du manuel HIRADA.“A step- by-step handbook to rock art documentation in the Himalayas” et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL - Mission Archéologique Franco-Indienne au Ladakh. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉTAT DES LIEUX SUR LES SITES ARCHÉOLOGIQUES FOUILLÉS PAR LES MISSIONS FRANÇAISES ET DANS SES ZONES D’INTERVENTION SUITE AUX INONDATIONS DE L’ÉTÉ 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ambassade de France au Pakistan. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03791533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert culture et patrimoine auprès du bureau de l’UNESCO 2022/PECEPU/8154</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise France; UNESCO - Pakistan. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de séjour au Pakistan - mai 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ambassade de France au Pakistan; EPHE-PSL Research University.; Archéologie de l'Asie Centrale │ ArScAn UMR 7041; MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques a l'étranger du Ministère de l'Europe et des Affaires étrangères. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on: A Study of Heritage Education at Primary School Level In Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate of Academic &amp; Research │Hazara University. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04141764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh. Activity report 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°10, Advisory Commission for Archaeological Research Abroad, French Ministry of European and Foreign Affairs. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05250337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique française du bassin de l’Indus (Pakistan). Rapport quadriennal 2019-2022 et projet 2023-2026.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundus Aslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Chanhu-daro, Sindh. Report 2018-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Culture, Tourism and Antiquities Department, Government of Sindh. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus – Rapport d’activité 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires étrangères, Direction de la culture, de l'enseignement, de la recherche et du réseau, Sous-direction de l'enseignement supérieur et de la recherche, Pôle sciences humaines et sociales, archéologie et patrimoine, Commission consultative des recherches archéologiques à l'étranger. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux de la MAFBI et la coopération franco-pakistanaise en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ambassade de France au Pakistan; Consulat Général de France à Karachi. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux de la MAFBI et la coopération franco-pakistanaise en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ambassade de France au Pakistan; Consulat Général de France à Karachi. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus – Rapport d’activité 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires étrangères, Direction de la culture, de l'enseignement, de la recherche et du réseau, Sous-direction de l'enseignement supérieur et de la recherche, Pôle sciences humaines et sociales, archéologie et patrimoine, Commission consultative des recherches archéologiques à l'étranger. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pôle des SHS, de l’Archéologie et du Patrimoine du MEAE; Comission consultative des recherches archéologiques a l'étranger. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de situation sur la coopération archéologique française sur l'Asie du Sud (Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Debaine-Francfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques a l'étranger. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux de la MAFBI et la coopération franco-pakistanaise en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ambassade de France au Pakistan; Consulat Général de France à Karachi. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note Pôle ARSCAN - ASIE CENTRALE – ICONEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie de l'Asie Centrale │ ArScAn UMR 7041. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus. Rapport d’Activités 2017, pour le Pôle des SHS, de l’Archéologie et du Patrimoine du MEAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pôle des SHS, de l’Archéologie et du Patrimoine du MEAE; Comission consultative des recherches archéologiques a l'étranger. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pôle des SHS, de l’Archéologie et du Patrimoine du MAEDI; Comission consultative des recherches archéologiques a l'étranger. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les fouilles du Chantier C et note préliminaire sur la réalisation des relevés 3D par stéréophotogrammétrie sur le site de Kunara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission Archéologique du Peramagron. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the 2016 Field-Season in Sindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Shakir Ali Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Excavation and Exploration Branch; Culture, Tourism and Antiquities Department, Government of Sindh. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on area C excavation – Kunara 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission Archéologique du Peramagron; Direction Générale des Antiquités de Souleymaniyeh. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pôle des SHS, de l’Archéologie et du Patrimoine du MAEDI; Comission consultative des recherches archéologiques a l'étranger. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the 2015 Field-Season in Sindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Shakir Ali Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Excavation and Exploration Branch; Culture, Tourism and Antiquities Department, Government of Sindh. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French-Italian Archaeological and Paleoenviromental cooperation in Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Besenval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Desruelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen-Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Maiorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Ministry of Heritage and Culture of Oman. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02987117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Ouzbeke-Protohistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luneau Elise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suire Joël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ArScAn, UMR 7041, MAE, Université Paris-Nanterre; Comission consultative des recherches archéologiques a l'étranger - MAE. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2009 Mission Archéologique Franco-Ouzbèke au Surkhan-Daria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervel Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouache Éric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liger Jean-Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ArScAn, UMR 7041, MAE, Université Paris-Nanterre; Comission consultative des recherches archéologiques a l'étranger - MAE; Mission Archéologique Française en Asie Centrale. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final sur le travail de la deuxième campagne de fouille (été 2008) sur la nécropole de Dzharkutan (sud de l'Ouzbékistan), Rapport interne du CNRS : UMR 7041</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luneau Elise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ArScAn, UMR 7041, MAE, Université Paris-Nanterre. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Milk to History: AgroChrono Project in Sindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish Ahmed Sheik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Sabourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Ahmed Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Meets History. Archaeometric Analysis of Indus Artefacts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish Ahmed Sheik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resuming Excavation Chanhu Daro | Secrets of the Indus Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish Ahmed Sheik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on Urbanism and Architecture of the Early Centuries to the Indus Valley Civilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Quivron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of the Oxus Civilizations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-P. Francfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission de prospection et de documentation d’art rupestre dans la vallée du Zeravchan (Ouzbékistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azbiddin Kholmatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmatullo Hoshimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Ruziboev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12mv1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique de l’Indus (M.A.I.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Quivron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New discoveries at the necropolis of Sarazm-2 in the Zeravshan Valley, Tajikistan. Preliminary MAFAC fieldwork results of the 2023-2024 seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bobomullo S. Bobomulloev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguène Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Conference of the European Association for South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Leipzig, Germany. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperial borderlands in Central Asia: first results of the archaeological surveys as part of the ANR ‘FRONTIER’ project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmatulla Hoshimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azbiddin Kholmatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Ruziboev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 26th International Conference of the European Association for South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04870102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stone Bead Production Complex from the Beginning of the Indus Civilization at Chanhu-daro (Sindh, Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress on the Archaeology of the Ancient Near East (ICAANE), Bologna, 6-9 April 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04365872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Chanhu-daro, Field-Season 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Laurent-Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, Sindh Antiquities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Sarmiento Castillo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Archéologue │IGR au laboratoire PaLoc à l'IRD │ ANR MANDU │Codirecteur de la  MAFBI │Membre d'ICOMOS-Pakistan</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">david-israel-sarmiento-castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7161-5796</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">185270018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">315107486</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000448744148</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GYV-2372-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologue.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Codirecteur (Dir. téchnique) depuis 2019. Membre de la Mission Archéologique Française du Bassin de l’Indus (MAFBI - Pakistan) depuis 2013. Directeur Adjoint de 2016 à 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPERIENCE PROFESIONELLE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 IGR en Archéologie, ANR MANDU (dir. Anne Casile, CR) – IRD – PaLoc (UMR208, Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 Chercheur Associé, Département de Sciences Sociales, Institut Français de Pondichéry. (Projet MANDU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 Codirecteur of the Mission Archéologique Française du Bassin de l'Indus, Pakistan (ArScAn/MEAE).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016 Consultant – R&D en SHS. Missions d’expertise en Archéologie et Patrimoine (Asie centrale et du sud / milieux difficiles)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-24 Chercheur Associé, Archéologies et Sciences de l’Antiquité (UMR 7041, Nanterre). Achéologue</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 IE en Archéologie. ANR « FRONTIER » (UMR 7041, Nanterre). Documentation d’art rupestre en Ouzbékistan, SIG.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-15 IE en Archéologie ANR « ROXIANNA3Archéologies et Sciences de l’Antiquité (UMR 7041, Nanterre). Ingénierie documentaire.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-14 Chercheur Associé Centre de Recherches Archéologiques Indus, Balochistan, Asie Central et Orientale, UMR 9993, CNRS/Musée Guimet, Paris. Ingénierie documentaire et aide à la publication. Mission Archéologique de l’Indus (Dir. J.-F. Jarrige)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOUILLES ARCHÉOLOGIQUES / TERRAINS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable d’opérations Mission Franco-Indienne en Inde Centrale « MANDU », Inde (2025) Mission Archéologique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Française du Bassin de l’Indus (MAFBI), Pakistan (2018-2024).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de chantier(s) Mission archéologique du Peramagron, Irak (2016, 2017) ; Mission Archéologique Française du</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bassin de l’Indus, Pakistan (2015-2017) ; Mission archéologique franco-turkmène,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Turkménistan (2010) ; Mission Archéologique Franco-Ouzbèke Protohistoire, Ouzbékistan</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2009-2012) ; Mission Archéologique Française en Asie centrale, Ouzbékistan (2008).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Prospection et Art Rupestre Ouzbékistan (2024); Gilgit-Baltistan, Pakistan (2022) ; Upper Indus Rock</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Documentation 2D-3D Art Petroglyphs, Pakistan (2017, 2018); Site de Kunara, Irak (2016, 2017) ; Ugthassar Rock</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Art Project, Armenia (frontière armeno-azeri2015).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Technicien de chantier Mission Archéologique Française en Asie centrale (MAFAC), Tadjikistan (2023, 2024), Ouzbékistan</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2024) ; Dehistan Project (Université Autonome de Madrid), Turkménistan (2012) ; Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">d’Alicante, Espagne (2005-2010 ; 13 chantiers-école de la préhistoire à la période musulmane)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTICIPATION A PROJETS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2026 ANR «MANDU – Monsoon, Climatic Anomalies and Societal Dynamics in Medieval Times» (Dir. A. Casile, IRD, PaLoc).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 ERC  «AGROCHRONO Chronologie des modèles économiques, culturels et environnementaux du développement de l’agropastoralisme dans les régions frontalières indo-iraniennes» (Dir. E. Casanova, CEA, LSCE).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 ANR «FRONTIER - Imperialism at the edge: Central Asian empires on the borderlands during Antiquity» (Dir. O. Bordeaux, CNRS, ArScAn).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-25 Digital Documentation of the Ancient Rock Art in Mulkhow Valley, Khyber Pakhtunkhwa (Dir. A. Hameed, Hazara University, Pakistan)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-24 Projet « ODVI - Eaux de vie. Dynamique fluviale et exploitation des ressources à Chanhu-daro au 3ème millénaire avant  notre ère (Bassin de l'Indus, Pakistan) » (Dir. : M. Tengberg / M. Mashkour, AASPE, MNHN). Prix de la Fondation Engie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-23 Programme Emergence-Ville de Paris « Archéologie trans-himalayenne : mouvements de populations et interactions matérielles, de la préhistoire à la période bouddhique » (Dir. L. Bruneau, EPHE).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-23 PHC-Programme Peridot « AInIGMA » (Dir. A. Didier/M. Taj, UMR 7041-ArScAn/LUMS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-21 Programme ATM (MNHN) : « Les fondements agro-pastoraux de la Civilisation de l'Indus : approches bioarchéologiques et ethnobiologiques à Chanhu-daro, Sindh, Pakistan » (Dir. M. Tengberg, MNHN).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-20 Programme IRIS-Scripta-PSL « Paysages rupestres » (Dir L. Bruneau, EPHE).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-19 Upper Indus Petroglyphs and Inscriptions in Northern Pakistan (Dir. J. Neelis, Wilfrid Laurier University / CRSH).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-21 PHC-Programme Peridot « Badalpur » (Dir. C. Debaine/S. Arif, UMR 7041-ArScAn/ QAU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016 HiRaDA : Himalayan Rockart Database (Dir L. Bruneau, EPHE).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-20 PHC-Programme Peridot « Indus Civilization » (Dir. A. Didier/M.A. Khan, UMR 7041-ArScAn/QAU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 Programme MEDEE (Dir. E. Fouache, PSUAD).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIONS DE FORMATION ET ENCADREMENT/ANIMATION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Téchniques en Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Coordination du chantier-ecole de la MAFBI, Pakistan (Depuis 2016: +70 stagiares, de licence, master et doctorat) : Techniques de de brique crue, gestion du mobilier, traitements de conservation et restoration préventive</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stages de terrain (master)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1 étudiant M2 (Panthéon-Sorbonne, 4 semaines, 2023), 1 étudiante M1-M2 (MNHN, 4 semaines, 2020-21), 1 étudiant M2 (Panthéon-Sorbonne, 4 semaines, 2017)): Fouilles et étude du mobilier</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographie (SIG, télédetection)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1 doctorant (Pakistan, 2019-2023), 1 étudiante M2 (PSUAD- Abou Dhabi 2 Semaines, 2015).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers au Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Advanced Workshop in Upper Indus RockArt, and Digital Cultural Heritage (KIU, 1 semaine, 2019; LUMS, 1 semaine, 2018). Documentary Engineering for Archaeology (TIAC-QAU, 1 semaine, 2016).</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Depuis. 2022, Seminaire IMAP-Interdisciplinarité et Matériaux du patrimoine (M1/M2), Sorbonne Université (Dir. B. Mutin), « : Architectures en terre crue dans la Protohistoire du Bassin de l’Indus» (avec. A. Houdas et P. Mongne). • 2 Parternariats Hubert Curien «Peridot» (2017-2021), Introduction au DAO/PAO, SIG et cartographie. • 2017: Seminaire « Current Trends in Central Asian and South Asian Archaeology », MAFBI, MAFIL, CRCAO, EPHE, ArScAn, TEMPS, MSH-MONDES, UMR TEMPS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadremen de bourses SSHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 10 séjours de recherche de haut niveau, 1 - 2 mois (2017-25) pour doctorants en collaboration avec : ArScAn, MSH Mondes, MNHN, EPHE, Musée Guimet, Musée d’Archéologie Nationale, Musée du Louvre, etc</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROUPES DE TRAVAIL / RESEAUX D’EXPERTISE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GT « Pactols et Opentheso » Thesaurus pour l’Archéologie (Dir. : M. Rousset & B. Nouvel), FRANTIQ (GDS3378-CNRS).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GT « Modélisation et valorisation documentaire », (Dir. : N. Le Tellier-Becquart & E. Bryas), Consortium MASA+, Huma-Num</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contributeur du référentiel « Pleiades » - The Stoa consortium.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de : ICOMOS-Pakistan ; EASAA-Européen Association of South Asian Archaeology and Art ; Cercle des Amis du</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pakistan ; Archéologie transhimalayenne (CRCAO/EPHE) ; BICOA-Bicultural Community of Americas (New York).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Utilisateur acredité de la « Base de données d’OEuvres d’Art Volées », INTERPOL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AURES RESPONSABILITES / ACIVITES EDITORIALES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Liaison avec l’attaché d’Enseignement supérieur et de la coopération scientifique – Ambassade de France à Islamabad.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestionnaire de collections et référent de structure : MAFBI, MAI et MAFM in HAL.science- Archives Ouvertes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reviewer pour : Sindh Antiquities ; Pakistan Archaeology, Pakistan Journal of History and Culture.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Foreign examiner (since 2019) du Archaeology Department Hazara University, Mansehra Pakistan.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stone Bead Production Complex from the Beginning of the Indus Civilization at Chanhu-Daro (Sindh, Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Education, Health and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 4 (1), pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.63163/jpehss.v4i1.1141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPATIAL DISTRIBUTION OF ARCHAEOLOGICAL SITES IN LORALAI DISTRICT, BALOCHISTAN, PAKISTAN BASED ON GEOGRAPHIC INFORMATION SYSTEM (GIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakir Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Media Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17758070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A REMOTE SENSING (RS) APPROACH USING NORMALIZED DIFFERENCE VEGETATION INDEX AND NORMALIZED DIFFERENCE WATER INDEX (NDVI &amp; NDWI) FOR MAPPING THE ARCHAEOLOGICAL LANDSCAPE OF LORALAI DISTRICT, BALOCHISTAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakir Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Media Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (6), pp.653-668. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17758013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Первые результаты исследований кургана № 4 на Саразме-2, Таджикистан в 2023-2024 годах (Труды совместной франко-таджикской экспедиции МАФАК)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bobomullo Bobomulloev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguène Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Археологические работы в Таджикистане</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.46-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanhu-daro Lapidaries: An Insight on the First Indus Period Craftsmen’s Production through Techno-Functional Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sindh Antiquities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04365861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanhu-daro, field-seasons 2015-2022. Contextual data and stratigraphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sindh Antiquities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04365857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunara. Rapport préliminaire sur la cinquième campagne de fouilles (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Tenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akkadica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunara. Rapport préliminaire sur la quatrième campagne de fouilles (2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Tenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Verdellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akkadica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resuming excavations at Chanhu-daro, Sindh: First results of the 2015-2017 field-seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Shakir Ali Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pakistan Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.69-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02975449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Результаты работ на памятнике Джаркутан в 2012 году</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samariddin Mustafakulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulug-Bek Rakhmanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aysulu Iskanderovna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Researches in Uzbekistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.137-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01534874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeology and Hospitality Drive Sustainable Tourism Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building the Bridge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Tourism and Hospitality Management. Foundation University, May 2026, Islamabad [visioconference], Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Indo-French MANDU project. Research on the Archaeological Landscape and Waterscape of the Former Capital of Malwa Sultans, Central India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Casile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel A. Varghese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presentation for the Archaeological Survey of India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandu, ancienne capitale du Malwa: Aménagement des paysages de l'eau en Inde centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Casile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Aubriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires d'eau. 150e Congrès national des Sociétés historiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité des travaux historiques et scientifiques; Section archéologie et histoire de l’art des civilisations medievales et modernes, May 2026, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05629213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Civilisation de l’Indus à la lumière des fouilles récentes sur le site de Chanhu-daro au Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de la Société des Amis du musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Amis du musée d’Archéologie nationale, Jun 2025, Saint-Germain en Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Bioarcheological Research to Capacity Building in the Indus Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 YEARS OF PAKISTANI FRENCH ARCHAEOLOGICAL EXCAVATIONS AT CHANHU DARO, SINDH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Pakistan; Taxila Institute of Archaeology and Civilizations; Mission Archéologique Française du Bassin de l'Indus, Oct 2025, Islamabad, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the past: 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Pakistan; Alliance Française de Karachi, Dec 2025, Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the past: 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Exploration and Excavation Branch, Karachi, Dec 2025, Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Bioarcheological Research to Capacity Building in the Indus Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ayoob Khiljee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on the Archaeology of the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 2; Maison de l'Orient et de la Méditerranée Jean Pouilloux, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on 10 Years of Pakistan-French Archaeological Excavations at Chanhu-daro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Pakistan; Directorate General of Antiquities and Archaeology, Culture, Tourism, Antiquities and Archives Department, Government of Sindh; Quaid-e Awam University of Engineering, Science and Technology, Nov 2025, Nawabshah, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperial borderlands in Central Asia: first results of the archaeological surveys as part of the ANR ‘FRONTIER’ project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Debaine-Francfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference of the European Association for South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for South Asian Archaeology and Art; Sächsische Akademie der Wissenschaften, Sep 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04714002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Chanhu-Daro et la civilisation de la vallée de l’Indus (troisième-début du deuxième millénaire avant notre ère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du cercle vaudois d'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Cantonal d'Archéologie et d'Histoire de Laussane, Mar 2024, Laussane, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisting the chronological sequence of Chanhu-daro. New data from Pakistani-French Excavations 2023-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Conference of the European Association of South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himalayan Rock Art Database Project: Systematic Documentation of Morka Lashti rock art site, Yasin, District Ghizer Gilgit-Baltistan, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Study Day of the HiRADa Himalayan Rock Art Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurianne Bruneau - EPHE |CRCAO, Nov 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04791276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperialism at the edge: the ANR project ‘FRONTIER’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Debaine-Francfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Whose custom is it anyway? Empire, cities and people through archaeology, art and written sources in Hellenistic Central Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Bordeaux; Ségolène de Pontbriand, Mar 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture constructive de la terre dans la protohistoire du Bassin de l’Indus : architecture, techniques et méthodes de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Interdisciplinarité et Matériaux du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université; Observatoire des patrimoines de l'Alliance Sorbonne Université, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « quartier des lapidaires » à Chanhu-daro (Sindh, Pakistan). Spécialisation artisanale et organisation sociale dans un centre urbain majeur de l’âge du Bronze en Asie du sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs techniques, acteurs sociaux. Des vestiges matériels à l’organisation sociale du travail, de la Préhistoire à nos jours. 43e Rencontres Internationales d'Archéologie et d'Histoire de Nice Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM UMR7264, Oct 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on Urbanism and Architecture of the Early Centuries of the Indus Valley Civilisation. New Data from the 2015-2022 excavations at Chanhu-daro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Quivron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology in Action. Greater Indus Lectures 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARWA – The International Association for Archaeological Research in Western and Central Asia., 2023, Nanterre [en ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAFBI and SBBUVAS Cooperation for an Enviromental Sciences Approach in Pakistan Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Soomro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium on Animal Welfare and One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SBBUVAS │Shaheed Benazir Bhutto University of Veterinary &amp; Animal Sciences, May 2022, Sakrand, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03736077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture constructive de la terre dans la protohistoire du Bassin de l’Indus : architecture, techniques et méthodes de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Interdisciplinarité et Matériaux du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Pebbles to Knives: The Role of the Chert through a Technological Approach and Use-Wear Analysis in Chanhu-daro (Sindh, Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Conference of the European Association for South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanitation and Urbanism during the Beginning of the Indus Valley Civilization at Chanhu-daro (Sindh, Pakistan): New Contextualized Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference European Association for South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conjoncture de la Province du Sindh suite aux inondations de l'été 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunion d'information sur la situation d'urgence climatique et crise humanitaire que vit le Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Carlos Martens Bilongo. Commission des affaires étrangères; Assamblée Nationale, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Chanhu-daro 2019-2022: New insights on urbanism, architecture and craft productions of the early centuries of the Indus Civilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Conference of the European Association for South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stone Bead Production Complex from the Beginning of the Indus Civilization at Chanhu-daro, Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress on the Archaeology of the Ancient Near East - ICAANE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRENCH ARCHAEOLOGICAL MISSION IN THE INDUS BASIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EDITION HIGHER EDUCATION AND RESEARCH ONLINE MEETINGS OF THE FRANCO-PAKISTANI INSTITUTIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service de cooperation et action culturelle - Ambassade de France au Pakistan; Campus France, Mar 2021, Islamabad [visioconference], Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03167015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the ArScAn laboratory of CNRS and MAFBI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème édition en ligne des Rencontres Institutionnelles franco-pakistanaises de l’enseignement supérieur et de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Pakistan; Campus France - Pakistan, Mar 2021, [En ligne], Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur la gestion urbaine de l'eau et l'assainissement à Chanhu-daro (2019-2020).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe "Archéologie de l'Asie centrale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail des lapidaires et spécialisation artisanale à Chanhu-daro durant la première période Indus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’équipe « Archéologie de l’Asie centrale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Nanterre [Visioconférence], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03025642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The works of the French Archaeological Missions in the Indus Basin: The Indus Civilization and its Predecessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Praehistoricum, Institut für Archäologische Wissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goethe-Universität Frankfurt, Apr 2019, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d’un complexe artisanale lié au travail des lapidaires du début de la civilisation de l’Indus à Chanhu-daro, Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’équipe Archéologie de l’Asie centrale, UMR7041 - Archéologie et Sciences de l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Chanhu-daro 2015-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of the Taxila Institute for Asian Studies, Quaid-e Azam University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Islamabad, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération Archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Pays Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus France, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03006538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Workshop In Upper Indus Rock Art Inscriptions and Digital Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Neelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murtaza Taj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Workshop In Upper Indus Rock Art Inscriptions and Digital Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lahore, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02982011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2017-2018 Excavations at Chanhu-daro (Sindh, Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference of the European Association of South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'héritage archéologique du Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Découvrez le Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Embassy of Pakistan, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03006523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a Bead Production Complex from the Beginning of the Indus Civilization at Chanhu-daro (Sindh, Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference of the European Association of South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage Preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Now Festival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Pakistan; British Council, Oct 2017, Lahore, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03134740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Ul Haq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irfan Siddiqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Glekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgetta Ringbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Now Festival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The British Council; Walled City of Lahore Authority; Ambassade de France à Islamabad; Higher Education Commission of Pakistan; UNESCO; Government of Pakistan National History &amp; Literary Heritage Division, Oct 2017, Lahore, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Light on the Beginning of the Indus Civilization: Recent Discoveries at Chanhu-daro, Shaheed Benazirabad District, by the Pakistani-French Archaeological Mission in the Indus Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Shakir Ali Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, Tourism and Antiquities Department, Government of Sindh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03134708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2015-2017 Excavations at Chanhu-daro, Shaheed Benazirabad District, Sindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Shakir Ali Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Mohenjo-daro and Indus Valley Civilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Fund for Mohenjo-daro; Ministry of Culture, Government of Sindh, Feb 2017, Mohenjo-daro, (Larkana), Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further Research on the Beginning of the Indus Civilization in Sindh.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Shakir Ali Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Archaeological Heritage of Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The British Council; Walled City of Lahore Authority; Ambassade de France à Islamabad; Higher Education Commission of Pakistan; UNESCO; Government of Pakistan National History &amp; Literary Heritage Division, Oct 2017, Lahore, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New light on the beginning of the Indus occupation at Chanhu‐daro, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Shakir Ali Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference of the European Association of South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La occidentalización de la Amazonía: el caso Waorani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario sobre los Problemas del Mundo Indígena en América Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, José Miguel Santacreu Soler, May 2008, Alicante, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXCAVATIONS AT CHANHU-DARO, SINDH, 2023-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Years of Pakistani-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Islamabad; Nawabshah; Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorations and surveys in the Taung and Karchat regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Years of Pakistani-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Islamabad; Nawabshah; Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05431294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">URBAN WATER MANAGEMENT AT CHANHU-DARO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Years of Pakistani-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Islamabad; Nawabshah; Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE FRENCH ARCHAEOLOGICAL FIELD RESEARCH IN PAKISTAN by Missions M.A.I., MAFM and MAFBI since 1958</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Years of Pakistani-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Islamabad; Nawabshah; Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05431286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXCAVATIONS AT CHANHU-DARO, SINDH, 2019-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Years of Pakistani-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Islamabad; Nawabshah; Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05431314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAFBI training programmes 2015-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Cooperation France-Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Sakrand, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Chanhu-daro 2015-2018 – Part 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Cooperation France-Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Sakrand, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Chanhu-daro 2015-2018 – Part 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Cooperation France-Pakistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Sakrand, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLORATIONS IN KECH-MAKRAN AND EXCAVATIONS AT MIRI QALAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on "French Contributions to Pakistan Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE FRENCH ARCHAEOLOGICAL FIELD RESEARCH IN PAKISTAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on " French Contributions to Pakistan Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXCAVATIONS AT NAUSHARO (1985-1996) AND OTHER SITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on "French Contributions to Pakistan Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXCAVATIONS AT SHAHI-TUMP (MAKRAN) AND ENVIRONMENTAL STUDIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on "French Contributions to Pakistan Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXCAVATIONS AT MEHRGARH (1974-1985 and 1997-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on "French Contributions to Pakistan Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXCAVATIONS AT AMRI, NINDOWARI AND PIRAK (1958- 1974)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on "French Contributions to Pakistan Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Islamabad; Karachi; Banbhore, Pakistan. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrgarh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Quivron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Wengler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, Serie Indus-Balochistan (XV), 2013, Mémoires des Missions Archéologiques Françaises en Asie Centrale et en Asie Moyenne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02977150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lapidaires de Chanhu-daro (Sindh, Pakistan). Logiques productives et organisation socio-économique dans un centre urbain majeur de l’Âge du bronze en Asie du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Cheval; Olivier Langlois; Michel Lauwers; Giulio Palumbi; Haris Procopiou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs techniques, acteurs sociaux. Des vestiges matériels à l’organisation sociale du travail, de la Préhistoire à nos jours. 43es rencontres internationales d’archéologie et d’histoire – Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions APDCA, pp.89-102, 2024, 2-904110-66-6. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ys6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d’un complexe artisanal lié au travail des lapidaires du début de la civilisation de l’Indus à Chanhu-daro, Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des activités de l'équipe Archéologie de l'Asie centrale - ArScAn UMR7041</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03012018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MANDU. Indo-French Archaeological Mission in Central India. 2025 Activity Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Casile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supriya Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankita Battacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampurna Bordoloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archaeological Survey of India. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique franco-indienne en Inde Centrale - Rapport d’activités 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Casile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supriya Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankita Battacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampurna Bordoloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l’étranger. Ministère de l'Europe et des Affaires Étrangères. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations at Chanhu-daro and explorations in Sindh, Field-Season 2024. Final Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ayoob Khiljee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate of Antiquities and Archaeology, Culture, Tourism, Antiquities and Archives Department, Government of Sindh. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of AGROCHRONO project actions within the frame of MAFBI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Sabourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire sur les opérations effectués dans le cadre de la première campagne de fouilles archéologiques sur le site de Mandu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission Archéologique Française en Inde Centrale. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l'Indus. Rapport d'activité 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Ameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ayoob Khiljee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometric analyses on pottery and artefacts from Chanhu-daro and Ghazi Shah - Preliminary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRENCH ARCHAEOLOGICAL MISSION IN THE INDUS BASIN. Field-Season 2025 in Sindh - Preliminary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate General of Antiquities and Archaeology, CTA&amp;AD, Government of Sindh. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations at Chanhu-daro, Sindh. Field-season 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate General of Antiquities and Archaeology. Culture, Tourism, Antiquities and Archives Department, Government of Sindh. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l'Indus. Rapport d'activité 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus. Rapport d’activité 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères; Ministère de l’Europe et des Affaires étrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de pratiques d'un archéologue de terrain l'étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Consortium MASA - Mémoires des Archéologues et des Sites Archéologiques │GT Documentation - Axe Images. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations 2022 at Chanhu-daro. Final Report.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate General of Antiquities and Archaeology. Culture, Tourism, Antiquities and Archives Department. Government of Sindh. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis concernant la réhabilitation et la restauration du site de Mehrgarh (09/2023) et note sur la coopération archéologique française au Balochistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ambassade de France au Pakistan. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04292459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations 2023 at Chanhu-daro. Preliminary Report.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate General of Antiquities and Archaeology. Culture, Tourism, Antiquities and Archives Department, Government of Sindh. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of the Archaeological Heritage of Gilgit-Baltistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Government of Gilgit Baltistan. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03736078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture and Heritage expert at the UNESCO field office, Islamabad. 2022/PECEPU/8154</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise France; UNESCO - Pakistan. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur l’utilisation du manuel HIRADA.“A step- by-step handbook to rock art documentation in the Himalayas” et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL - Mission Archéologique Franco-Indienne au Ladakh. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh. Rapport d'activités 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram Pointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFIL: rapport d'activités archéologiques n°10, Commission consultative des recherches archéologiques françaises à l’étranger, Ministère de l'Europe et des Affaires Etrangères. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉTAT DES LIEUX SUR LES SITES ARCHÉOLOGIQUES FOUILLÉS PAR LES MISSIONS FRANÇAISES ET DANS SES ZONES D’INTERVENTION SUITE AUX INONDATIONS DE L’ÉTÉ 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ambassade de France au Pakistan. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03791533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert culture et patrimoine auprès du bureau de l’UNESCO 2022/PECEPU/8154</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise France; UNESCO - Pakistan. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de séjour au Pakistan - mai 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ambassade de France au Pakistan; EPHE-PSL Research University.; Archéologie de l'Asie Centrale │ ArScAn UMR 7041; MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Indienne au Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques a l'étranger du Ministère de l'Europe et des Affaires étrangères. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on: A Study of Heritage Education at Primary School Level In Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate of Academic &amp; Research │Hazara University. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04141764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Indian Archaeological Mission in Ladakh. Activity report 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MAFIL Archaeological Reports Series n°10, Advisory Commission for Archaeological Research Abroad, French Ministry of European and Foreign Affairs. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05250337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique française du bassin de l’Indus (Pakistan). Rapport quadriennal 2019-2022 et projet 2023-2026.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundus Aslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Chanhu-daro, Sindh. Report 2018-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Culture, Tourism and Antiquities Department, Government of Sindh. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus – Rapport d’activité 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires étrangères, Direction de la culture, de l'enseignement, de la recherche et du réseau, Sous-direction de l'enseignement supérieur et de la recherche, Pôle sciences humaines et sociales, archéologie et patrimoine, Commission consultative des recherches archéologiques à l'étranger. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux de la MAFBI et la coopération franco-pakistanaise en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ambassade de France au Pakistan; Consulat Général de France à Karachi. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus – Rapport d’activité 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires étrangères, Direction de la culture, de l'enseignement, de la recherche et du réseau, Sous-direction de l'enseignement supérieur et de la recherche, Pôle sciences humaines et sociales, archéologie et patrimoine, Commission consultative des recherches archéologiques à l'étranger. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux de la MAFBI et la coopération franco-pakistanaise en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ambassade de France au Pakistan; Consulat Général de France à Karachi. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pôle des SHS, de l’Archéologie et du Patrimoine du MEAE; Comission consultative des recherches archéologiques a l'étranger. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux de la MAFBI et la coopération franco-pakistanaise en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ambassade de France au Pakistan; Consulat Général de France à Karachi. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de situation sur la coopération archéologique française sur l'Asie du Sud (Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Debaine-Francfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques a l'étranger. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note Pôle ARSCAN - ASIE CENTRALE – ICONEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie de l'Asie Centrale │ ArScAn UMR 7041. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus. Rapport d’Activités 2017, pour le Pôle des SHS, de l’Archéologie et du Patrimoine du MEAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pôle des SHS, de l’Archéologie et du Patrimoine du MEAE; Comission consultative des recherches archéologiques a l'étranger. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the 2016 Field-Season in Sindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Shakir Ali Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Excavation and Exploration Branch; Culture, Tourism and Antiquities Department, Government of Sindh. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pôle des SHS, de l’Archéologie et du Patrimoine du MAEDI; Comission consultative des recherches archéologiques a l'étranger. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les fouilles du Chantier C et note préliminaire sur la réalisation des relevés 3D par stéréophotogrammétrie sur le site de Kunara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission Archéologique du Peramagron. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on area C excavation – Kunara 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission Archéologique du Peramagron; Direction Générale des Antiquités de Souleymaniyeh. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pôle des SHS, de l’Archéologie et du Patrimoine du MAEDI; Comission consultative des recherches archéologiques a l'étranger. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the 2015 Field-Season in Sindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Shakir Ali Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Excavation and Exploration Branch; Culture, Tourism and Antiquities Department, Government of Sindh. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French-Italian Archaeological and Paleoenviromental cooperation in Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Besenval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Desruelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen-Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Maiorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Ministry of Heritage and Culture of Oman. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02987117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Franco-Ouzbeke-Protohistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luneau Elise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suire Joël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ArScAn, UMR 7041, MAE, Université Paris-Nanterre; Comission consultative des recherches archéologiques a l'étranger - MAE. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2009 Mission Archéologique Franco-Ouzbèke au Surkhan-Daria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervel Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouache Éric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liger Jean-Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ArScAn, UMR 7041, MAE, Université Paris-Nanterre; Comission consultative des recherches archéologiques a l'étranger - MAE; Mission Archéologique Française en Asie Centrale. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final sur le travail de la deuxième campagne de fouille (été 2008) sur la nécropole de Dzharkutan (sud de l'Ouzbékistan), Rapport interne du CNRS : UMR 7041</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luneau Elise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ArScAn, UMR 7041, MAE, Université Paris-Nanterre. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Milk to History: AgroChrono Project in Sindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish Ahmed Sheik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Sabourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Ahmed Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Meets History. Archaeometric Analysis of Indus Artefacts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish Ahmed Sheik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resuming Excavation Chanhu Daro | Secrets of the Indus Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish Ahmed Sheik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on Urbanism and Architecture of the Early Centuries to the Indus Valley Civilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Quivron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of the Oxus Civilizations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-P. Francfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission de prospection et de documentation d’art rupestre dans la vallée du Zeravchan (Ouzbékistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azbiddin Kholmatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmatullo Hoshimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Ruziboev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12mv1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique de l’Indus (M.A.I.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Quivron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New discoveries at the necropolis of Sarazm-2 in the Zeravshan Valley, Tajikistan. Preliminary MAFAC fieldwork results of the 2023-2024 seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bobomullo S. Bobomulloev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguène Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Conference of the European Association for South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Leipzig, Germany. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperial borderlands in Central Asia: first results of the archaeological surveys as part of the ANR ‘FRONTIER’ project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmatulla Hoshimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azbiddin Kholmatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Ruziboev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 26th International Conference of the European Association for South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04870102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stone Bead Production Complex from the Beginning of the Indus Civilization at Chanhu-daro (Sindh, Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress on the Archaeology of the Ancient Near East (ICAANE), Bologna, 6-9 April 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04365872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Chanhu-daro, Field-Season 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Laurent-Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, Sindh Antiquities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId233"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77847CEC"/>
+    <w:nsid w:val="E618A4AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E6E9FA9C"/>
+    <w:nsid w:val="5E7BFDFD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="996E4511"/>
+    <w:nsid w:val="FB12CBE8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="86461B9F"/>
+    <w:nsid w:val="64356B06"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="26BE1743"/>
+    <w:nsid w:val="3D29C1C9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5E9623CE"/>
+    <w:nsid w:val="68BFA9DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="11F449D3"/>
+    <w:nsid w:val="E2E74CB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1244,51 +1244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-israel-sarmiento-castillo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7161-5796" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185270018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/315107486" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000448744148" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/GYV-2372-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Marchand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakir Khan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Lashari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63163/jpehss.v4i1.1141" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389876v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakir Ullah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Iqbal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17758070" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396716v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17758013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869812v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brunet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobomullo Bobomulloev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cervel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bordeaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgu&#232;ne Davtian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365861v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365857v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986210v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tenu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clancier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monerie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento-Castillo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Verdellet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mongne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Shakir Ali Shah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samariddin Mustafakulov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bendezu-Sarmiento" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulug-Bek Rakhmanov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lhuillier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysulu Iskanderovna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Casile" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A. Varghese" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430719v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523812v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523815v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102812v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ayoob Khiljee" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523807v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714002v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Danielyan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Debaine-Francfort" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519257v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869531v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791276v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607382v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280677v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280762v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117149v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Quivron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736077v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Soomro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851557v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914886v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851664v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226614v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475353v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167015v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153461v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041857v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03025642v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986838v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914914v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03006538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02982011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Neelis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murtaza Taj" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vernier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041654v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03006523v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041680v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134740v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041844v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Khan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ul Haq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Siddiqui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Glekas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgetta Ringbeck" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134708v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041731v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041859v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041644v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982101v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434452v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431294v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431331v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431286v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431314v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986831v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986821v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986813v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986658v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986870v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986859v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986876v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986833v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986798v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02977150v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jarrige" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wengler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724062v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ys6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986773v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03012018v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491650v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supriya Varma" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Battacharya" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampurna Bordoloi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523662v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faraz Ali" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322422v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430748v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sabourdy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523622v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ameri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430776v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430541v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430765v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869704v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Fathi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504711v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246101v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280781v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030581v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292459v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030693v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736078v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141827v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223395v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bruneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram Pointet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858173v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791533v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141822v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136351v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892029v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04141764v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250337v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890840v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundus Aslam" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Borne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475343v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986693v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986654v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986637v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986709v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087602v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Humbert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148944v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986647v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133759v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087603v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087604v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627253v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087606v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627263v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087608v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087607v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987117v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Besenval" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Maiorano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087600v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luneau Elise" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suire Jo&#235;l" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087595v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervel Mathilde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouache &#201;ric" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liger Jean-Claude" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984435v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05599775v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmed Sheik" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Ahmed Zardari" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05599679v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04747760v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04160705v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614849v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Francfort" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869816v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906698v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azbiddin Kholmatov" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmatullo Hoshimov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Ruziboev" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12mv1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134032v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509172v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobomullo S. Bobomulloev" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870102v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmatulla Hoshimov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365872v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869483v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Laurent-Godard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-israel-sarmiento-castillo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7161-5796" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185270018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/315107486" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000448744148" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/GYV-2372-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Marchand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakir Khan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Lashari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63163/jpehss.v4i1.1141" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389876v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakir Ullah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Iqbal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17758070" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396716v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17758013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869812v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brunet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobomullo Bobomulloev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cervel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bordeaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgu&#232;ne Davtian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365861v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365857v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986210v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tenu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clancier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monerie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento-Castillo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Verdellet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mongne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Shakir Ali Shah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samariddin Mustafakulov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bendezu-Sarmiento" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulug-Bek Rakhmanov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lhuillier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysulu Iskanderovna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622185v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607234v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Casile" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A. Varghese" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629213v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Aubriot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102801v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523812v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523815v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102812v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ayoob Khiljee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523807v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Danielyan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Debaine-Francfort" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519257v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869531v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607382v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280677v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280762v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117149v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Quivron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736077v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Soomro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851557v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914886v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851664v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226614v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914866v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475353v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167015v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153461v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041857v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03025642v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986838v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914914v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914928v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03006538v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02982011v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Neelis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murtaza Taj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vernier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041654v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03006523v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041680v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134740v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041844v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Khan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ul Haq" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Siddiqui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Glekas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgetta Ringbeck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134708v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041731v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041859v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041644v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982101v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434452v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431294v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431331v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431286v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431314v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986831v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986821v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986813v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986870v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986658v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986859v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986876v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986833v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986798v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02977150v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jarrige" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wengler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724062v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ys6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986773v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03012018v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491650v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supriya Varma" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Battacharya" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampurna Bordoloi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322422v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523662v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faraz Ali" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430748v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sabourdy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430776v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523622v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ameri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430765v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430541v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504711v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869704v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Fathi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246101v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280781v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030581v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292459v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030693v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736078v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141827v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858173v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223395v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bruneau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram Pointet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791533v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141822v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136351v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892029v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04141764v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250337v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890840v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundus Aslam" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Borne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475343v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986693v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986654v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986709v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986637v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087602v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Humbert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986647v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148944v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133759v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087603v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087606v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087604v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627253v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627263v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087608v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087607v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987117v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Besenval" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Maiorano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087600v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luneau Elise" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suire Jo&#235;l" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087595v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervel Mathilde" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouache &#201;ric" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liger Jean-Claude" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984435v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05599775v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmed Sheik" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Ahmed Zardari" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05599679v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04747760v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04160705v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614849v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Francfort" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869816v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906698v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azbiddin Kholmatov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmatullo Hoshimov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Ruziboev" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12mv1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134032v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509172v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobomullo S. Bobomulloev" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870102v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmatulla Hoshimov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365872v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869483v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Laurent-Godard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>